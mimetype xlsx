--- v5 (2026-03-12)
+++ v6 (2026-04-01)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
@@ -2049,51 +2049,51 @@
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>1.09</v>
       </c>
       <c r="L31" s="15">
         <v>1.05</v>
       </c>
       <c r="M31" s="15">
         <v>1.01</v>
       </c>
       <c r="N31" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>