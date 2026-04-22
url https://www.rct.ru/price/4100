--- v6 (2026-04-01)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>01.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>534</v>
+        <v>439</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
@@ -2049,51 +2049,51 @@
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>1.09</v>
       </c>
       <c r="L31" s="15">
         <v>1.05</v>
       </c>
       <c r="M31" s="15">
         <v>1.01</v>
       </c>
       <c r="N31" s="15">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>