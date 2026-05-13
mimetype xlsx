--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>