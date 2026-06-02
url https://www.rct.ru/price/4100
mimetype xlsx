--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>