--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>416</v>
+        <v>534</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>