--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
@@ -2049,51 +2049,51 @@
         <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15">
         <v>1.09</v>
       </c>
       <c r="L31" s="15">
         <v>1.05</v>
       </c>
       <c r="M31" s="15">
         <v>1.01</v>
       </c>
       <c r="N31" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>