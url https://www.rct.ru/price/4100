--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>528</v>
+        <v>422</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>