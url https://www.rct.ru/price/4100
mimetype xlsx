--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.08.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1862,51 +1862,51 @@
       <c r="D26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1</v>
       </c>
       <c r="K26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="L26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="M26" s="15">
         <v>0.07199999999999999</v>
       </c>
       <c r="N26" s="15">
-        <v>422</v>
+        <v>510</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="15"/>
@@ -1972,53 +1972,51 @@
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1</v>
       </c>
       <c r="K29" s="15">
         <v>1.95</v>
       </c>
       <c r="L29" s="15">
         <v>1.95</v>
       </c>
       <c r="M29" s="15">
         <v>1.95</v>
       </c>
-      <c r="N29" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>95</v>