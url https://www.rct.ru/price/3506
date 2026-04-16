--- v4 (2026-03-12)
+++ v5 (2026-04-16)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -713,50 +713,59 @@
     <t>Микросхема W25Q128JVEIQ</t>
   </si>
   <si>
     <t>UT-00121563</t>
   </si>
   <si>
     <t>WINBOND</t>
   </si>
   <si>
     <t>W25Q128JVPIQ</t>
   </si>
   <si>
     <t>UT-00121088</t>
   </si>
   <si>
     <t>ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>UT-00151001</t>
   </si>
   <si>
     <t>Zbit Semi</t>
+  </si>
+  <si>
+    <t>ZB25VQ40ATIG</t>
+  </si>
+  <si>
+    <t>Микросхема ZB25VQ40ATIG</t>
+  </si>
+  <si>
+    <t>UT-00156877</t>
   </si>
   <si>
     <t>ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>UT-00129464</t>
   </si>
   <si>
     <t>ZD25Q64BSIGT</t>
   </si>
   <si>
     <t>SPI NOR Flash 64M / ZD25Q64BSIGT</t>
   </si>
   <si>
     <t>UT-00098720</t>
   </si>
   <si>
     <t>Zetta</t>
   </si>
   <si>
     <t xml:space="preserve">MX25L6406EM2I-12GF MACRONIX, ZD25Q64BSIPR Zetta, </t>
   </si>
@@ -1338,51 +1347,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R75"/>
+  <dimension ref="A1:R76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1972,51 +1981,51 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15">
         <v>3.75</v>
       </c>
       <c r="L19" s="15">
         <v>3.59</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
-        <v>609</v>
+        <v>658</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
@@ -3996,175 +4005,214 @@
       </c>
       <c r="M71" s="15">
         <v>0.15811</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>235</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>232</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="K72" s="15">
-        <v>0.30284</v>
+        <v>0.13823</v>
       </c>
       <c r="L72" s="15">
-        <v>0.25399</v>
+        <v>0.1198</v>
       </c>
       <c r="M72" s="15">
-        <v>0.24423</v>
+        <v>0.11519</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>238</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="I73" s="15"/>
       <c r="J73" s="15">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="K73" s="15">
-        <v>0.6909999999999999</v>
+        <v>0.30284</v>
       </c>
       <c r="L73" s="15">
-        <v>0.5315</v>
+        <v>0.25399</v>
       </c>
       <c r="M73" s="15">
-        <v>0.4832</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.24423</v>
+      </c>
+      <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="E74" s="15" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="I74" s="15" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J74" s="15">
-        <v>2000</v>
+        <v>92</v>
       </c>
       <c r="K74" s="15">
-        <v>3.53</v>
+        <v>0.6909999999999999</v>
       </c>
       <c r="L74" s="15">
-        <v>2.96</v>
+        <v>0.5315</v>
       </c>
       <c r="M74" s="15">
-        <v>2.85</v>
-[...1 lines deleted...]
-      <c r="N74" s="15"/>
+        <v>0.4832</v>
+      </c>
+      <c r="N74" s="15">
+        <v>1</v>
+      </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
-      <c r="B75" s="14"/>
-[...2 lines deleted...]
-      <c r="E75" s="15"/>
+      <c r="B75" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>246</v>
+      </c>
       <c r="F75" s="15"/>
-      <c r="G75" s="15"/>
-[...5 lines deleted...]
-      <c r="M75" s="15"/>
+      <c r="G75" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="H75" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="J75" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K75" s="15">
+        <v>3.53</v>
+      </c>
+      <c r="L75" s="15">
+        <v>2.96</v>
+      </c>
+      <c r="M75" s="15">
+        <v>2.85</v>
+      </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
+      <c r="R75"/>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="B76" s="14"/>
+      <c r="C76" s="15"/>
+      <c r="D76" s="15"/>
+      <c r="E76" s="15"/>
+      <c r="F76" s="15"/>
+      <c r="G76" s="15"/>
+      <c r="H76" s="15"/>
+      <c r="I76" s="15"/>
+      <c r="J76" s="15"/>
+      <c r="K76" s="15"/>
+      <c r="L76" s="15"/>
+      <c r="M76" s="15"/>
+      <c r="N76" s="15"/>
+      <c r="O76" s="15"/>
+      <c r="P76" s="15"/>
+      <c r="Q76" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -4184,317 +4232,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>