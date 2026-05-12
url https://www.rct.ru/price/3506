--- v5 (2026-04-16)
+++ v6 (2026-05-12)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -676,50 +676,53 @@
   <si>
     <t>Микросхема S25FL256SAGMFI000</t>
   </si>
   <si>
     <t>UT-00095274</t>
   </si>
   <si>
     <t>S25FL512SDSMFM010</t>
   </si>
   <si>
     <t>512Mbit SPI FLASH / S25FL512SDSMFM010</t>
   </si>
   <si>
     <t>UT-00135324</t>
   </si>
   <si>
     <t>SOIC-16</t>
   </si>
   <si>
     <t>INFINEON</t>
   </si>
   <si>
     <t>UT-00142917</t>
   </si>
   <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
     <t>SST25VF040B-50-4I-SAF</t>
   </si>
   <si>
     <t>Микросхема SST25VF040B-50-4I-SAF</t>
   </si>
   <si>
     <t>UT-00134881</t>
   </si>
   <si>
     <t>W25Q128JVEIQ</t>
   </si>
   <si>
     <t>Микросхема W25Q128JVEIQ</t>
   </si>
   <si>
     <t>UT-00121563</t>
   </si>
   <si>
     <t>WINBOND</t>
   </si>
   <si>
     <t>W25Q128JVPIQ</t>
   </si>
   <si>
     <t>UT-00121088</t>
@@ -731,50 +734,59 @@
     <t>Микросхема ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>UT-00151001</t>
   </si>
   <si>
     <t>Zbit Semi</t>
   </si>
   <si>
     <t>ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>UT-00156877</t>
   </si>
   <si>
     <t>ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>UT-00129464</t>
+  </si>
+  <si>
+    <t>ZB25VQ80ATIG</t>
+  </si>
+  <si>
+    <t>Микросхема ZB25VQ80ATIG</t>
+  </si>
+  <si>
+    <t>UT-00153776</t>
   </si>
   <si>
     <t>ZD25Q64BSIGT</t>
   </si>
   <si>
     <t>SPI NOR Flash 64M / ZD25Q64BSIGT</t>
   </si>
   <si>
     <t>UT-00098720</t>
   </si>
   <si>
     <t>Zetta</t>
   </si>
   <si>
     <t xml:space="preserve">MX25L6406EM2I-12GF MACRONIX, ZD25Q64BSIPR Zetta, </t>
   </si>
   <si>
     <t>ZD25Q64BSIPR</t>
   </si>
   <si>
     <t>SPI NOR Flash 64M / ZD25Q64BSIPR</t>
   </si>
   <si>
     <t>UT-00098714</t>
   </si>
@@ -1347,51 +1359,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R76"/>
+  <dimension ref="A1:R77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1981,51 +1993,51 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15">
         <v>3.75</v>
       </c>
       <c r="L19" s="15">
         <v>3.59</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
-        <v>658</v>
+        <v>884</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
@@ -3783,436 +3795,479 @@
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
         <v>217</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>218</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>480</v>
       </c>
       <c r="K66" s="15">
-        <v>7.09</v>
+        <v>16.88</v>
       </c>
       <c r="L66" s="15">
-        <v>5.95</v>
+        <v>14.63</v>
       </c>
       <c r="M66" s="15">
-        <v>5.72</v>
+        <v>14.07</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
         <v>217</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>45</v>
       </c>
       <c r="K67" s="15">
-        <v>8.050000000000001</v>
+        <v>18.95</v>
       </c>
       <c r="L67" s="15">
-        <v>6.75</v>
+        <v>16.42</v>
       </c>
       <c r="M67" s="15">
-        <v>6.49</v>
+        <v>15.79</v>
       </c>
       <c r="N67" s="15"/>
-      <c r="O67" s="15"/>
-      <c r="P67" s="15"/>
+      <c r="O67" s="15">
+        <v>30</v>
+      </c>
+      <c r="P67" s="15" t="s">
+        <v>220</v>
+      </c>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>100</v>
       </c>
       <c r="K68" s="15">
         <v>1.03</v>
       </c>
       <c r="L68" s="15">
         <v>1.03</v>
       </c>
       <c r="M68" s="15">
         <v>1.03</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>378</v>
       </c>
       <c r="K69" s="15">
         <v>1.08</v>
       </c>
       <c r="L69" s="15">
         <v>0.90522</v>
       </c>
       <c r="M69" s="15">
         <v>0.87041</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D70" s="15"/>
       <c r="E70" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>5000</v>
       </c>
       <c r="K70" s="15">
         <v>0.48672</v>
       </c>
       <c r="L70" s="15">
         <v>0.48672</v>
       </c>
       <c r="M70" s="15">
         <v>0.48672</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.19606</v>
       </c>
       <c r="L71" s="15">
         <v>0.16444</v>
       </c>
       <c r="M71" s="15">
         <v>0.15811</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
         <v>0.13823</v>
       </c>
       <c r="L72" s="15">
         <v>0.1198</v>
       </c>
       <c r="M72" s="15">
         <v>0.11519</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>90</v>
       </c>
       <c r="K73" s="15">
         <v>0.30284</v>
       </c>
       <c r="L73" s="15">
         <v>0.25399</v>
       </c>
       <c r="M73" s="15">
         <v>0.24423</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="I74" s="15"/>
       <c r="J74" s="15">
-        <v>92</v>
+        <v>3000</v>
       </c>
       <c r="K74" s="15">
-        <v>0.6909999999999999</v>
+        <v>0.14454</v>
       </c>
       <c r="L74" s="15">
-        <v>0.5315</v>
+        <v>0.12527</v>
       </c>
       <c r="M74" s="15">
-        <v>0.4832</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.12045</v>
+      </c>
+      <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="D75" s="15" t="s">
+      <c r="E75" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="I75" s="15" t="s">
         <v>247</v>
       </c>
       <c r="J75" s="15">
-        <v>2000</v>
+        <v>92</v>
       </c>
       <c r="K75" s="15">
-        <v>3.53</v>
+        <v>0.6909999999999999</v>
       </c>
       <c r="L75" s="15">
-        <v>2.96</v>
+        <v>0.5315</v>
       </c>
       <c r="M75" s="15">
-        <v>2.85</v>
-[...1 lines deleted...]
-      <c r="N75" s="15"/>
+        <v>0.4832</v>
+      </c>
+      <c r="N75" s="15">
+        <v>1</v>
+      </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
-      <c r="B76" s="14"/>
-[...2 lines deleted...]
-      <c r="E76" s="15"/>
+      <c r="B76" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>250</v>
+      </c>
       <c r="F76" s="15"/>
-      <c r="G76" s="15"/>
-[...5 lines deleted...]
-      <c r="M76" s="15"/>
+      <c r="G76" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="H76" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="J76" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K76" s="15">
+        <v>3.53</v>
+      </c>
+      <c r="L76" s="15">
+        <v>2.96</v>
+      </c>
+      <c r="M76" s="15">
+        <v>2.85</v>
+      </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
+      <c r="R76"/>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="B77" s="14"/>
+      <c r="C77" s="15"/>
+      <c r="D77" s="15"/>
+      <c r="E77" s="15"/>
+      <c r="F77" s="15"/>
+      <c r="G77" s="15"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="15"/>
+      <c r="K77" s="15"/>
+      <c r="L77" s="15"/>
+      <c r="M77" s="15"/>
+      <c r="N77" s="15"/>
+      <c r="O77" s="15"/>
+      <c r="P77" s="15"/>
+      <c r="Q77" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -4232,317 +4287,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>