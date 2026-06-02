--- v6 (2026-05-12)
+++ v7 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -676,144 +676,147 @@
   <si>
     <t>Микросхема S25FL256SAGMFI000</t>
   </si>
   <si>
     <t>UT-00095274</t>
   </si>
   <si>
     <t>S25FL512SDSMFM010</t>
   </si>
   <si>
     <t>512Mbit SPI FLASH / S25FL512SDSMFM010</t>
   </si>
   <si>
     <t>UT-00135324</t>
   </si>
   <si>
     <t>SOIC-16</t>
   </si>
   <si>
     <t>INFINEON</t>
   </si>
   <si>
     <t>UT-00142917</t>
   </si>
   <si>
-    <t>30.05.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>SST25VF040B-50-4I-SAF</t>
   </si>
   <si>
     <t>Микросхема SST25VF040B-50-4I-SAF</t>
   </si>
   <si>
     <t>UT-00134881</t>
   </si>
   <si>
     <t>W25Q128JVEIQ</t>
   </si>
   <si>
     <t>Микросхема W25Q128JVEIQ</t>
   </si>
   <si>
     <t>UT-00121563</t>
   </si>
   <si>
     <t>WINBOND</t>
   </si>
   <si>
     <t>W25Q128JVPIQ</t>
   </si>
   <si>
     <t>UT-00121088</t>
   </si>
   <si>
     <t>ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>UT-00151001</t>
   </si>
   <si>
     <t>Zbit Semi</t>
   </si>
   <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
     <t>ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>UT-00156877</t>
   </si>
   <si>
     <t>ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>UT-00129464</t>
   </si>
   <si>
     <t>ZB25VQ80ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ80ATIG</t>
   </si>
   <si>
     <t>UT-00153776</t>
   </si>
   <si>
     <t>ZD25Q64BSIGT</t>
   </si>
   <si>
     <t>SPI NOR Flash 64M / ZD25Q64BSIGT</t>
   </si>
   <si>
     <t>UT-00098720</t>
   </si>
   <si>
     <t>Zetta</t>
   </si>
   <si>
-    <t xml:space="preserve">MX25L6406EM2I-12GF MACRONIX, ZD25Q64BSIPR Zetta, </t>
+    <t xml:space="preserve">MX25L6406EM2I-12G MACRONIX, ZD25Q64BSIPR Zetta, </t>
   </si>
   <si>
     <t>ZD25Q64BSIPR</t>
   </si>
   <si>
     <t>SPI NOR Flash 64M / ZD25Q64BSIPR</t>
   </si>
   <si>
     <t>UT-00098714</t>
   </si>
   <si>
-    <t xml:space="preserve">MX25L6406EM2I-12GF MACRONIX, ZD25Q64BSIGT Zetta, </t>
+    <t xml:space="preserve">MX25L6406EM2I-12G MACRONIX, ZD25Q64BSIGT Zetta, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -1993,51 +1996,51 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15">
         <v>3.75</v>
       </c>
       <c r="L19" s="15">
         <v>3.59</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
-        <v>884</v>
+        <v>825</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
@@ -4002,236 +4005,238 @@
       <c r="E71" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H71" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>100</v>
       </c>
       <c r="K71" s="15">
         <v>0.19606</v>
       </c>
       <c r="L71" s="15">
         <v>0.16444</v>
       </c>
       <c r="M71" s="15">
         <v>0.15811</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
-      <c r="P71" s="15"/>
+      <c r="P71" s="15" t="s">
+        <v>234</v>
+      </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
         <v>0.13823</v>
       </c>
       <c r="L72" s="15">
         <v>0.1198</v>
       </c>
       <c r="M72" s="15">
         <v>0.11519</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>90</v>
       </c>
       <c r="K73" s="15">
         <v>0.30284</v>
       </c>
       <c r="L73" s="15">
         <v>0.25399</v>
       </c>
       <c r="M73" s="15">
         <v>0.24423</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>233</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>3000</v>
       </c>
       <c r="K74" s="15">
         <v>0.14454</v>
       </c>
       <c r="L74" s="15">
         <v>0.12527</v>
       </c>
       <c r="M74" s="15">
         <v>0.12045</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I75" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J75" s="15">
         <v>92</v>
       </c>
       <c r="K75" s="15">
         <v>0.6909999999999999</v>
       </c>
       <c r="L75" s="15">
         <v>0.5315</v>
       </c>
       <c r="M75" s="15">
         <v>0.4832</v>
       </c>
       <c r="N75" s="15">
         <v>1</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J76" s="15">
         <v>2000</v>
       </c>
       <c r="K76" s="15">
         <v>3.53</v>
       </c>
       <c r="L76" s="15">
         <v>2.96</v>
       </c>
       <c r="M76" s="15">
         <v>2.85</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14"/>
       <c r="C77" s="15"/>
       <c r="D77" s="15"/>
       <c r="E77" s="15"/>
       <c r="F77" s="15"/>
@@ -4287,317 +4292,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>