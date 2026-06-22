--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -571,50 +571,68 @@
   <si>
     <t>FLASH 256MBIT 80MHZ / MX25L25635EMI-12G</t>
   </si>
   <si>
     <t>MX25L25635FMI-10G</t>
   </si>
   <si>
     <t>Микросхема MX25L25635FMI-10G</t>
   </si>
   <si>
     <t>MX25L3233FM2I-08G</t>
   </si>
   <si>
     <t>Микросхема MX25L3233FM2I-08G</t>
   </si>
   <si>
     <t xml:space="preserve">MX25L3235EM2I-10G </t>
   </si>
   <si>
     <t>MX25L4006EM1I-12G</t>
   </si>
   <si>
     <t>Микросхема MX25L4006EM1I-12G</t>
   </si>
   <si>
+    <t>MX25L6406EM2I-12G</t>
+  </si>
+  <si>
+    <t>NOR FLASH Memory IC 64Mb (8M x 8) SPI 86MHz / MX25L6406EM2I-12G</t>
+  </si>
+  <si>
+    <t>UT-00098344</t>
+  </si>
+  <si>
+    <t>SOP8L-200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZD25Q64BSIPR Zetta, ZD25Q64BSIGT Zetta, </t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
     <t>MX25L6435EM2I-10G</t>
   </si>
   <si>
     <t>Микросхема MX25L6435EM2I-10G</t>
   </si>
   <si>
     <t>MX25R3235FM2IL0</t>
   </si>
   <si>
     <t>Микросхема MX25R3235FM2IL0</t>
   </si>
   <si>
     <t>UT-00142815</t>
   </si>
   <si>
     <t>MX25R8035FZUIH1</t>
   </si>
   <si>
     <t>Микросхема MX25R8035FZUIH1</t>
   </si>
   <si>
     <t>UT-00129670</t>
   </si>
   <si>
     <t>USON-8</t>
@@ -676,93 +694,87 @@
   <si>
     <t>Микросхема S25FL256SAGMFI000</t>
   </si>
   <si>
     <t>UT-00095274</t>
   </si>
   <si>
     <t>S25FL512SDSMFM010</t>
   </si>
   <si>
     <t>512Mbit SPI FLASH / S25FL512SDSMFM010</t>
   </si>
   <si>
     <t>UT-00135324</t>
   </si>
   <si>
     <t>SOIC-16</t>
   </si>
   <si>
     <t>INFINEON</t>
   </si>
   <si>
     <t>UT-00142917</t>
   </si>
   <si>
-    <t>13.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SST25VF040B-50-4I-SAF</t>
   </si>
   <si>
     <t>Микросхема SST25VF040B-50-4I-SAF</t>
   </si>
   <si>
     <t>UT-00134881</t>
   </si>
   <si>
     <t>W25Q128JVEIQ</t>
   </si>
   <si>
     <t>Микросхема W25Q128JVEIQ</t>
   </si>
   <si>
     <t>UT-00121563</t>
   </si>
   <si>
     <t>WINBOND</t>
   </si>
   <si>
     <t>W25Q128JVPIQ</t>
   </si>
   <si>
     <t>UT-00121088</t>
   </si>
   <si>
     <t>ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>UT-00151001</t>
   </si>
   <si>
     <t>Zbit Semi</t>
-  </si>
-[...1 lines deleted...]
-    <t>08.06.2026</t>
   </si>
   <si>
     <t>ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>UT-00156877</t>
   </si>
   <si>
     <t>ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>UT-00129464</t>
   </si>
   <si>
     <t>ZB25VQ80ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ80ATIG</t>
   </si>
@@ -1362,51 +1374,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R77"/>
+  <dimension ref="A1:R78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1996,51 +2008,51 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15">
         <v>3.75</v>
       </c>
       <c r="L19" s="15">
         <v>3.59</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
-        <v>825</v>
+        <v>668</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
@@ -3434,845 +3446,884 @@
       <c r="K56" s="15">
         <v>0.45585</v>
       </c>
       <c r="L56" s="15">
         <v>0.37987</v>
       </c>
       <c r="M56" s="15">
         <v>0.36467</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>185</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="E57" s="15">
-        <v>10080067178</v>
+      <c r="E57" s="15" t="s">
+        <v>187</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
-        <v>91</v>
+        <v>188</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="I57" s="15"/>
-      <c r="J57" s="15"/>
+      <c r="I57" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="J57" s="15">
+        <v>92</v>
+      </c>
       <c r="K57" s="15">
-        <v>1.29</v>
+        <v>1.73</v>
       </c>
       <c r="L57" s="15">
-        <v>1.08</v>
+        <v>1.5</v>
       </c>
       <c r="M57" s="15">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
-      <c r="P57" s="15"/>
+      <c r="P57" s="15" t="s">
+        <v>190</v>
+      </c>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>192</v>
+      </c>
+      <c r="E58" s="15">
+        <v>10080067178</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H58" s="15" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="I58" s="15"/>
-      <c r="J58" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J58" s="15"/>
       <c r="K58" s="15">
-        <v>0.64737</v>
+        <v>1.29</v>
       </c>
       <c r="L58" s="15">
-        <v>0.54296</v>
+        <v>1.08</v>
       </c>
       <c r="M58" s="15">
-        <v>0.52208</v>
+        <v>1.03</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
-        <v>193</v>
+        <v>81</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
-        <v>12000</v>
+        <v>92</v>
       </c>
       <c r="K59" s="15">
-        <v>0.58904</v>
+        <v>0.64737</v>
       </c>
       <c r="L59" s="15">
-        <v>0.49404</v>
+        <v>0.54296</v>
       </c>
       <c r="M59" s="15">
-        <v>0.47504</v>
+        <v>0.52208</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H60" s="15" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
-        <v>4000</v>
+        <v>12000</v>
       </c>
       <c r="K60" s="15">
-        <v>16.32</v>
+        <v>0.58904</v>
       </c>
       <c r="L60" s="15">
-        <v>16.32</v>
+        <v>0.49404</v>
       </c>
       <c r="M60" s="15">
-        <v>16.32</v>
+        <v>0.47504</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>91</v>
+        <v>203</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>201</v>
+        <v>128</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>4000</v>
       </c>
       <c r="K61" s="15">
-        <v>0.1472</v>
+        <v>16.32</v>
       </c>
       <c r="L61" s="15">
-        <v>0.12757</v>
+        <v>16.32</v>
       </c>
       <c r="M61" s="15">
-        <v>0.12266</v>
+        <v>16.32</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
-        <v>100</v>
+        <v>4000</v>
       </c>
       <c r="K62" s="15">
-        <v>0.19766</v>
+        <v>0.1472</v>
       </c>
       <c r="L62" s="15">
-        <v>0.16578</v>
+        <v>0.12757</v>
       </c>
       <c r="M62" s="15">
-        <v>0.1594</v>
+        <v>0.12266</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
-        <v>2000</v>
+        <v>100</v>
       </c>
       <c r="K63" s="15">
-        <v>0.52855</v>
+        <v>0.19766</v>
       </c>
       <c r="L63" s="15">
-        <v>0.4433</v>
+        <v>0.16578</v>
       </c>
       <c r="M63" s="15">
-        <v>0.42625</v>
+        <v>0.1594</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>96</v>
+        <v>207</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
-        <v>2100</v>
+        <v>2000</v>
       </c>
       <c r="K64" s="15">
-        <v>3.14</v>
+        <v>0.52855</v>
       </c>
       <c r="L64" s="15">
-        <v>3.14</v>
+        <v>0.4433</v>
       </c>
       <c r="M64" s="15">
-        <v>3.14</v>
+        <v>0.42625</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
-        <v>2400</v>
+        <v>2100</v>
       </c>
       <c r="K65" s="15">
-        <v>29.44</v>
+        <v>3.14</v>
       </c>
       <c r="L65" s="15">
-        <v>24.53</v>
+        <v>3.14</v>
       </c>
       <c r="M65" s="15">
-        <v>23.55</v>
+        <v>3.14</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
-        <v>217</v>
+        <v>135</v>
       </c>
       <c r="H66" s="15" t="s">
-        <v>218</v>
+        <v>96</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
-        <v>480</v>
+        <v>2400</v>
       </c>
       <c r="K66" s="15">
-        <v>16.88</v>
+        <v>29.44</v>
       </c>
       <c r="L66" s="15">
-        <v>14.63</v>
+        <v>24.53</v>
       </c>
       <c r="M66" s="15">
-        <v>14.07</v>
+        <v>23.55</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>96</v>
+        <v>224</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
-        <v>45</v>
+        <v>480</v>
       </c>
       <c r="K67" s="15">
-        <v>18.95</v>
+        <v>16.88</v>
       </c>
       <c r="L67" s="15">
-        <v>16.42</v>
+        <v>14.63</v>
       </c>
       <c r="M67" s="15">
-        <v>15.79</v>
+        <v>14.07</v>
       </c>
       <c r="N67" s="15"/>
-      <c r="O67" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O67" s="15"/>
+      <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="D68" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>91</v>
+        <v>223</v>
       </c>
       <c r="H68" s="15" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="K68" s="15">
-        <v>1.03</v>
+        <v>16.96</v>
       </c>
       <c r="L68" s="15">
-        <v>1.03</v>
+        <v>14.7</v>
       </c>
       <c r="M68" s="15">
-        <v>1.03</v>
+        <v>14.14</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="H69" s="15" t="s">
-        <v>227</v>
+        <v>31</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
-        <v>378</v>
+        <v>100</v>
       </c>
       <c r="K69" s="15">
-        <v>1.08</v>
+        <v>1.03</v>
       </c>
       <c r="L69" s="15">
-        <v>0.90522</v>
+        <v>1.03</v>
       </c>
       <c r="M69" s="15">
-        <v>0.87041</v>
+        <v>1.03</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="D70" s="15"/>
+        <v>229</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>230</v>
+      </c>
       <c r="E70" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
-        <v>5000</v>
+        <v>378</v>
       </c>
       <c r="K70" s="15">
-        <v>0.48672</v>
+        <v>1.08</v>
       </c>
       <c r="L70" s="15">
-        <v>0.48672</v>
+        <v>0.90522</v>
       </c>
       <c r="M70" s="15">
-        <v>0.48672</v>
+        <v>0.87041</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="D71" s="15"/>
       <c r="E71" s="15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
-        <v>100</v>
+        <v>5000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.19606</v>
+        <v>0.48672</v>
       </c>
       <c r="L71" s="15">
-        <v>0.16444</v>
+        <v>0.48672</v>
       </c>
       <c r="M71" s="15">
-        <v>0.15811</v>
+        <v>0.48672</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
-      <c r="P71" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>237</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
-        <v>0.13823</v>
+        <v>0.31881</v>
       </c>
       <c r="L72" s="15">
-        <v>0.1198</v>
+        <v>0.2763</v>
       </c>
       <c r="M72" s="15">
-        <v>0.11519</v>
+        <v>0.26568</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
-      <c r="P72" s="15"/>
+      <c r="P72" s="15" t="s">
+        <v>190</v>
+      </c>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="K73" s="15">
-        <v>0.30284</v>
+        <v>0.13823</v>
       </c>
       <c r="L73" s="15">
-        <v>0.25399</v>
+        <v>0.1198</v>
       </c>
       <c r="M73" s="15">
-        <v>0.24423</v>
+        <v>0.11519</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
-        <v>3000</v>
+        <v>90</v>
       </c>
       <c r="K74" s="15">
-        <v>0.14454</v>
+        <v>0.30284</v>
       </c>
       <c r="L74" s="15">
-        <v>0.12527</v>
+        <v>0.25399</v>
       </c>
       <c r="M74" s="15">
-        <v>0.12045</v>
+        <v>0.24423</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="I75" s="15"/>
       <c r="J75" s="15">
-        <v>92</v>
+        <v>3000</v>
       </c>
       <c r="K75" s="15">
-        <v>0.6909999999999999</v>
+        <v>0.14454</v>
       </c>
       <c r="L75" s="15">
-        <v>0.5315</v>
+        <v>0.12527</v>
       </c>
       <c r="M75" s="15">
-        <v>0.4832</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.12045</v>
+      </c>
+      <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>249</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>252</v>
       </c>
       <c r="J76" s="15">
-        <v>2000</v>
+        <v>92</v>
       </c>
       <c r="K76" s="15">
-        <v>3.53</v>
+        <v>0.6909999999999999</v>
       </c>
       <c r="L76" s="15">
-        <v>2.96</v>
+        <v>0.5315</v>
       </c>
       <c r="M76" s="15">
-        <v>2.85</v>
-[...1 lines deleted...]
-      <c r="N76" s="15"/>
+        <v>0.4832</v>
+      </c>
+      <c r="N76" s="15">
+        <v>1</v>
+      </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
-      <c r="B77" s="14"/>
-[...2 lines deleted...]
-      <c r="E77" s="15"/>
+      <c r="B77" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="E77" s="15" t="s">
+        <v>255</v>
+      </c>
       <c r="F77" s="15"/>
-      <c r="G77" s="15"/>
-[...5 lines deleted...]
-      <c r="M77" s="15"/>
+      <c r="G77" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="H77" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="I77" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="J77" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K77" s="15">
+        <v>3.53</v>
+      </c>
+      <c r="L77" s="15">
+        <v>2.96</v>
+      </c>
+      <c r="M77" s="15">
+        <v>2.85</v>
+      </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
+      <c r="R77"/>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="B78" s="14"/>
+      <c r="C78" s="15"/>
+      <c r="D78" s="15"/>
+      <c r="E78" s="15"/>
+      <c r="F78" s="15"/>
+      <c r="G78" s="15"/>
+      <c r="H78" s="15"/>
+      <c r="I78" s="15"/>
+      <c r="J78" s="15"/>
+      <c r="K78" s="15"/>
+      <c r="L78" s="15"/>
+      <c r="M78" s="15"/>
+      <c r="N78" s="15"/>
+      <c r="O78" s="15"/>
+      <c r="P78" s="15"/>
+      <c r="Q78" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -4292,317 +4343,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>