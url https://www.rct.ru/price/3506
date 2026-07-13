--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -586,53 +586,50 @@
   <si>
     <t xml:space="preserve">MX25L3235EM2I-10G </t>
   </si>
   <si>
     <t>MX25L4006EM1I-12G</t>
   </si>
   <si>
     <t>Микросхема MX25L4006EM1I-12G</t>
   </si>
   <si>
     <t>MX25L6406EM2I-12G</t>
   </si>
   <si>
     <t>NOR FLASH Memory IC 64Mb (8M x 8) SPI 86MHz / MX25L6406EM2I-12G</t>
   </si>
   <si>
     <t>UT-00098344</t>
   </si>
   <si>
     <t>SOP8L-200</t>
   </si>
   <si>
     <t xml:space="preserve">ZD25Q64BSIPR Zetta, ZD25Q64BSIGT Zetta, </t>
   </si>
   <si>
-    <t>24.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MX25L6435EM2I-10G</t>
   </si>
   <si>
     <t>Микросхема MX25L6435EM2I-10G</t>
   </si>
   <si>
     <t>MX25R3235FM2IL0</t>
   </si>
   <si>
     <t>Микросхема MX25R3235FM2IL0</t>
   </si>
   <si>
     <t>UT-00142815</t>
   </si>
   <si>
     <t>MX25R8035FZUIH1</t>
   </si>
   <si>
     <t>Микросхема MX25R8035FZUIH1</t>
   </si>
   <si>
     <t>UT-00129670</t>
   </si>
   <si>
     <t>USON-8</t>
@@ -731,50 +728,53 @@
     <t>Микросхема W25Q128JVEIQ</t>
   </si>
   <si>
     <t>UT-00121563</t>
   </si>
   <si>
     <t>WINBOND</t>
   </si>
   <si>
     <t>W25Q128JVPIQ</t>
   </si>
   <si>
     <t>UT-00121088</t>
   </si>
   <si>
     <t>ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>UT-00151001</t>
   </si>
   <si>
     <t>Zbit Semi</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>UT-00156877</t>
   </si>
   <si>
     <t>ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>UT-00129464</t>
   </si>
   <si>
     <t>ZB25VQ80ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ80ATIG</t>
   </si>
@@ -1847,57 +1847,57 @@
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>100</v>
       </c>
       <c r="K15" s="15">
-        <v>0.31251</v>
+        <v>0.86121</v>
       </c>
       <c r="L15" s="15">
-        <v>0.26211</v>
+        <v>0.74638</v>
       </c>
       <c r="M15" s="15">
-        <v>0.25203</v>
+        <v>0.71768</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
@@ -3463,746 +3463,744 @@
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>185</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>186</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>187</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
         <v>188</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I57" s="15" t="s">
         <v>189</v>
       </c>
       <c r="J57" s="15">
         <v>92</v>
       </c>
       <c r="K57" s="15">
-        <v>1.73</v>
+        <v>1.74</v>
       </c>
       <c r="L57" s="15">
-        <v>1.5</v>
+        <v>1.51</v>
       </c>
       <c r="M57" s="15">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
-      <c r="P57" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E58" s="15">
         <v>10080067178</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15"/>
       <c r="K58" s="15">
         <v>1.29</v>
       </c>
       <c r="L58" s="15">
         <v>1.08</v>
       </c>
       <c r="M58" s="15">
         <v>1.03</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>162</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>92</v>
       </c>
       <c r="K59" s="15">
         <v>0.64737</v>
       </c>
       <c r="L59" s="15">
         <v>0.54296</v>
       </c>
       <c r="M59" s="15">
         <v>0.52208</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>196</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>162</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>12000</v>
       </c>
       <c r="K60" s="15">
         <v>0.58904</v>
       </c>
       <c r="L60" s="15">
         <v>0.49404</v>
       </c>
       <c r="M60" s="15">
         <v>0.47504</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="D61" s="15" t="s">
+      <c r="E61" s="15" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>128</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>4000</v>
       </c>
       <c r="K61" s="15">
         <v>16.32</v>
       </c>
       <c r="L61" s="15">
         <v>16.32</v>
       </c>
       <c r="M61" s="15">
         <v>16.32</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>204</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.1472</v>
       </c>
       <c r="L62" s="15">
         <v>0.12757</v>
       </c>
       <c r="M62" s="15">
         <v>0.12266</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>208</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>100</v>
       </c>
       <c r="K63" s="15">
         <v>0.19766</v>
       </c>
       <c r="L63" s="15">
         <v>0.16578</v>
       </c>
       <c r="M63" s="15">
         <v>0.1594</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="D64" s="15" t="s">
+      <c r="E64" s="15" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>2000</v>
       </c>
       <c r="K64" s="15">
         <v>0.52855</v>
       </c>
       <c r="L64" s="15">
         <v>0.4433</v>
       </c>
       <c r="M64" s="15">
         <v>0.42625</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="D65" s="15" t="s">
+      <c r="E65" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2100</v>
       </c>
       <c r="K65" s="15">
         <v>3.14</v>
       </c>
       <c r="L65" s="15">
         <v>3.14</v>
       </c>
       <c r="M65" s="15">
         <v>3.14</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
         <v>135</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2400</v>
       </c>
       <c r="K66" s="15">
         <v>29.44</v>
       </c>
       <c r="L66" s="15">
         <v>24.53</v>
       </c>
       <c r="M66" s="15">
         <v>23.55</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="D67" s="15" t="s">
+      <c r="E67" s="15" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="H67" s="15" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>480</v>
       </c>
       <c r="K67" s="15">
         <v>16.88</v>
       </c>
       <c r="L67" s="15">
         <v>14.63</v>
       </c>
       <c r="M67" s="15">
         <v>14.07</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="D68" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="15" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>45</v>
       </c>
       <c r="K68" s="15">
         <v>16.96</v>
       </c>
       <c r="L68" s="15">
         <v>14.7</v>
       </c>
       <c r="M68" s="15">
         <v>14.14</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="D69" s="15" t="s">
+      <c r="E69" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>100</v>
       </c>
       <c r="K69" s="15">
         <v>1.03</v>
       </c>
       <c r="L69" s="15">
         <v>1.03</v>
       </c>
       <c r="M69" s="15">
         <v>1.03</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>229</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>378</v>
       </c>
       <c r="K70" s="15">
         <v>1.08</v>
       </c>
       <c r="L70" s="15">
         <v>0.90522</v>
       </c>
       <c r="M70" s="15">
         <v>0.87041</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D71" s="15"/>
       <c r="E71" s="15" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.48672</v>
       </c>
       <c r="L71" s="15">
         <v>0.48672</v>
       </c>
       <c r="M71" s="15">
         <v>0.48672</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>235</v>
       </c>
-      <c r="D72" s="15" t="s">
+      <c r="E72" s="15" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
-        <v>0.31881</v>
+        <v>0.2954</v>
       </c>
       <c r="L72" s="15">
-        <v>0.2763</v>
+        <v>0.25601</v>
       </c>
       <c r="M72" s="15">
-        <v>0.26568</v>
+        <v>0.24616</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>239</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>240</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>100</v>
       </c>
       <c r="K73" s="15">
         <v>0.13823</v>
       </c>
       <c r="L73" s="15">
         <v>0.1198</v>
       </c>
       <c r="M73" s="15">
         <v>0.11519</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>244</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>90</v>
       </c>
       <c r="K74" s="15">
         <v>0.30284</v>
       </c>
       <c r="L74" s="15">
         <v>0.25399</v>
       </c>
       <c r="M74" s="15">
         <v>0.24423</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E75" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>3000</v>
       </c>
       <c r="K75" s="15">
         <v>0.14454</v>
       </c>
       <c r="L75" s="15">
         <v>0.12527</v>
       </c>
       <c r="M75" s="15">
         <v>0.12045</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">