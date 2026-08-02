--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -379,50 +379,53 @@
   <si>
     <t>flash-NOR Memory 16Mb / GD25Q16CSIG</t>
   </si>
   <si>
     <t>10-00047297</t>
   </si>
   <si>
     <t>GD25Q16CSIGR</t>
   </si>
   <si>
     <t>Микросхема GD25Q16CSIGR</t>
   </si>
   <si>
     <t>UT-00119645</t>
   </si>
   <si>
     <t>GD25Q16ESIGR</t>
   </si>
   <si>
     <t>16Mbit SPI 133MHz NOR FLASH / GD25Q16ESIGR</t>
   </si>
   <si>
     <t>UT-00134853</t>
   </si>
   <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
     <t>IS25LP016D-JNLA3-TR</t>
   </si>
   <si>
     <t>NOR Flash 16Mb QSPI / IS25LP016D-JNLA3-TR</t>
   </si>
   <si>
     <t>UT-00103345</t>
   </si>
   <si>
     <t>ISSI</t>
   </si>
   <si>
     <t>M25P10-AVMN6TP</t>
   </si>
   <si>
     <t>Микросхема M25P10-AVMN6TP</t>
   </si>
   <si>
     <t>10-00037101</t>
   </si>
   <si>
     <t>Micron</t>
   </si>
   <si>
     <t>M25P128-VMF6TPB</t>
@@ -644,50 +647,53 @@
     <t>UT-00128438</t>
   </si>
   <si>
     <t>PDFN-8</t>
   </si>
   <si>
     <t>P25Q32SH-SSH-IR</t>
   </si>
   <si>
     <t>Микросхема P25Q32SH-SSH-IR</t>
   </si>
   <si>
     <t>UT-00149973</t>
   </si>
   <si>
     <t>PUYA</t>
   </si>
   <si>
     <t>P25Q32SH-SSH-IT</t>
   </si>
   <si>
     <t>Микросхема P25Q32SH-SSH-IT</t>
   </si>
   <si>
     <t>UT-00142397</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
   </si>
   <si>
     <t>P25Q64SH-SUH-IR</t>
   </si>
   <si>
     <t>Микросхема P25Q64SH-SUH-IR</t>
   </si>
   <si>
     <t>UT-00120584</t>
   </si>
   <si>
     <t>S25FL127SABMFI103</t>
   </si>
   <si>
     <t>NOR Flash 128Mb, 3V, 108Mhz SPI / S25FL127SABMFI103</t>
   </si>
   <si>
     <t>UT-00118850</t>
   </si>
   <si>
     <t>S25FL256SAGMFI000</t>
   </si>
   <si>
     <t>Микросхема S25FL256SAGMFI000</t>
   </si>
@@ -1847,57 +1853,57 @@
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>100</v>
       </c>
       <c r="K15" s="15">
-        <v>0.86121</v>
+        <v>0.76766</v>
       </c>
       <c r="L15" s="15">
-        <v>0.74638</v>
+        <v>0.6653</v>
       </c>
       <c r="M15" s="15">
-        <v>0.71768</v>
+        <v>0.63971</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
@@ -2008,51 +2014,51 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15">
         <v>3.75</v>
       </c>
       <c r="L19" s="15">
         <v>3.59</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
-        <v>668</v>
+        <v>747</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
@@ -2627,1665 +2633,1669 @@
       <c r="E35" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.17996</v>
       </c>
       <c r="L35" s="15">
         <v>0.15093</v>
       </c>
       <c r="M35" s="15">
         <v>0.14513</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
-      <c r="P35" s="15"/>
+      <c r="P35" s="15" t="s">
+        <v>121</v>
+      </c>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>3000</v>
       </c>
       <c r="K36" s="15">
         <v>4.8</v>
       </c>
       <c r="L36" s="15">
         <v>4.03</v>
       </c>
       <c r="M36" s="15">
         <v>3.87</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H37" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>2500</v>
       </c>
       <c r="K37" s="15">
         <v>0.27575</v>
       </c>
       <c r="L37" s="15">
         <v>0.23127</v>
       </c>
       <c r="M37" s="15">
         <v>0.22238</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H38" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>9.15</v>
       </c>
       <c r="L38" s="15">
         <v>7.67</v>
       </c>
       <c r="M38" s="15">
         <v>7.38</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E39" s="15">
         <v>10080033430</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H39" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>1.37</v>
       </c>
       <c r="L39" s="15">
         <v>1.12</v>
       </c>
       <c r="M39" s="15">
         <v>1.08</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E40" s="15">
         <v>10080038907</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H40" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15">
         <v>1.2</v>
       </c>
       <c r="L40" s="15">
         <v>0.98259</v>
       </c>
       <c r="M40" s="15">
         <v>0.94264</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1500</v>
       </c>
       <c r="K41" s="15">
         <v>40.39</v>
       </c>
       <c r="L41" s="15">
         <v>33.66</v>
       </c>
       <c r="M41" s="15">
         <v>32.31</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H42" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>570</v>
       </c>
       <c r="K42" s="15">
         <v>57.1</v>
       </c>
       <c r="L42" s="15">
         <v>47.89</v>
       </c>
       <c r="M42" s="15">
         <v>46.04</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H43" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1122</v>
       </c>
       <c r="K43" s="15">
         <v>85.47</v>
       </c>
       <c r="L43" s="15">
         <v>85.47</v>
       </c>
       <c r="M43" s="15">
         <v>85.47</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H44" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15">
         <v>4.22</v>
       </c>
       <c r="L44" s="15">
         <v>3.54</v>
       </c>
       <c r="M44" s="15">
         <v>3.4</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H45" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>1440</v>
       </c>
       <c r="K45" s="15">
         <v>3.73</v>
       </c>
       <c r="L45" s="15">
         <v>3.73</v>
       </c>
       <c r="M45" s="15">
         <v>3.73</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H46" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>15.84</v>
       </c>
       <c r="L46" s="15">
         <v>13.28</v>
       </c>
       <c r="M46" s="15">
         <v>12.77</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H47" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.76863</v>
       </c>
       <c r="L47" s="15">
         <v>0.64466</v>
       </c>
       <c r="M47" s="15">
         <v>0.61986</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H48" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15"/>
       <c r="K48" s="15">
         <v>2.2</v>
       </c>
       <c r="L48" s="15">
         <v>1.85</v>
       </c>
       <c r="M48" s="15">
         <v>1.78</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E49" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H49" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J49" s="15">
         <v>92</v>
       </c>
       <c r="K49" s="15">
         <v>0.47509</v>
       </c>
       <c r="L49" s="15">
         <v>0.39846</v>
       </c>
       <c r="M49" s="15">
         <v>0.38313</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E50" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H50" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I50" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.37738</v>
       </c>
       <c r="L50" s="15">
         <v>0.31651</v>
       </c>
       <c r="M50" s="15">
         <v>0.30434</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E51" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>92</v>
       </c>
       <c r="K51" s="15">
         <v>0.65177</v>
       </c>
       <c r="L51" s="15">
         <v>0.65177</v>
       </c>
       <c r="M51" s="15">
         <v>0.65177</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E52" s="15">
         <v>10080060891</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H52" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>44</v>
       </c>
       <c r="K52" s="15">
         <v>4.2</v>
       </c>
       <c r="L52" s="15">
         <v>3.52</v>
       </c>
       <c r="M52" s="15">
         <v>3.38</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E53" s="15">
         <v>10080059769</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H53" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>3.37</v>
       </c>
       <c r="L53" s="15">
         <v>2.8</v>
       </c>
       <c r="M53" s="15">
         <v>2.69</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E54" s="15">
         <v>10080035364</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H54" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.33096</v>
       </c>
       <c r="L54" s="15">
         <v>0.27758</v>
       </c>
       <c r="M54" s="15">
         <v>0.2669</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D55" s="15"/>
       <c r="E55" s="15">
         <v>10080047604</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H55" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.68293</v>
       </c>
       <c r="L55" s="15">
         <v>0.55999</v>
       </c>
       <c r="M55" s="15">
         <v>0.53723</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E56" s="15">
         <v>10080073750</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15">
         <v>0.45585</v>
       </c>
       <c r="L56" s="15">
         <v>0.37987</v>
       </c>
       <c r="M56" s="15">
         <v>0.36467</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H57" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I57" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J57" s="15">
         <v>92</v>
       </c>
       <c r="K57" s="15">
-        <v>1.74</v>
+        <v>1.58</v>
       </c>
       <c r="L57" s="15">
-        <v>1.51</v>
+        <v>1.37</v>
       </c>
       <c r="M57" s="15">
-        <v>1.45</v>
+        <v>1.32</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E58" s="15">
         <v>10080067178</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H58" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15"/>
       <c r="K58" s="15">
         <v>1.29</v>
       </c>
       <c r="L58" s="15">
         <v>1.08</v>
       </c>
       <c r="M58" s="15">
         <v>1.03</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>92</v>
       </c>
       <c r="K59" s="15">
         <v>0.64737</v>
       </c>
       <c r="L59" s="15">
         <v>0.54296</v>
       </c>
       <c r="M59" s="15">
         <v>0.52208</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H60" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>12000</v>
       </c>
       <c r="K60" s="15">
         <v>0.58904</v>
       </c>
       <c r="L60" s="15">
         <v>0.49404</v>
       </c>
       <c r="M60" s="15">
         <v>0.47504</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>4000</v>
       </c>
       <c r="K61" s="15">
         <v>16.32</v>
       </c>
       <c r="L61" s="15">
         <v>16.32</v>
       </c>
       <c r="M61" s="15">
         <v>16.32</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.1472</v>
       </c>
       <c r="L62" s="15">
         <v>0.12757</v>
       </c>
       <c r="M62" s="15">
         <v>0.12266</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>100</v>
       </c>
       <c r="K63" s="15">
         <v>0.19766</v>
       </c>
       <c r="L63" s="15">
         <v>0.16578</v>
       </c>
       <c r="M63" s="15">
         <v>0.1594</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
-      <c r="P63" s="15"/>
+      <c r="P63" s="15" t="s">
+        <v>211</v>
+      </c>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>2000</v>
       </c>
       <c r="K64" s="15">
         <v>0.52855</v>
       </c>
       <c r="L64" s="15">
         <v>0.4433</v>
       </c>
       <c r="M64" s="15">
         <v>0.42625</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2100</v>
       </c>
       <c r="K65" s="15">
         <v>3.14</v>
       </c>
       <c r="L65" s="15">
         <v>3.14</v>
       </c>
       <c r="M65" s="15">
         <v>3.14</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2400</v>
       </c>
       <c r="K66" s="15">
         <v>29.44</v>
       </c>
       <c r="L66" s="15">
         <v>24.53</v>
       </c>
       <c r="M66" s="15">
         <v>23.55</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>480</v>
       </c>
       <c r="K67" s="15">
         <v>16.88</v>
       </c>
       <c r="L67" s="15">
         <v>14.63</v>
       </c>
       <c r="M67" s="15">
         <v>14.07</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>45</v>
       </c>
       <c r="K68" s="15">
         <v>16.96</v>
       </c>
       <c r="L68" s="15">
         <v>14.7</v>
       </c>
       <c r="M68" s="15">
         <v>14.14</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>100</v>
       </c>
       <c r="K69" s="15">
         <v>1.03</v>
       </c>
       <c r="L69" s="15">
         <v>1.03</v>
       </c>
       <c r="M69" s="15">
         <v>1.03</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>378</v>
       </c>
       <c r="K70" s="15">
         <v>1.08</v>
       </c>
       <c r="L70" s="15">
         <v>0.90522</v>
       </c>
       <c r="M70" s="15">
         <v>0.87041</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D71" s="15"/>
       <c r="E71" s="15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.48672</v>
       </c>
       <c r="L71" s="15">
         <v>0.48672</v>
       </c>
       <c r="M71" s="15">
         <v>0.48672</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
-        <v>0.2954</v>
+        <v>0.31218</v>
       </c>
       <c r="L72" s="15">
-        <v>0.25601</v>
+        <v>0.27056</v>
       </c>
       <c r="M72" s="15">
-        <v>0.24616</v>
+        <v>0.26015</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>100</v>
       </c>
       <c r="K73" s="15">
         <v>0.13823</v>
       </c>
       <c r="L73" s="15">
         <v>0.1198</v>
       </c>
       <c r="M73" s="15">
         <v>0.11519</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>90</v>
       </c>
       <c r="K74" s="15">
         <v>0.30284</v>
       </c>
       <c r="L74" s="15">
         <v>0.25399</v>
       </c>
       <c r="M74" s="15">
         <v>0.24423</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>3000</v>
       </c>
       <c r="K75" s="15">
         <v>0.14454</v>
       </c>
       <c r="L75" s="15">
         <v>0.12527</v>
       </c>
       <c r="M75" s="15">
         <v>0.12045</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="J76" s="15">
         <v>92</v>
       </c>
       <c r="K76" s="15">
         <v>0.6909999999999999</v>
       </c>
       <c r="L76" s="15">
         <v>0.5315</v>
       </c>
       <c r="M76" s="15">
         <v>0.4832</v>
       </c>
       <c r="N76" s="15">
         <v>1</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H77" s="15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J77" s="15">
         <v>2000</v>
       </c>
       <c r="K77" s="15">
         <v>3.53</v>
       </c>
       <c r="L77" s="15">
         <v>2.96</v>
       </c>
       <c r="M77" s="15">
         <v>2.85</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14"/>
       <c r="C78" s="15"/>
       <c r="D78" s="15"/>
       <c r="E78" s="15"/>
       <c r="F78" s="15"/>
@@ -4341,317 +4351,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>