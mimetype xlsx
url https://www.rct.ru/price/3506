--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -379,53 +379,50 @@
   <si>
     <t>flash-NOR Memory 16Mb / GD25Q16CSIG</t>
   </si>
   <si>
     <t>10-00047297</t>
   </si>
   <si>
     <t>GD25Q16CSIGR</t>
   </si>
   <si>
     <t>Микросхема GD25Q16CSIGR</t>
   </si>
   <si>
     <t>UT-00119645</t>
   </si>
   <si>
     <t>GD25Q16ESIGR</t>
   </si>
   <si>
     <t>16Mbit SPI 133MHz NOR FLASH / GD25Q16ESIGR</t>
   </si>
   <si>
     <t>UT-00134853</t>
   </si>
   <si>
-    <t>22.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>IS25LP016D-JNLA3-TR</t>
   </si>
   <si>
     <t>NOR Flash 16Mb QSPI / IS25LP016D-JNLA3-TR</t>
   </si>
   <si>
     <t>UT-00103345</t>
   </si>
   <si>
     <t>ISSI</t>
   </si>
   <si>
     <t>M25P10-AVMN6TP</t>
   </si>
   <si>
     <t>Микросхема M25P10-AVMN6TP</t>
   </si>
   <si>
     <t>10-00037101</t>
   </si>
   <si>
     <t>Micron</t>
   </si>
   <si>
     <t>M25P128-VMF6TPB</t>
@@ -649,53 +646,50 @@
   <si>
     <t>PDFN-8</t>
   </si>
   <si>
     <t>P25Q32SH-SSH-IR</t>
   </si>
   <si>
     <t>Микросхема P25Q32SH-SSH-IR</t>
   </si>
   <si>
     <t>UT-00149973</t>
   </si>
   <si>
     <t>PUYA</t>
   </si>
   <si>
     <t>P25Q32SH-SSH-IT</t>
   </si>
   <si>
     <t>Микросхема P25Q32SH-SSH-IT</t>
   </si>
   <si>
     <t>UT-00142397</t>
   </si>
   <si>
-    <t>27.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>P25Q64SH-SUH-IR</t>
   </si>
   <si>
     <t>Микросхема P25Q64SH-SUH-IR</t>
   </si>
   <si>
     <t>UT-00120584</t>
   </si>
   <si>
     <t>S25FL127SABMFI103</t>
   </si>
   <si>
     <t>NOR Flash 128Mb, 3V, 108Mhz SPI / S25FL127SABMFI103</t>
   </si>
   <si>
     <t>UT-00118850</t>
   </si>
   <si>
     <t>S25FL256SAGMFI000</t>
   </si>
   <si>
     <t>Микросхема S25FL256SAGMFI000</t>
   </si>
   <si>
     <t>UT-00095274</t>
@@ -734,53 +728,50 @@
     <t>Микросхема W25Q128JVEIQ</t>
   </si>
   <si>
     <t>UT-00121563</t>
   </si>
   <si>
     <t>WINBOND</t>
   </si>
   <si>
     <t>W25Q128JVPIQ</t>
   </si>
   <si>
     <t>UT-00121088</t>
   </si>
   <si>
     <t>ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ16ATIG</t>
   </si>
   <si>
     <t>UT-00151001</t>
   </si>
   <si>
     <t>Zbit Semi</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.08.2026</t>
   </si>
   <si>
     <t>ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ40ATIG</t>
   </si>
   <si>
     <t>UT-00156877</t>
   </si>
   <si>
     <t>ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ64ASIG</t>
   </si>
   <si>
     <t>UT-00129464</t>
   </si>
   <si>
     <t>ZB25VQ80ATIG</t>
   </si>
   <si>
     <t>Микросхема ZB25VQ80ATIG</t>
   </si>
@@ -2014,51 +2005,51 @@
       <c r="D19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15">
         <v>3.75</v>
       </c>
       <c r="L19" s="15">
         <v>3.59</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
-        <v>747</v>
+        <v>884</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15" t="s">
         <v>69</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>31</v>
@@ -2633,1669 +2624,1663 @@
       <c r="E35" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>111</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>2000</v>
       </c>
       <c r="K35" s="15">
         <v>0.17996</v>
       </c>
       <c r="L35" s="15">
         <v>0.15093</v>
       </c>
       <c r="M35" s="15">
         <v>0.14513</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
-      <c r="P35" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="D36" s="15" t="s">
+      <c r="E36" s="15" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="15" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>3000</v>
       </c>
       <c r="K36" s="15">
         <v>4.8</v>
       </c>
       <c r="L36" s="15">
         <v>4.03</v>
       </c>
       <c r="M36" s="15">
         <v>3.87</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="D37" s="15" t="s">
+      <c r="E37" s="15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H37" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>2500</v>
       </c>
       <c r="K37" s="15">
         <v>0.27575</v>
       </c>
       <c r="L37" s="15">
         <v>0.23127</v>
       </c>
       <c r="M37" s="15">
         <v>0.22238</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="D38" s="15" t="s">
+      <c r="E38" s="15" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H38" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>9.15</v>
       </c>
       <c r="L38" s="15">
         <v>7.67</v>
       </c>
       <c r="M38" s="15">
         <v>7.38</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E39" s="15">
         <v>10080033430</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H39" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>1.37</v>
       </c>
       <c r="L39" s="15">
         <v>1.12</v>
       </c>
       <c r="M39" s="15">
         <v>1.08</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D40" s="15" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E40" s="15">
         <v>10080038907</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="H40" s="15" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15">
         <v>1.2</v>
       </c>
       <c r="L40" s="15">
         <v>0.98259</v>
       </c>
       <c r="M40" s="15">
         <v>0.94264</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="D41" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="D41" s="15" t="s">
+      <c r="E41" s="15" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1500</v>
       </c>
       <c r="K41" s="15">
         <v>40.39</v>
       </c>
       <c r="L41" s="15">
         <v>33.66</v>
       </c>
       <c r="M41" s="15">
         <v>32.31</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="D42" s="15" t="s">
+      <c r="E42" s="15" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="H42" s="15" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>570</v>
       </c>
       <c r="K42" s="15">
         <v>57.1</v>
       </c>
       <c r="L42" s="15">
         <v>47.89</v>
       </c>
       <c r="M42" s="15">
         <v>46.04</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="D43" s="15" t="s">
+      <c r="E43" s="15" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H43" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1122</v>
       </c>
       <c r="K43" s="15">
         <v>85.47</v>
       </c>
       <c r="L43" s="15">
         <v>85.47</v>
       </c>
       <c r="M43" s="15">
         <v>85.47</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H44" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15">
         <v>4.22</v>
       </c>
       <c r="L44" s="15">
         <v>3.54</v>
       </c>
       <c r="M44" s="15">
         <v>3.4</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="D45" s="15" t="s">
+      <c r="E45" s="15" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H45" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>1440</v>
       </c>
       <c r="K45" s="15">
         <v>3.73</v>
       </c>
       <c r="L45" s="15">
         <v>3.73</v>
       </c>
       <c r="M45" s="15">
         <v>3.73</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="D46" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="D46" s="15" t="s">
+      <c r="E46" s="15" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H46" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>1000</v>
       </c>
       <c r="K46" s="15">
         <v>15.84</v>
       </c>
       <c r="L46" s="15">
         <v>13.28</v>
       </c>
       <c r="M46" s="15">
         <v>12.77</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="D47" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="D47" s="15" t="s">
+      <c r="E47" s="15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H47" s="15" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15">
         <v>0.76863</v>
       </c>
       <c r="L47" s="15">
         <v>0.64466</v>
       </c>
       <c r="M47" s="15">
         <v>0.61986</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="D48" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="D48" s="15" t="s">
+      <c r="E48" s="15" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="H48" s="15" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15"/>
       <c r="K48" s="15">
         <v>2.2</v>
       </c>
       <c r="L48" s="15">
         <v>1.85</v>
       </c>
       <c r="M48" s="15">
         <v>1.78</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="D49" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="D49" s="15" t="s">
+      <c r="E49" s="15" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H49" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J49" s="15">
         <v>92</v>
       </c>
       <c r="K49" s="15">
         <v>0.47509</v>
       </c>
       <c r="L49" s="15">
         <v>0.39846</v>
       </c>
       <c r="M49" s="15">
         <v>0.38313</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="D50" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="15" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H50" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I50" s="15" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.37738</v>
       </c>
       <c r="L50" s="15">
         <v>0.31651</v>
       </c>
       <c r="M50" s="15">
         <v>0.30434</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="D51" s="15" t="s">
+      <c r="E51" s="15" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H51" s="15" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>92</v>
       </c>
       <c r="K51" s="15">
         <v>0.65177</v>
       </c>
       <c r="L51" s="15">
         <v>0.65177</v>
       </c>
       <c r="M51" s="15">
         <v>0.65177</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D52" s="15" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E52" s="15">
         <v>10080060891</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="H52" s="15" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>44</v>
       </c>
       <c r="K52" s="15">
         <v>4.2</v>
       </c>
       <c r="L52" s="15">
         <v>3.52</v>
       </c>
       <c r="M52" s="15">
         <v>3.38</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D53" s="15" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E53" s="15">
         <v>10080059769</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="H53" s="15" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="15">
         <v>3.37</v>
       </c>
       <c r="L53" s="15">
         <v>2.8</v>
       </c>
       <c r="M53" s="15">
         <v>2.69</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D54" s="15" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E54" s="15">
         <v>10080035364</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H54" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.33096</v>
       </c>
       <c r="L54" s="15">
         <v>0.27758</v>
       </c>
       <c r="M54" s="15">
         <v>0.2669</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D55" s="15"/>
       <c r="E55" s="15">
         <v>10080047604</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H55" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.68293</v>
       </c>
       <c r="L55" s="15">
         <v>0.55999</v>
       </c>
       <c r="M55" s="15">
         <v>0.53723</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E56" s="15">
         <v>10080073750</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="15">
         <v>0.45585</v>
       </c>
       <c r="L56" s="15">
         <v>0.37987</v>
       </c>
       <c r="M56" s="15">
         <v>0.36467</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="H57" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="I57" s="15" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="J57" s="15">
         <v>92</v>
       </c>
       <c r="K57" s="15">
         <v>1.58</v>
       </c>
       <c r="L57" s="15">
         <v>1.37</v>
       </c>
       <c r="M57" s="15">
         <v>1.32</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E58" s="15">
         <v>10080067178</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H58" s="15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15"/>
       <c r="K58" s="15">
         <v>1.29</v>
       </c>
       <c r="L58" s="15">
         <v>1.08</v>
       </c>
       <c r="M58" s="15">
         <v>1.03</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H59" s="15" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>92</v>
       </c>
       <c r="K59" s="15">
         <v>0.64737</v>
       </c>
       <c r="L59" s="15">
         <v>0.54296</v>
       </c>
       <c r="M59" s="15">
         <v>0.52208</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>196</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="H60" s="15" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>12000</v>
       </c>
       <c r="K60" s="15">
         <v>0.58904</v>
       </c>
       <c r="L60" s="15">
         <v>0.49404</v>
       </c>
       <c r="M60" s="15">
         <v>0.47504</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="D61" s="15" t="s">
+      <c r="E61" s="15" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="H61" s="15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>4000</v>
       </c>
       <c r="K61" s="15">
         <v>16.32</v>
       </c>
       <c r="L61" s="15">
         <v>16.32</v>
       </c>
       <c r="M61" s="15">
         <v>16.32</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>204</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H62" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.1472</v>
       </c>
       <c r="L62" s="15">
         <v>0.12757</v>
       </c>
       <c r="M62" s="15">
         <v>0.12266</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>208</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H63" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>100</v>
       </c>
       <c r="K63" s="15">
-        <v>0.19766</v>
+        <v>0.35136</v>
       </c>
       <c r="L63" s="15">
-        <v>0.16578</v>
+        <v>0.30451</v>
       </c>
       <c r="M63" s="15">
-        <v>0.1594</v>
+        <v>0.2928</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
-      <c r="P63" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="E64" s="15" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H64" s="15" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>2000</v>
       </c>
       <c r="K64" s="15">
         <v>0.52855</v>
       </c>
       <c r="L64" s="15">
         <v>0.4433</v>
       </c>
       <c r="M64" s="15">
         <v>0.42625</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="E65" s="15" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2100</v>
       </c>
       <c r="K65" s="15">
         <v>3.14</v>
       </c>
       <c r="L65" s="15">
         <v>3.14</v>
       </c>
       <c r="M65" s="15">
         <v>3.14</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="E66" s="15" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2400</v>
       </c>
       <c r="K66" s="15">
         <v>29.44</v>
       </c>
       <c r="L66" s="15">
         <v>24.53</v>
       </c>
       <c r="M66" s="15">
         <v>23.55</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="E67" s="15" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="H67" s="15" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>480</v>
       </c>
       <c r="K67" s="15">
         <v>16.88</v>
       </c>
       <c r="L67" s="15">
         <v>14.63</v>
       </c>
       <c r="M67" s="15">
         <v>14.07</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>96</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>45</v>
       </c>
       <c r="K68" s="15">
         <v>16.96</v>
       </c>
       <c r="L68" s="15">
         <v>14.7</v>
       </c>
       <c r="M68" s="15">
         <v>14.14</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="E69" s="15" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>100</v>
       </c>
       <c r="K69" s="15">
         <v>1.03</v>
       </c>
       <c r="L69" s="15">
         <v>1.03</v>
       </c>
       <c r="M69" s="15">
         <v>1.03</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="E70" s="15" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H70" s="15" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>378</v>
       </c>
       <c r="K70" s="15">
         <v>1.08</v>
       </c>
       <c r="L70" s="15">
         <v>0.90522</v>
       </c>
       <c r="M70" s="15">
         <v>0.87041</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D71" s="15"/>
       <c r="E71" s="15" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15" t="s">
         <v>103</v>
       </c>
       <c r="H71" s="15" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>5000</v>
       </c>
       <c r="K71" s="15">
         <v>0.48672</v>
       </c>
       <c r="L71" s="15">
         <v>0.48672</v>
       </c>
       <c r="M71" s="15">
         <v>0.48672</v>
       </c>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="E72" s="15" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H72" s="15" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>100</v>
       </c>
       <c r="K72" s="15">
         <v>0.31218</v>
       </c>
       <c r="L72" s="15">
         <v>0.27056</v>
       </c>
       <c r="M72" s="15">
         <v>0.26015</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
-      <c r="P72" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H73" s="15" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>100</v>
       </c>
       <c r="K73" s="15">
         <v>0.13823</v>
       </c>
       <c r="L73" s="15">
         <v>0.1198</v>
       </c>
       <c r="M73" s="15">
         <v>0.11519</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H74" s="15" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>90</v>
       </c>
       <c r="K74" s="15">
         <v>0.30284</v>
       </c>
       <c r="L74" s="15">
         <v>0.25399</v>
       </c>
       <c r="M74" s="15">
         <v>0.24423</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="E75" s="15" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H75" s="15" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>3000</v>
       </c>
       <c r="K75" s="15">
         <v>0.14454</v>
       </c>
       <c r="L75" s="15">
         <v>0.12527</v>
       </c>
       <c r="M75" s="15">
         <v>0.12045</v>
       </c>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H76" s="15" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="J76" s="15">
         <v>92</v>
       </c>
       <c r="K76" s="15">
         <v>0.6909999999999999</v>
       </c>
       <c r="L76" s="15">
         <v>0.5315</v>
       </c>
       <c r="M76" s="15">
         <v>0.4832</v>
       </c>
       <c r="N76" s="15">
         <v>1</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15" t="s">
         <v>81</v>
       </c>
       <c r="H77" s="15" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="J77" s="15">
         <v>2000</v>
       </c>
       <c r="K77" s="15">
         <v>3.53</v>
       </c>
       <c r="L77" s="15">
         <v>2.96</v>
       </c>
       <c r="M77" s="15">
         <v>2.85</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14"/>
       <c r="C78" s="15"/>
       <c r="D78" s="15"/>
       <c r="E78" s="15"/>
       <c r="F78" s="15"/>
@@ -4351,317 +4336,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>