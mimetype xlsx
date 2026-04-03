--- v6 (2026-03-13)
+++ v7 (2026-04-03)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.03.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -722,50 +722,53 @@
     <t>L-KLS6-CF-1W-20R-JA</t>
   </si>
   <si>
     <t>CF-1W- 20R 5% (L-KLS6-CF-1W-20R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>CF-1W- 47R L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>CF-1W- 51R L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-100R-JA</t>
   </si>
   <si>
     <t>CF-1W- 100R (L-KLS6-CF-1W-100R-JA)</t>
   </si>
   <si>
     <t>10-00069760</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-150R-JA</t>
   </si>
   <si>
     <t>CF-1W- 150R (L-KLS6-CF-1W-150R-JA)</t>
   </si>
   <si>
     <t>UT-00089596</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-220R-JB</t>
   </si>
   <si>
     <t>CF-1W- 220R 5% (L-KLS6-CF-1W-220R-JB)</t>
   </si>
   <si>
     <t>UT-00120655</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-510R-JB</t>
   </si>
   <si>
     <t>CF-1W- 510R L-KLS6-CF-1W-510R-JB</t>
   </si>
@@ -2114,88 +2117,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2293,51 +2296,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>3023</v>
+        <v>2930</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2435,51 +2438,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>672</v>
+        <v>504</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3032,125 +3035,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>3900</v>
+        <v>3550</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>12348</v>
+        <v>17248</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>17220</v>
+        <v>17850</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3283,51 +3286,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>2774</v>
+        <v>3040</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4407,166 +4410,166 @@
         <v>212</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15">
         <v>0.01113</v>
       </c>
       <c r="L82" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M82" s="15">
         <v>0.00928</v>
       </c>
       <c r="N82" s="15">
-        <v>3600</v>
+        <v>4450</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E83" s="15">
         <v>10000019032</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>1000</v>
       </c>
       <c r="K83" s="15">
         <v>0.0081</v>
       </c>
       <c r="L83" s="15">
         <v>0.00702</v>
       </c>
       <c r="M83" s="15">
         <v>0.00675</v>
       </c>
       <c r="N83" s="15">
-        <v>459</v>
+        <v>617</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E84" s="15">
         <v>10000017955</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>200</v>
       </c>
       <c r="K84" s="15">
         <v>0.00881</v>
       </c>
       <c r="L84" s="15">
         <v>0.00763</v>
       </c>
       <c r="M84" s="15">
         <v>0.00734</v>
       </c>
       <c r="N84" s="15">
-        <v>709</v>
+        <v>525</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>646</v>
+        <v>495</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
@@ -4600,129 +4603,129 @@
       <c r="D87" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="15">
         <v>10000005055</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01017</v>
       </c>
       <c r="L87" s="15">
         <v>0.00881</v>
       </c>
       <c r="M87" s="15">
         <v>0.00848</v>
       </c>
       <c r="N87" s="15">
-        <v>1399</v>
+        <v>1334</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>227</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E88" s="15">
         <v>10000008601</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L88" s="15">
         <v>0.00768</v>
       </c>
       <c r="M88" s="15">
         <v>0.00739</v>
       </c>
       <c r="N88" s="15">
-        <v>1515</v>
+        <v>1675</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E89" s="15">
         <v>10000008140</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.008</v>
       </c>
       <c r="N89" s="15">
-        <v>1131</v>
+        <v>1423</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E90" s="15">
         <v>10080003292</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
@@ -4753,1247 +4756,1245 @@
       </c>
       <c r="D91" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>235</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L91" s="15">
         <v>0.00788</v>
       </c>
       <c r="M91" s="15">
         <v>0.00758</v>
       </c>
-      <c r="N91" s="15">
-[...3 lines deleted...]
-      <c r="P91" s="15"/>
+      <c r="N91" s="15"/>
+      <c r="O91" s="15">
+        <v>8800</v>
+      </c>
+      <c r="P91" s="15" t="s">
+        <v>236</v>
+      </c>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00912</v>
       </c>
       <c r="L92" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M92" s="15">
         <v>0.0076</v>
       </c>
       <c r="N92" s="15">
-        <v>3255</v>
+        <v>4229</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.06972</v>
       </c>
       <c r="L93" s="15">
         <v>0.06042</v>
       </c>
       <c r="M93" s="15">
         <v>0.0581</v>
       </c>
       <c r="N93" s="15">
-        <v>6900</v>
+        <v>9000</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E94" s="15">
         <v>10000009879</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.00659</v>
       </c>
       <c r="L94" s="15">
         <v>0.00571</v>
       </c>
       <c r="M94" s="15">
         <v>0.00549</v>
       </c>
       <c r="N94" s="15">
-        <v>1162</v>
+        <v>848</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
-        <v>0.00684</v>
+        <v>0.00708</v>
       </c>
       <c r="L95" s="15">
-        <v>0.00593</v>
+        <v>0.00614</v>
       </c>
       <c r="M95" s="15">
-        <v>0.0057</v>
+        <v>0.0059</v>
       </c>
       <c r="N95" s="15">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>11336</v>
+      </c>
+      <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E96" s="15">
         <v>10080002248</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.00734</v>
       </c>
       <c r="L96" s="15">
         <v>0.00636</v>
       </c>
       <c r="M96" s="15">
         <v>0.00611</v>
       </c>
       <c r="N96" s="15">
-        <v>1837</v>
+        <v>1587</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.00693</v>
       </c>
       <c r="L97" s="15">
         <v>0.00601</v>
       </c>
       <c r="M97" s="15">
         <v>0.00578</v>
       </c>
       <c r="N97" s="15">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>0.00714</v>
       </c>
       <c r="L98" s="15">
         <v>0.00619</v>
       </c>
       <c r="M98" s="15">
         <v>0.00595</v>
       </c>
       <c r="N98" s="15">
-        <v>213</v>
+        <v>247</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00693</v>
       </c>
       <c r="L99" s="15">
         <v>0.00601</v>
       </c>
       <c r="M99" s="15">
         <v>0.00578</v>
       </c>
       <c r="N99" s="15">
-        <v>840</v>
+        <v>670</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E100" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
-        <v>0.0068</v>
+        <v>0.00708</v>
       </c>
       <c r="L100" s="15">
-        <v>0.00589</v>
+        <v>0.00614</v>
       </c>
       <c r="M100" s="15">
-        <v>0.00566</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0059</v>
+      </c>
+      <c r="N100" s="15">
+        <v>355</v>
+      </c>
+      <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E101" s="15">
         <v>10000008155</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00684</v>
       </c>
       <c r="L101" s="15">
         <v>0.00593</v>
       </c>
       <c r="M101" s="15">
         <v>0.0057</v>
       </c>
       <c r="N101" s="15">
-        <v>2573</v>
+        <v>2263</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E102" s="15">
         <v>10080054675</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00716</v>
       </c>
       <c r="L102" s="15">
         <v>0.0062</v>
       </c>
       <c r="M102" s="15">
         <v>0.00596</v>
       </c>
       <c r="N102" s="15">
-        <v>1153</v>
+        <v>1531</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E103" s="15">
         <v>10080070278</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.00927</v>
       </c>
       <c r="L103" s="15">
         <v>0.008030000000000001</v>
       </c>
       <c r="M103" s="15">
         <v>0.00773</v>
       </c>
       <c r="N103" s="15">
         <v>20</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E104" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.02043</v>
       </c>
       <c r="L104" s="15">
         <v>0.01771</v>
       </c>
       <c r="M104" s="15">
         <v>0.01703</v>
       </c>
       <c r="N104" s="15">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02031</v>
       </c>
       <c r="L105" s="15">
         <v>0.0176</v>
       </c>
       <c r="M105" s="15">
         <v>0.01693</v>
       </c>
       <c r="N105" s="15">
-        <v>12900</v>
+        <v>8320</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.02054</v>
+        <v>0.02163</v>
       </c>
       <c r="L106" s="15">
-        <v>0.0178</v>
+        <v>0.01875</v>
       </c>
       <c r="M106" s="15">
-        <v>0.01711</v>
+        <v>0.01803</v>
       </c>
       <c r="N106" s="15">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>8415</v>
+      </c>
+      <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01991</v>
       </c>
       <c r="L107" s="15">
         <v>0.01725</v>
       </c>
       <c r="M107" s="15">
         <v>0.01659</v>
       </c>
       <c r="N107" s="15">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="15">
         <v>0.02135</v>
       </c>
       <c r="L108" s="15">
         <v>0.0185</v>
       </c>
       <c r="M108" s="15">
         <v>0.01779</v>
       </c>
       <c r="N108" s="15">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E109" s="15">
         <v>10080055259</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
         <v>0.03218</v>
       </c>
       <c r="L109" s="15">
         <v>0.02308</v>
       </c>
       <c r="M109" s="15">
         <v>0.02003</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E110" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.01932</v>
       </c>
       <c r="L110" s="15">
         <v>0.01674</v>
       </c>
       <c r="M110" s="15">
         <v>0.0161</v>
       </c>
       <c r="N110" s="15">
-        <v>1279</v>
+        <v>1361</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.41816</v>
       </c>
       <c r="L111" s="15">
         <v>0.35071</v>
       </c>
       <c r="M111" s="15">
         <v>0.33723</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>168</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2000</v>
       </c>
       <c r="K112" s="15">
         <v>0.484</v>
       </c>
       <c r="L112" s="15">
         <v>0.40594</v>
       </c>
       <c r="M112" s="15">
         <v>0.39033</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.0217</v>
       </c>
       <c r="L113" s="15">
         <v>0.0182</v>
       </c>
       <c r="M113" s="15">
         <v>0.01751</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.02673</v>
       </c>
       <c r="L114" s="15">
         <v>0.02317</v>
       </c>
       <c r="M114" s="15">
         <v>0.02228</v>
       </c>
       <c r="N114" s="15">
-        <v>1800</v>
+        <v>1700</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E115" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>2000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0069</v>
       </c>
       <c r="L115" s="15">
         <v>0.00564</v>
       </c>
       <c r="M115" s="15">
         <v>0.00506</v>
       </c>
       <c r="N115" s="15">
         <v>94</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>200</v>
       </c>
       <c r="K116" s="15">
         <v>0.01598</v>
       </c>
       <c r="L116" s="15">
         <v>0.01385</v>
       </c>
       <c r="M116" s="15">
         <v>0.01331</v>
       </c>
       <c r="N116" s="15">
-        <v>880</v>
+        <v>820</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>2000</v>
       </c>
       <c r="K117" s="15">
         <v>0.18392</v>
       </c>
       <c r="L117" s="15">
         <v>0.15426</v>
       </c>
       <c r="M117" s="15">
         <v>0.14833</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>7000</v>
       </c>
       <c r="K118" s="15">
         <v>0.25229</v>
       </c>
       <c r="L118" s="15">
         <v>0.2116</v>
       </c>
       <c r="M118" s="15">
         <v>0.20346</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E119" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>2000</v>
       </c>
       <c r="K119" s="15">
         <v>0.10154</v>
       </c>
       <c r="L119" s="15">
         <v>0.10154</v>
       </c>
       <c r="M119" s="15">
         <v>0.10154</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>2000</v>
       </c>
       <c r="K120" s="15">
         <v>0.07931000000000001</v>
       </c>
       <c r="L120" s="15">
         <v>0.06873</v>
       </c>
       <c r="M120" s="15">
         <v>0.06609</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2000</v>
       </c>
       <c r="K121" s="15">
         <v>0.09926</v>
       </c>
       <c r="L121" s="15">
         <v>0.08325</v>
       </c>
       <c r="M121" s="15">
         <v>0.08005</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>1000</v>
       </c>
       <c r="K122" s="15">
         <v>1.05</v>
       </c>
       <c r="L122" s="15">
         <v>0.88018</v>
       </c>
       <c r="M122" s="15">
         <v>0.84633</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14"/>
       <c r="C123" s="15"/>
       <c r="D123" s="15"/>
       <c r="E123" s="15"/>
@@ -6050,317 +6051,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>