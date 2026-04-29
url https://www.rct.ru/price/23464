--- v7 (2026-04-03)
+++ v8 (2026-04-29)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>03.04.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -724,51 +724,51 @@
   <si>
     <t>CF-1W- 20R 5% (L-KLS6-CF-1W-20R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>CF-1W- 47R L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>CF-1W- 51R L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-100R-JA</t>
   </si>
   <si>
     <t>CF-1W- 100R (L-KLS6-CF-1W-100R-JA)</t>
   </si>
   <si>
     <t>10-00069760</t>
   </si>
   <si>
-    <t>19.07.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-150R-JA</t>
   </si>
   <si>
     <t>CF-1W- 150R (L-KLS6-CF-1W-150R-JA)</t>
   </si>
   <si>
     <t>UT-00089596</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-220R-JB</t>
   </si>
   <si>
     <t>CF-1W- 220R 5% (L-KLS6-CF-1W-220R-JB)</t>
   </si>
   <si>
     <t>UT-00120655</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-510R-JB</t>
   </si>
   <si>
     <t>CF-1W- 510R L-KLS6-CF-1W-510R-JB</t>
   </si>
@@ -889,114 +889,126 @@
   <si>
     <t>L-KLS6-KNP-1W-100R-JA</t>
   </si>
   <si>
     <t>KNP,1W,5%,100ohm,Tape/Box / KNP-1W-100R (L-KLS6-KNP-1W-100R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-KNP-1W-33R-JA</t>
   </si>
   <si>
     <t>KNP,1W,5%,33ohm,Tape/Box / KNP-1W-33R (L-KLS6-KNP-1W-33R-JA)</t>
   </si>
   <si>
     <t>UT-00106976</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-10R-BB-Cu-25ppm</t>
   </si>
   <si>
     <t>10R 0.1% 1W 25ppm медные выводы / MF-1W- 10R 0.1% 25ppm (L-KLS6-MF-1W-10R-BB-Cu-25ppm)</t>
   </si>
   <si>
     <t>UT-00147930</t>
   </si>
   <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
     <t>MFR1145BBCT0100</t>
   </si>
   <si>
     <t>MF-1W- 10R 0.1% 25ppm MFR1145BBCT0100</t>
   </si>
   <si>
     <t>UT-00107484</t>
   </si>
   <si>
     <t>L-KLS6-MF-1WS-22R-FA</t>
   </si>
   <si>
     <t>22R 1% 1W (уменьшенный, D3.2x9мм) / MF-1W- 22R 1% (L-KLS6-MF-1WS-22R-FA)</t>
   </si>
   <si>
     <t>UT-00107378</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-39R-FA-Cu</t>
   </si>
   <si>
     <t>39R 1% 1W / MF-1W- 39R 1% (L-KLS6-MF-1W-39R-FA-Cu)</t>
   </si>
   <si>
     <t>UT-00116233</t>
   </si>
   <si>
     <t>MOF1WS-47R</t>
   </si>
   <si>
     <t>47 Ом 5% 1W / MF-1W- 47R 5% MOF1WS-47R</t>
   </si>
   <si>
     <t>UT-00106514</t>
   </si>
   <si>
     <t>SR Passives</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-3K-JB</t>
   </si>
   <si>
     <t>MF-1W- 3K 5% (L-KLS6-MF-1W-3K-JB)</t>
   </si>
   <si>
     <t>10-00069779</t>
   </si>
   <si>
+    <t>MMB02070C1002FB200</t>
+  </si>
+  <si>
+    <t>2512 10 кОм 1% 1Вт / MMB02070C1002FB200</t>
+  </si>
+  <si>
+    <t>UT-00137667</t>
+  </si>
+  <si>
+    <t>MELF 0207</t>
+  </si>
+  <si>
+    <t>VISHAY</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
     <t>MMB02070C1003FB200</t>
   </si>
   <si>
     <t>2512 100 кОм 1% 1Вт / MMB02070C1003FB200</t>
   </si>
   <si>
     <t>UT-00134861</t>
-  </si>
-[...7 lines deleted...]
-    <t>Да</t>
   </si>
   <si>
     <t>MMB02070C1500FB700</t>
   </si>
   <si>
     <t>2512 150 Ом 1% 1Вт / MMB02070C1500FB700</t>
   </si>
   <si>
     <t>UT-00134859</t>
   </si>
   <si>
     <t>MMB02070C2201FB200</t>
   </si>
   <si>
     <t>2512 2.2 кОм 1% 1Вт / MMB02070C2201FB200</t>
   </si>
   <si>
     <t>UT-00101047</t>
   </si>
   <si>
     <t>MMB02070C3600FB200</t>
   </si>
   <si>
     <t>2512 360 Ом 1% 1Вт / MMB02070C3600FB200</t>
   </si>
@@ -1587,51 +1599,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R123"/>
+  <dimension ref="A1:R124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2117,88 +2129,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>308</v>
+        <v>264</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2296,51 +2308,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>2930</v>
+        <v>2790</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2438,51 +2450,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>504</v>
+        <v>616</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3035,125 +3047,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>3550</v>
+        <v>3050</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>17248</v>
+        <v>13132</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>17850</v>
+        <v>14070</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3286,51 +3298,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>3040</v>
+        <v>2356</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4410,322 +4422,328 @@
         <v>212</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15">
         <v>0.01113</v>
       </c>
       <c r="L82" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M82" s="15">
         <v>0.00928</v>
       </c>
       <c r="N82" s="15">
-        <v>4450</v>
+        <v>4051</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E83" s="15">
         <v>10000019032</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>1000</v>
       </c>
       <c r="K83" s="15">
         <v>0.0081</v>
       </c>
       <c r="L83" s="15">
         <v>0.00702</v>
       </c>
       <c r="M83" s="15">
         <v>0.00675</v>
       </c>
       <c r="N83" s="15">
-        <v>617</v>
+        <v>250</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E84" s="15">
         <v>10000017955</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>200</v>
       </c>
       <c r="K84" s="15">
         <v>0.00881</v>
       </c>
       <c r="L84" s="15">
         <v>0.00763</v>
       </c>
       <c r="M84" s="15">
         <v>0.00734</v>
       </c>
       <c r="N84" s="15">
-        <v>525</v>
+        <v>274</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>495</v>
+        <v>527</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00881</v>
       </c>
       <c r="L86" s="15">
         <v>0.00763</v>
       </c>
       <c r="M86" s="15">
         <v>0.00734</v>
       </c>
       <c r="N86" s="15">
         <v>85</v>
       </c>
-      <c r="O86" s="15"/>
+      <c r="O86" s="15">
+        <v>730</v>
+      </c>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="15">
         <v>10000005055</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01017</v>
       </c>
       <c r="L87" s="15">
         <v>0.00881</v>
       </c>
       <c r="M87" s="15">
         <v>0.00848</v>
       </c>
       <c r="N87" s="15">
-        <v>1334</v>
-[...1 lines deleted...]
-      <c r="O87" s="15"/>
+        <v>789</v>
+      </c>
+      <c r="O87" s="15">
+        <v>3000</v>
+      </c>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>227</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E88" s="15">
         <v>10000008601</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L88" s="15">
         <v>0.00768</v>
       </c>
       <c r="M88" s="15">
         <v>0.00739</v>
       </c>
       <c r="N88" s="15">
-        <v>1675</v>
-[...1 lines deleted...]
-      <c r="O88" s="15"/>
+        <v>1813</v>
+      </c>
+      <c r="O88" s="15">
+        <v>2370</v>
+      </c>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E89" s="15">
         <v>10000008140</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.008</v>
       </c>
       <c r="N89" s="15">
-        <v>1423</v>
+        <v>1606</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E90" s="15">
         <v>10080003292</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
@@ -4758,210 +4776,212 @@
         <v>234</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>235</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L91" s="15">
         <v>0.00788</v>
       </c>
       <c r="M91" s="15">
         <v>0.00758</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15">
-        <v>8800</v>
+        <v>8900</v>
       </c>
       <c r="P91" s="15" t="s">
         <v>236</v>
       </c>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00912</v>
       </c>
       <c r="L92" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M92" s="15">
         <v>0.0076</v>
       </c>
       <c r="N92" s="15">
-        <v>4229</v>
+        <v>3806</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.06972</v>
       </c>
       <c r="L93" s="15">
         <v>0.06042</v>
       </c>
       <c r="M93" s="15">
         <v>0.0581</v>
       </c>
       <c r="N93" s="15">
-        <v>9000</v>
+        <v>6600</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E94" s="15">
         <v>10000009879</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.00659</v>
       </c>
       <c r="L94" s="15">
         <v>0.00571</v>
       </c>
       <c r="M94" s="15">
         <v>0.00549</v>
       </c>
       <c r="N94" s="15">
-        <v>848</v>
+        <v>1026</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00708</v>
       </c>
       <c r="L95" s="15">
         <v>0.00614</v>
       </c>
       <c r="M95" s="15">
         <v>0.0059</v>
       </c>
       <c r="N95" s="15">
-        <v>11336</v>
-[...1 lines deleted...]
-      <c r="O95" s="15"/>
+        <v>13603</v>
+      </c>
+      <c r="O95" s="15">
+        <v>18000</v>
+      </c>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E96" s="15">
         <v>10080002248</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
@@ -4992,245 +5012,249 @@
       </c>
       <c r="D97" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.00693</v>
       </c>
       <c r="L97" s="15">
         <v>0.00601</v>
       </c>
       <c r="M97" s="15">
         <v>0.00578</v>
       </c>
-      <c r="N97" s="15">
-[...2 lines deleted...]
-      <c r="O97" s="15"/>
+      <c r="N97" s="15"/>
+      <c r="O97" s="15">
+        <v>660</v>
+      </c>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>0.00714</v>
       </c>
       <c r="L98" s="15">
         <v>0.00619</v>
       </c>
       <c r="M98" s="15">
         <v>0.00595</v>
       </c>
       <c r="N98" s="15">
-        <v>247</v>
+        <v>191</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00693</v>
       </c>
       <c r="L99" s="15">
         <v>0.00601</v>
       </c>
       <c r="M99" s="15">
         <v>0.00578</v>
       </c>
       <c r="N99" s="15">
-        <v>670</v>
+        <v>710</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="K100" s="15">
         <v>0.00708</v>
       </c>
       <c r="L100" s="15">
         <v>0.00614</v>
       </c>
       <c r="M100" s="15">
         <v>0.0059</v>
       </c>
       <c r="N100" s="15">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="O100" s="15"/>
+        <v>335</v>
+      </c>
+      <c r="O100" s="15">
+        <v>670</v>
+      </c>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E101" s="15">
         <v>10000008155</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00684</v>
       </c>
       <c r="L101" s="15">
         <v>0.00593</v>
       </c>
       <c r="M101" s="15">
         <v>0.0057</v>
       </c>
       <c r="N101" s="15">
-        <v>2263</v>
-[...1 lines deleted...]
-      <c r="O101" s="15"/>
+        <v>2604</v>
+      </c>
+      <c r="O101" s="15">
+        <v>4200</v>
+      </c>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E102" s="15">
         <v>10080054675</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00716</v>
       </c>
       <c r="L102" s="15">
         <v>0.0062</v>
       </c>
       <c r="M102" s="15">
         <v>0.00596</v>
       </c>
       <c r="N102" s="15">
-        <v>1531</v>
+        <v>1512</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E103" s="15">
         <v>10080070278</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
@@ -5264,205 +5288,205 @@
       <c r="D104" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.02043</v>
       </c>
       <c r="L104" s="15">
         <v>0.01771</v>
       </c>
       <c r="M104" s="15">
         <v>0.01703</v>
       </c>
       <c r="N104" s="15">
-        <v>871</v>
+        <v>689</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02031</v>
       </c>
       <c r="L105" s="15">
         <v>0.0176</v>
       </c>
       <c r="M105" s="15">
         <v>0.01693</v>
       </c>
       <c r="N105" s="15">
-        <v>8320</v>
+        <v>9620</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.02163</v>
       </c>
       <c r="L106" s="15">
         <v>0.01875</v>
       </c>
       <c r="M106" s="15">
         <v>0.01803</v>
       </c>
       <c r="N106" s="15">
-        <v>8415</v>
+        <v>8228</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01991</v>
       </c>
       <c r="L107" s="15">
         <v>0.01725</v>
       </c>
       <c r="M107" s="15">
         <v>0.01659</v>
       </c>
       <c r="N107" s="15">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="15">
         <v>0.02135</v>
       </c>
       <c r="L108" s="15">
         <v>0.0185</v>
       </c>
       <c r="M108" s="15">
         <v>0.01779</v>
       </c>
       <c r="N108" s="15">
-        <v>620</v>
+        <v>780</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E109" s="15">
         <v>10080055259</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
@@ -5494,544 +5518,589 @@
       <c r="D110" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.01932</v>
       </c>
       <c r="L110" s="15">
         <v>0.01674</v>
       </c>
       <c r="M110" s="15">
         <v>0.0161</v>
       </c>
       <c r="N110" s="15">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="O110" s="15"/>
+        <v>1543</v>
+      </c>
+      <c r="O110" s="15">
+        <v>3040</v>
+      </c>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>288</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.41816</v>
       </c>
       <c r="L111" s="15">
         <v>0.35071</v>
       </c>
       <c r="M111" s="15">
         <v>0.33723</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
-      <c r="P111" s="15"/>
+      <c r="P111" s="15" t="s">
+        <v>291</v>
+      </c>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>168</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2000</v>
       </c>
       <c r="K112" s="15">
         <v>0.484</v>
       </c>
       <c r="L112" s="15">
         <v>0.40594</v>
       </c>
       <c r="M112" s="15">
         <v>0.39033</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.0217</v>
       </c>
       <c r="L113" s="15">
         <v>0.0182</v>
       </c>
       <c r="M113" s="15">
         <v>0.01751</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.02673</v>
       </c>
       <c r="L114" s="15">
         <v>0.02317</v>
       </c>
       <c r="M114" s="15">
         <v>0.02228</v>
       </c>
       <c r="N114" s="15">
-        <v>1700</v>
+        <v>1580</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E115" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>2000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0069</v>
       </c>
       <c r="L115" s="15">
         <v>0.00564</v>
       </c>
       <c r="M115" s="15">
         <v>0.00506</v>
       </c>
       <c r="N115" s="15">
         <v>94</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>200</v>
       </c>
       <c r="K116" s="15">
         <v>0.01598</v>
       </c>
       <c r="L116" s="15">
         <v>0.01385</v>
       </c>
       <c r="M116" s="15">
         <v>0.01331</v>
       </c>
       <c r="N116" s="15">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H117" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>2000</v>
       </c>
       <c r="K117" s="15">
-        <v>0.18392</v>
+        <v>0.09318</v>
       </c>
       <c r="L117" s="15">
-        <v>0.15426</v>
+        <v>0.08076</v>
       </c>
       <c r="M117" s="15">
-        <v>0.14833</v>
+        <v>0.07765</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
-        <v>7000</v>
+        <v>2000</v>
       </c>
       <c r="K118" s="15">
-        <v>0.25229</v>
+        <v>0.18392</v>
       </c>
       <c r="L118" s="15">
-        <v>0.2116</v>
+        <v>0.15426</v>
       </c>
       <c r="M118" s="15">
-        <v>0.20346</v>
+        <v>0.14833</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E119" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
-        <v>2000</v>
+        <v>7000</v>
       </c>
       <c r="K119" s="15">
-        <v>0.10154</v>
+        <v>0.25229</v>
       </c>
       <c r="L119" s="15">
-        <v>0.10154</v>
+        <v>0.2116</v>
       </c>
       <c r="M119" s="15">
-        <v>0.10154</v>
+        <v>0.20346</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>2000</v>
       </c>
       <c r="K120" s="15">
-        <v>0.07931000000000001</v>
+        <v>0.10154</v>
       </c>
       <c r="L120" s="15">
-        <v>0.06873</v>
+        <v>0.10154</v>
       </c>
       <c r="M120" s="15">
-        <v>0.06609</v>
+        <v>0.10154</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.09926</v>
+        <v>0.07931000000000001</v>
       </c>
       <c r="L121" s="15">
-        <v>0.08325</v>
+        <v>0.06873</v>
       </c>
       <c r="M121" s="15">
-        <v>0.08005</v>
+        <v>0.06609</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F122" s="15"/>
-      <c r="G122" s="15"/>
+      <c r="G122" s="15" t="s">
+        <v>311</v>
+      </c>
       <c r="H122" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K122" s="15">
-        <v>1.05</v>
+        <v>0.09926</v>
       </c>
       <c r="L122" s="15">
-        <v>0.88018</v>
+        <v>0.08325</v>
       </c>
       <c r="M122" s="15">
-        <v>0.84633</v>
+        <v>0.08005</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
-      <c r="R122"/>
+      <c r="R122" t="s">
+        <v>313</v>
+      </c>
     </row>
     <row r="123" spans="1:18">
-      <c r="B123" s="14"/>
-[...2 lines deleted...]
-      <c r="E123" s="15"/>
+      <c r="B123" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>331</v>
+      </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
-      <c r="H123" s="15"/>
+      <c r="H123" s="15" t="s">
+        <v>312</v>
+      </c>
       <c r="I123" s="15"/>
-      <c r="J123" s="15"/>
-[...2 lines deleted...]
-      <c r="M123" s="15"/>
+      <c r="J123" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K123" s="15">
+        <v>1.05</v>
+      </c>
+      <c r="L123" s="15">
+        <v>0.88018</v>
+      </c>
+      <c r="M123" s="15">
+        <v>0.84633</v>
+      </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
+      <c r="R123"/>
+    </row>
+    <row r="124" spans="1:18">
+      <c r="B124" s="14"/>
+      <c r="C124" s="15"/>
+      <c r="D124" s="15"/>
+      <c r="E124" s="15"/>
+      <c r="F124" s="15"/>
+      <c r="G124" s="15"/>
+      <c r="H124" s="15"/>
+      <c r="I124" s="15"/>
+      <c r="J124" s="15"/>
+      <c r="K124" s="15"/>
+      <c r="L124" s="15"/>
+      <c r="M124" s="15"/>
+      <c r="N124" s="15"/>
+      <c r="O124" s="15"/>
+      <c r="P124" s="15"/>
+      <c r="Q124" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -6051,317 +6120,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>