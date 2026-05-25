--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -691,50 +691,53 @@
   <si>
     <t>L-KLS6-CF-1W-2R-JA</t>
   </si>
   <si>
     <t>CF-1W- 2R 5% (L-KLS6-CF-1W-2R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-3R3-JA</t>
   </si>
   <si>
     <t>CF-1W- 3R3 5% (L-KLS6-CF-1W-3R3-JA)</t>
   </si>
   <si>
     <t>10-00069776</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-4R7-JA</t>
   </si>
   <si>
     <t>CF-1W- 4R7 5% (L-KLS6-CF-1W-4R7-JA)</t>
   </si>
   <si>
     <t>10-00069841</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t>L-KLS6-CF-1W-10R-JA</t>
   </si>
   <si>
     <t>CF-1W- 10R 5% (L-KLS6-CF-1W-10R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-20R-JA</t>
   </si>
   <si>
     <t>CF-1W- 20R 5% (L-KLS6-CF-1W-20R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>CF-1W- 47R L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>CF-1W- 51R L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-100R-JA</t>
@@ -887,53 +890,50 @@
     <t>UT-00089593</t>
   </si>
   <si>
     <t>L-KLS6-KNP-1W-100R-JA</t>
   </si>
   <si>
     <t>KNP,1W,5%,100ohm,Tape/Box / KNP-1W-100R (L-KLS6-KNP-1W-100R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-KNP-1W-33R-JA</t>
   </si>
   <si>
     <t>KNP,1W,5%,33ohm,Tape/Box / KNP-1W-33R (L-KLS6-KNP-1W-33R-JA)</t>
   </si>
   <si>
     <t>UT-00106976</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-10R-BB-Cu-25ppm</t>
   </si>
   <si>
     <t>10R 0.1% 1W 25ppm медные выводы / MF-1W- 10R 0.1% 25ppm (L-KLS6-MF-1W-10R-BB-Cu-25ppm)</t>
   </si>
   <si>
     <t>UT-00147930</t>
-  </si>
-[...1 lines deleted...]
-    <t>03.06.2026</t>
   </si>
   <si>
     <t>MFR1145BBCT0100</t>
   </si>
   <si>
     <t>MF-1W- 10R 0.1% 25ppm MFR1145BBCT0100</t>
   </si>
   <si>
     <t>UT-00107484</t>
   </si>
   <si>
     <t>L-KLS6-MF-1WS-22R-FA</t>
   </si>
   <si>
     <t>22R 1% 1W (уменьшенный, D3.2x9мм) / MF-1W- 22R 1% (L-KLS6-MF-1WS-22R-FA)</t>
   </si>
   <si>
     <t>UT-00107378</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-39R-FA-Cu</t>
   </si>
   <si>
     <t>39R 1% 1W / MF-1W- 39R 1% (L-KLS6-MF-1W-39R-FA-Cu)</t>
   </si>
@@ -2129,88 +2129,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2450,51 +2450,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>616</v>
+        <v>656</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3047,125 +3047,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>3050</v>
+        <v>4300</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>13132</v>
+        <v>15680</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>14070</v>
+        <v>18900</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3298,51 +3298,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>2356</v>
+        <v>3268</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4422,1190 +4422,1206 @@
         <v>212</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15">
         <v>0.01113</v>
       </c>
       <c r="L82" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M82" s="15">
         <v>0.00928</v>
       </c>
       <c r="N82" s="15">
-        <v>4051</v>
+        <v>3050</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E83" s="15">
         <v>10000019032</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>1000</v>
       </c>
       <c r="K83" s="15">
         <v>0.0081</v>
       </c>
       <c r="L83" s="15">
         <v>0.00702</v>
       </c>
       <c r="M83" s="15">
         <v>0.00675</v>
       </c>
       <c r="N83" s="15">
-        <v>250</v>
+        <v>187</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E84" s="15">
         <v>10000017955</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>200</v>
       </c>
       <c r="K84" s="15">
         <v>0.00881</v>
       </c>
       <c r="L84" s="15">
         <v>0.00763</v>
       </c>
       <c r="M84" s="15">
         <v>0.00734</v>
       </c>
       <c r="N84" s="15">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>527</v>
+        <v>662</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00881</v>
       </c>
       <c r="L86" s="15">
         <v>0.00763</v>
       </c>
       <c r="M86" s="15">
         <v>0.00734</v>
       </c>
       <c r="N86" s="15">
         <v>85</v>
       </c>
       <c r="O86" s="15">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="P86" s="15"/>
+        <v>710</v>
+      </c>
+      <c r="P86" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E87" s="15">
         <v>10000005055</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01017</v>
       </c>
       <c r="L87" s="15">
         <v>0.00881</v>
       </c>
       <c r="M87" s="15">
         <v>0.00848</v>
       </c>
       <c r="N87" s="15">
         <v>789</v>
       </c>
       <c r="O87" s="15">
         <v>3000</v>
       </c>
-      <c r="P87" s="15"/>
+      <c r="P87" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E88" s="15">
         <v>10000008601</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L88" s="15">
         <v>0.00768</v>
       </c>
       <c r="M88" s="15">
         <v>0.00739</v>
       </c>
       <c r="N88" s="15">
-        <v>1813</v>
+        <v>2042</v>
       </c>
       <c r="O88" s="15">
-        <v>2370</v>
-[...1 lines deleted...]
-      <c r="P88" s="15"/>
+        <v>2670</v>
+      </c>
+      <c r="P88" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E89" s="15">
         <v>10000008140</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.008</v>
       </c>
       <c r="N89" s="15">
-        <v>1606</v>
+        <v>1460</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E90" s="15">
         <v>10080003292</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>500</v>
       </c>
       <c r="K90" s="15">
         <v>0.00714</v>
       </c>
       <c r="L90" s="15">
         <v>0.00619</v>
       </c>
       <c r="M90" s="15">
         <v>0.00595</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L91" s="15">
         <v>0.00788</v>
       </c>
       <c r="M91" s="15">
         <v>0.00758</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15">
-        <v>8900</v>
+        <v>8712</v>
       </c>
       <c r="P91" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00912</v>
       </c>
       <c r="L92" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M92" s="15">
         <v>0.0076</v>
       </c>
       <c r="N92" s="15">
-        <v>3806</v>
+        <v>3195</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.06972</v>
       </c>
       <c r="L93" s="15">
         <v>0.06042</v>
       </c>
       <c r="M93" s="15">
         <v>0.0581</v>
       </c>
       <c r="N93" s="15">
-        <v>6600</v>
+        <v>6200</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E94" s="15">
         <v>10000009879</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.00659</v>
       </c>
       <c r="L94" s="15">
         <v>0.00571</v>
       </c>
       <c r="M94" s="15">
         <v>0.00549</v>
       </c>
       <c r="N94" s="15">
-        <v>1026</v>
+        <v>998</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00708</v>
       </c>
       <c r="L95" s="15">
         <v>0.00614</v>
       </c>
       <c r="M95" s="15">
         <v>0.0059</v>
       </c>
       <c r="N95" s="15">
-        <v>13603</v>
+        <v>9825</v>
       </c>
       <c r="O95" s="15">
-        <v>18000</v>
-[...1 lines deleted...]
-      <c r="P95" s="15"/>
+        <v>13000</v>
+      </c>
+      <c r="P95" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E96" s="15">
         <v>10080002248</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.00734</v>
       </c>
       <c r="L96" s="15">
         <v>0.00636</v>
       </c>
       <c r="M96" s="15">
         <v>0.00611</v>
       </c>
       <c r="N96" s="15">
-        <v>1587</v>
+        <v>1791</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.00693</v>
       </c>
       <c r="L97" s="15">
         <v>0.00601</v>
       </c>
       <c r="M97" s="15">
         <v>0.00578</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="P97" s="15"/>
+        <v>720</v>
+      </c>
+      <c r="P97" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>0.00714</v>
       </c>
       <c r="L98" s="15">
         <v>0.00619</v>
       </c>
       <c r="M98" s="15">
         <v>0.00595</v>
       </c>
       <c r="N98" s="15">
         <v>191</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00693</v>
       </c>
       <c r="L99" s="15">
         <v>0.00601</v>
       </c>
       <c r="M99" s="15">
         <v>0.00578</v>
       </c>
       <c r="N99" s="15">
-        <v>710</v>
+        <v>870</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E100" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>500</v>
       </c>
       <c r="K100" s="15">
         <v>0.00708</v>
       </c>
       <c r="L100" s="15">
         <v>0.00614</v>
       </c>
       <c r="M100" s="15">
         <v>0.0059</v>
       </c>
       <c r="N100" s="15">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="O100" s="15">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="P100" s="15"/>
+        <v>610</v>
+      </c>
+      <c r="P100" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E101" s="15">
         <v>10000008155</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00684</v>
       </c>
       <c r="L101" s="15">
         <v>0.00593</v>
       </c>
       <c r="M101" s="15">
         <v>0.0057</v>
       </c>
       <c r="N101" s="15">
-        <v>2604</v>
+        <v>2449</v>
       </c>
       <c r="O101" s="15">
-        <v>4200</v>
-[...1 lines deleted...]
-      <c r="P101" s="15"/>
+        <v>3950</v>
+      </c>
+      <c r="P101" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E102" s="15">
         <v>10080054675</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00716</v>
       </c>
       <c r="L102" s="15">
         <v>0.0062</v>
       </c>
       <c r="M102" s="15">
         <v>0.00596</v>
       </c>
       <c r="N102" s="15">
-        <v>1512</v>
+        <v>1153</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E103" s="15">
         <v>10080070278</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.00927</v>
       </c>
       <c r="L103" s="15">
         <v>0.008030000000000001</v>
       </c>
       <c r="M103" s="15">
         <v>0.00773</v>
       </c>
       <c r="N103" s="15">
         <v>20</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E104" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.02043</v>
       </c>
       <c r="L104" s="15">
         <v>0.01771</v>
       </c>
       <c r="M104" s="15">
         <v>0.01703</v>
       </c>
       <c r="N104" s="15">
-        <v>689</v>
+        <v>628</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02031</v>
       </c>
       <c r="L105" s="15">
         <v>0.0176</v>
       </c>
       <c r="M105" s="15">
         <v>0.01693</v>
       </c>
       <c r="N105" s="15">
-        <v>9620</v>
+        <v>11310</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.02163</v>
       </c>
       <c r="L106" s="15">
         <v>0.01875</v>
       </c>
       <c r="M106" s="15">
         <v>0.01803</v>
       </c>
       <c r="N106" s="15">
         <v>8228</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01991</v>
       </c>
       <c r="L107" s="15">
         <v>0.01725</v>
       </c>
       <c r="M107" s="15">
         <v>0.01659</v>
       </c>
       <c r="N107" s="15">
         <v>260</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="15">
         <v>0.02135</v>
       </c>
       <c r="L108" s="15">
         <v>0.0185</v>
       </c>
       <c r="M108" s="15">
         <v>0.01779</v>
       </c>
       <c r="N108" s="15">
-        <v>780</v>
+        <v>880</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E109" s="15">
         <v>10080055259</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
         <v>0.03218</v>
       </c>
       <c r="L109" s="15">
         <v>0.02308</v>
       </c>
       <c r="M109" s="15">
         <v>0.02003</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E110" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.01932</v>
       </c>
       <c r="L110" s="15">
         <v>0.01674</v>
       </c>
       <c r="M110" s="15">
         <v>0.0161</v>
       </c>
       <c r="N110" s="15">
-        <v>1543</v>
+        <v>1300</v>
       </c>
       <c r="O110" s="15">
-        <v>3040</v>
-[...1 lines deleted...]
-      <c r="P110" s="15"/>
+        <v>2560</v>
+      </c>
+      <c r="P110" s="15" t="s">
+        <v>225</v>
+      </c>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.41816</v>
       </c>
       <c r="L111" s="15">
         <v>0.35071</v>
       </c>
       <c r="M111" s="15">
         <v>0.33723</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15" t="s">
-        <v>291</v>
+        <v>237</v>
       </c>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>292</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>293</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>294</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>168</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2000</v>
@@ -5672,51 +5688,51 @@
       <c r="D114" s="15" t="s">
         <v>299</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>300</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.02673</v>
       </c>
       <c r="L114" s="15">
         <v>0.02317</v>
       </c>
       <c r="M114" s="15">
         <v>0.02228</v>
       </c>
       <c r="N114" s="15">
-        <v>1580</v>
+        <v>1400</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
         <v>301</v>
       </c>
       <c r="D115" s="15" t="s">
         <v>302</v>
       </c>
       <c r="E115" s="15" t="s">
         <v>303</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>304</v>
       </c>
       <c r="I115" s="15"/>
@@ -5750,51 +5766,51 @@
       <c r="D116" s="15" t="s">
         <v>306</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>307</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>200</v>
       </c>
       <c r="K116" s="15">
         <v>0.01598</v>
       </c>
       <c r="L116" s="15">
         <v>0.01385</v>
       </c>
       <c r="M116" s="15">
         <v>0.01331</v>
       </c>
       <c r="N116" s="15">
-        <v>830</v>
+        <v>750</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>308</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>310</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>311</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>312</v>