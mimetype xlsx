--- v9 (2026-05-25)
+++ v10 (2026-06-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>25.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -691,87 +691,84 @@
   <si>
     <t>L-KLS6-CF-1W-2R-JA</t>
   </si>
   <si>
     <t>CF-1W- 2R 5% (L-KLS6-CF-1W-2R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-3R3-JA</t>
   </si>
   <si>
     <t>CF-1W- 3R3 5% (L-KLS6-CF-1W-3R3-JA)</t>
   </si>
   <si>
     <t>10-00069776</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-4R7-JA</t>
   </si>
   <si>
     <t>CF-1W- 4R7 5% (L-KLS6-CF-1W-4R7-JA)</t>
   </si>
   <si>
     <t>10-00069841</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-10R-JA</t>
   </si>
   <si>
     <t>CF-1W- 10R 5% (L-KLS6-CF-1W-10R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-20R-JA</t>
   </si>
   <si>
     <t>CF-1W- 20R 5% (L-KLS6-CF-1W-20R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>CF-1W- 47R L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>CF-1W- 51R L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-100R-JA</t>
   </si>
   <si>
     <t>CF-1W- 100R (L-KLS6-CF-1W-100R-JA)</t>
   </si>
   <si>
     <t>10-00069760</t>
-  </si>
-[...1 lines deleted...]
-    <t>26.05.2026</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-150R-JA</t>
   </si>
   <si>
     <t>CF-1W- 150R (L-KLS6-CF-1W-150R-JA)</t>
   </si>
   <si>
     <t>UT-00089596</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-220R-JB</t>
   </si>
   <si>
     <t>CF-1W- 220R 5% (L-KLS6-CF-1W-220R-JB)</t>
   </si>
   <si>
     <t>UT-00120655</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-510R-JB</t>
   </si>
   <si>
     <t>CF-1W- 510R L-KLS6-CF-1W-510R-JB</t>
   </si>
@@ -2129,88 +2126,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2308,51 +2305,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>2790</v>
+        <v>3069</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2450,51 +2447,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>656</v>
+        <v>592</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3047,125 +3044,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>4300</v>
+        <v>4400</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>15680</v>
+        <v>13524</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>18900</v>
+        <v>17850</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3298,51 +3295,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>3268</v>
+        <v>2470</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4422,166 +4419,166 @@
         <v>212</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15">
         <v>0.01113</v>
       </c>
       <c r="L82" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M82" s="15">
         <v>0.00928</v>
       </c>
       <c r="N82" s="15">
-        <v>3050</v>
+        <v>3700</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E83" s="15">
         <v>10000019032</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>1000</v>
       </c>
       <c r="K83" s="15">
         <v>0.0081</v>
       </c>
       <c r="L83" s="15">
         <v>0.00702</v>
       </c>
       <c r="M83" s="15">
         <v>0.00675</v>
       </c>
       <c r="N83" s="15">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E84" s="15">
         <v>10000017955</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>200</v>
       </c>
       <c r="K84" s="15">
         <v>0.00881</v>
       </c>
       <c r="L84" s="15">
         <v>0.00763</v>
       </c>
       <c r="M84" s="15">
         <v>0.00734</v>
       </c>
       <c r="N84" s="15">
-        <v>287</v>
+        <v>234</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>662</v>
+        <v>606</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
@@ -4619,137 +4616,137 @@
       <c r="D87" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E87" s="15">
         <v>10000005055</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01017</v>
       </c>
       <c r="L87" s="15">
         <v>0.00881</v>
       </c>
       <c r="M87" s="15">
         <v>0.00848</v>
       </c>
       <c r="N87" s="15">
-        <v>789</v>
+        <v>863</v>
       </c>
       <c r="O87" s="15">
-        <v>3000</v>
+        <v>3280</v>
       </c>
       <c r="P87" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E88" s="15">
         <v>10000008601</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L88" s="15">
         <v>0.00768</v>
       </c>
       <c r="M88" s="15">
         <v>0.00739</v>
       </c>
       <c r="N88" s="15">
-        <v>2042</v>
+        <v>1744</v>
       </c>
       <c r="O88" s="15">
-        <v>2670</v>
+        <v>2280</v>
       </c>
       <c r="P88" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E89" s="15">
         <v>10000008140</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.008</v>
       </c>
       <c r="N89" s="15">
-        <v>1460</v>
+        <v>1587</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>232</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E90" s="15">
         <v>10080003292</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
@@ -4772,1314 +4769,1310 @@
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
-        <v>0.009090000000000001</v>
+        <v>0.01038</v>
       </c>
       <c r="L91" s="15">
-        <v>0.00788</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="M91" s="15">
-        <v>0.00758</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00865</v>
+      </c>
+      <c r="N91" s="15">
+        <v>8514</v>
+      </c>
+      <c r="O91" s="15"/>
+      <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00912</v>
       </c>
       <c r="L92" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M92" s="15">
         <v>0.0076</v>
       </c>
       <c r="N92" s="15">
-        <v>3195</v>
+        <v>2913</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>241</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.06972</v>
       </c>
       <c r="L93" s="15">
         <v>0.06042</v>
       </c>
       <c r="M93" s="15">
         <v>0.0581</v>
       </c>
       <c r="N93" s="15">
-        <v>6200</v>
+        <v>7000</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E94" s="15">
         <v>10000009879</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.00659</v>
       </c>
       <c r="L94" s="15">
         <v>0.00571</v>
       </c>
       <c r="M94" s="15">
         <v>0.00549</v>
       </c>
       <c r="N94" s="15">
-        <v>998</v>
+        <v>1080</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>246</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00708</v>
       </c>
       <c r="L95" s="15">
         <v>0.00614</v>
       </c>
       <c r="M95" s="15">
         <v>0.0059</v>
       </c>
       <c r="N95" s="15">
-        <v>9825</v>
+        <v>12847</v>
       </c>
       <c r="O95" s="15">
-        <v>13000</v>
+        <v>17000</v>
       </c>
       <c r="P95" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E96" s="15">
         <v>10080002248</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.00734</v>
       </c>
       <c r="L96" s="15">
         <v>0.00636</v>
       </c>
       <c r="M96" s="15">
         <v>0.00611</v>
       </c>
       <c r="N96" s="15">
-        <v>1791</v>
+        <v>1837</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.00693</v>
       </c>
       <c r="L97" s="15">
         <v>0.00601</v>
       </c>
       <c r="M97" s="15">
         <v>0.00578</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15">
         <v>720</v>
       </c>
       <c r="P97" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>0.00714</v>
       </c>
       <c r="L98" s="15">
         <v>0.00619</v>
       </c>
       <c r="M98" s="15">
         <v>0.00595</v>
       </c>
       <c r="N98" s="15">
-        <v>191</v>
+        <v>272</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>257</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00693</v>
       </c>
       <c r="L99" s="15">
         <v>0.00601</v>
       </c>
       <c r="M99" s="15">
         <v>0.00578</v>
       </c>
       <c r="N99" s="15">
         <v>870</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>260</v>
       </c>
-      <c r="D100" s="15" t="s">
+      <c r="E100" s="15" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>500</v>
       </c>
       <c r="K100" s="15">
         <v>0.00708</v>
       </c>
       <c r="L100" s="15">
         <v>0.00614</v>
       </c>
       <c r="M100" s="15">
         <v>0.0059</v>
       </c>
       <c r="N100" s="15">
-        <v>305</v>
+        <v>345</v>
       </c>
       <c r="O100" s="15">
-        <v>610</v>
+        <v>690</v>
       </c>
       <c r="P100" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E101" s="15">
         <v>10000008155</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00684</v>
       </c>
       <c r="L101" s="15">
         <v>0.00593</v>
       </c>
       <c r="M101" s="15">
         <v>0.0057</v>
       </c>
       <c r="N101" s="15">
-        <v>2449</v>
+        <v>360</v>
       </c>
       <c r="O101" s="15">
-        <v>3950</v>
+        <v>3600</v>
       </c>
       <c r="P101" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E102" s="15">
         <v>10080054675</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00716</v>
       </c>
       <c r="L102" s="15">
         <v>0.0062</v>
       </c>
       <c r="M102" s="15">
         <v>0.00596</v>
       </c>
       <c r="N102" s="15">
-        <v>1153</v>
+        <v>1229</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E103" s="15">
         <v>10080070278</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.00927</v>
       </c>
       <c r="L103" s="15">
         <v>0.008030000000000001</v>
       </c>
       <c r="M103" s="15">
         <v>0.00773</v>
       </c>
       <c r="N103" s="15">
         <v>20</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>269</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.02043</v>
       </c>
       <c r="L104" s="15">
         <v>0.01771</v>
       </c>
       <c r="M104" s="15">
         <v>0.01703</v>
       </c>
       <c r="N104" s="15">
-        <v>628</v>
+        <v>901</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>272</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02031</v>
       </c>
       <c r="L105" s="15">
         <v>0.0176</v>
       </c>
       <c r="M105" s="15">
         <v>0.01693</v>
       </c>
       <c r="N105" s="15">
-        <v>11310</v>
+        <v>11180</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>275</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.02163</v>
       </c>
       <c r="L106" s="15">
         <v>0.01875</v>
       </c>
       <c r="M106" s="15">
         <v>0.01803</v>
       </c>
       <c r="N106" s="15">
-        <v>8228</v>
+        <v>7200</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>278</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01991</v>
       </c>
       <c r="L107" s="15">
         <v>0.01725</v>
       </c>
       <c r="M107" s="15">
         <v>0.01659</v>
       </c>
       <c r="N107" s="15">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>281</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="15">
         <v>0.02135</v>
       </c>
       <c r="L108" s="15">
         <v>0.0185</v>
       </c>
       <c r="M108" s="15">
         <v>0.01779</v>
       </c>
       <c r="N108" s="15">
-        <v>880</v>
+        <v>730</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E109" s="15">
         <v>10080055259</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>1000</v>
       </c>
       <c r="K109" s="15">
         <v>0.03218</v>
       </c>
       <c r="L109" s="15">
         <v>0.02308</v>
       </c>
       <c r="M109" s="15">
         <v>0.02003</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>286</v>
       </c>
-      <c r="D110" s="15" t="s">
+      <c r="E110" s="15" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.01932</v>
+        <v>0.02043</v>
       </c>
       <c r="L110" s="15">
-        <v>0.01674</v>
+        <v>0.01771</v>
       </c>
       <c r="M110" s="15">
-        <v>0.0161</v>
+        <v>0.01703</v>
       </c>
       <c r="N110" s="15">
-        <v>1300</v>
+        <v>1218</v>
       </c>
       <c r="O110" s="15">
-        <v>2560</v>
+        <v>2400</v>
       </c>
       <c r="P110" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>289</v>
       </c>
-      <c r="D111" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.41816</v>
+        <v>0.44345</v>
       </c>
       <c r="L111" s="15">
-        <v>0.35071</v>
+        <v>0.38432</v>
       </c>
       <c r="M111" s="15">
-        <v>0.33723</v>
+        <v>0.36954</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
-      <c r="P111" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>292</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>168</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>2000</v>
       </c>
       <c r="K112" s="15">
         <v>0.484</v>
       </c>
       <c r="L112" s="15">
         <v>0.40594</v>
       </c>
       <c r="M112" s="15">
         <v>0.39033</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>295</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.0217</v>
       </c>
       <c r="L113" s="15">
         <v>0.0182</v>
       </c>
       <c r="M113" s="15">
         <v>0.01751</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>298</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.02673</v>
       </c>
       <c r="L114" s="15">
         <v>0.02317</v>
       </c>
       <c r="M114" s="15">
         <v>0.02228</v>
       </c>
       <c r="N114" s="15">
-        <v>1400</v>
+        <v>1340</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>301</v>
       </c>
-      <c r="D115" s="15" t="s">
+      <c r="E115" s="15" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>2000</v>
       </c>
       <c r="K115" s="15">
         <v>0.0069</v>
       </c>
       <c r="L115" s="15">
         <v>0.00564</v>
       </c>
       <c r="M115" s="15">
         <v>0.00506</v>
       </c>
       <c r="N115" s="15">
         <v>94</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>305</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>200</v>
       </c>
       <c r="K116" s="15">
         <v>0.01598</v>
       </c>
       <c r="L116" s="15">
         <v>0.01385</v>
       </c>
       <c r="M116" s="15">
         <v>0.01331</v>
       </c>
       <c r="N116" s="15">
-        <v>750</v>
+        <v>730</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>308</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H117" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>2000</v>
       </c>
       <c r="K117" s="15">
         <v>0.09318</v>
       </c>
       <c r="L117" s="15">
         <v>0.08076</v>
       </c>
       <c r="M117" s="15">
         <v>0.07765</v>
       </c>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>314</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H118" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>2000</v>
       </c>
       <c r="K118" s="15">
         <v>0.18392</v>
       </c>
       <c r="L118" s="15">
         <v>0.15426</v>
       </c>
       <c r="M118" s="15">
         <v>0.14833</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>317</v>
       </c>
-      <c r="D119" s="15" t="s">
+      <c r="E119" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H119" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>7000</v>
       </c>
       <c r="K119" s="15">
         <v>0.25229</v>
       </c>
       <c r="L119" s="15">
         <v>0.2116</v>
       </c>
       <c r="M119" s="15">
         <v>0.20346</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>320</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H120" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>2000</v>
       </c>
       <c r="K120" s="15">
         <v>0.10154</v>
       </c>
       <c r="L120" s="15">
         <v>0.10154</v>
       </c>
       <c r="M120" s="15">
         <v>0.10154</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>323</v>
       </c>
-      <c r="D121" s="15" t="s">
+      <c r="E121" s="15" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H121" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2000</v>
       </c>
       <c r="K121" s="15">
         <v>0.07931000000000001</v>
       </c>
       <c r="L121" s="15">
         <v>0.06873</v>
       </c>
       <c r="M121" s="15">
         <v>0.06609</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="D122" s="15" t="s">
+      <c r="E122" s="15" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H122" s="15" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>2000</v>
       </c>
       <c r="K122" s="15">
         <v>0.09926</v>
       </c>
       <c r="L122" s="15">
         <v>0.08325</v>
       </c>
       <c r="M122" s="15">
         <v>0.08005</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>329</v>
       </c>
-      <c r="D123" s="15" t="s">
+      <c r="E123" s="15" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>1000</v>
       </c>
       <c r="K123" s="15">
         <v>1.05</v>
       </c>
       <c r="L123" s="15">
         <v>0.88018</v>
       </c>
       <c r="M123" s="15">
         <v>0.84633</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14"/>
       <c r="C124" s="15"/>
       <c r="D124" s="15"/>
       <c r="E124" s="15"/>
@@ -6136,317 +6129,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>