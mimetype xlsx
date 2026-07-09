--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>09.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -691,51 +691,51 @@
   <si>
     <t>L-KLS6-CF-1W-2R-JA</t>
   </si>
   <si>
     <t>CF-1W- 2R 5% (L-KLS6-CF-1W-2R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-3R3-JA</t>
   </si>
   <si>
     <t>CF-1W- 3R3 5% (L-KLS6-CF-1W-3R3-JA)</t>
   </si>
   <si>
     <t>10-00069776</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-4R7-JA</t>
   </si>
   <si>
     <t>CF-1W- 4R7 5% (L-KLS6-CF-1W-4R7-JA)</t>
   </si>
   <si>
     <t>10-00069841</t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-10R-JA</t>
   </si>
   <si>
     <t>CF-1W- 10R 5% (L-KLS6-CF-1W-10R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-20R-JA</t>
   </si>
   <si>
     <t>CF-1W- 20R 5% (L-KLS6-CF-1W-20R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>CF-1W- 47R L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>CF-1W- 51R L-KLS6-CF-1W-51R-JB</t>
   </si>
@@ -2126,88 +2126,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>252</v>
+        <v>128</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2305,51 +2305,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>3069</v>
+        <v>2883</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2447,51 +2447,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>592</v>
+        <v>480</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3044,125 +3044,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>4400</v>
+        <v>4450</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>13524</v>
+        <v>14504</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>17850</v>
+        <v>17220</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3295,51 +3295,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>2470</v>
+        <v>3192</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4419,129 +4419,129 @@
         <v>212</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="15">
         <v>0.01113</v>
       </c>
       <c r="L82" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M82" s="15">
         <v>0.00928</v>
       </c>
       <c r="N82" s="15">
-        <v>3700</v>
+        <v>4150</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E83" s="15">
         <v>10000019032</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>1000</v>
       </c>
       <c r="K83" s="15">
         <v>0.0081</v>
       </c>
       <c r="L83" s="15">
         <v>0.00702</v>
       </c>
       <c r="M83" s="15">
         <v>0.00675</v>
       </c>
       <c r="N83" s="15">
-        <v>238</v>
+        <v>179</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E84" s="15">
         <v>10000017955</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>200</v>
       </c>
       <c r="K84" s="15">
         <v>0.00881</v>
       </c>
       <c r="L84" s="15">
         <v>0.00763</v>
       </c>
       <c r="M84" s="15">
         <v>0.00734</v>
       </c>
       <c r="N84" s="15">
-        <v>234</v>
+        <v>290</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
@@ -4576,177 +4576,177 @@
       <c r="E86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00881</v>
       </c>
       <c r="L86" s="15">
         <v>0.00763</v>
       </c>
       <c r="M86" s="15">
         <v>0.00734</v>
       </c>
       <c r="N86" s="15">
         <v>85</v>
       </c>
       <c r="O86" s="15">
-        <v>710</v>
+        <v>890</v>
       </c>
       <c r="P86" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E87" s="15">
         <v>10000005055</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01017</v>
       </c>
       <c r="L87" s="15">
         <v>0.00881</v>
       </c>
       <c r="M87" s="15">
         <v>0.00848</v>
       </c>
       <c r="N87" s="15">
-        <v>863</v>
+        <v>684</v>
       </c>
       <c r="O87" s="15">
-        <v>3280</v>
+        <v>2600</v>
       </c>
       <c r="P87" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E88" s="15">
         <v>10000008601</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L88" s="15">
         <v>0.00768</v>
       </c>
       <c r="M88" s="15">
         <v>0.00739</v>
       </c>
       <c r="N88" s="15">
-        <v>1744</v>
+        <v>1950</v>
       </c>
       <c r="O88" s="15">
-        <v>2280</v>
+        <v>2550</v>
       </c>
       <c r="P88" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E89" s="15">
         <v>10000008140</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M89" s="15">
         <v>0.008</v>
       </c>
       <c r="N89" s="15">
-        <v>1587</v>
+        <v>660</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>232</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E90" s="15">
         <v>10080003292</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
@@ -4778,492 +4778,492 @@
       <c r="D91" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.01038</v>
       </c>
       <c r="L91" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="M91" s="15">
         <v>0.00865</v>
       </c>
       <c r="N91" s="15">
-        <v>8514</v>
+        <v>8118</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00912</v>
       </c>
       <c r="L92" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M92" s="15">
         <v>0.0076</v>
       </c>
       <c r="N92" s="15">
-        <v>2913</v>
+        <v>2960</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.06972</v>
       </c>
       <c r="L93" s="15">
         <v>0.06042</v>
       </c>
       <c r="M93" s="15">
         <v>0.0581</v>
       </c>
       <c r="N93" s="15">
-        <v>7000</v>
+        <v>6100</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E94" s="15">
         <v>10000009879</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.00659</v>
       </c>
       <c r="L94" s="15">
         <v>0.00571</v>
       </c>
       <c r="M94" s="15">
         <v>0.00549</v>
       </c>
       <c r="N94" s="15">
-        <v>1080</v>
+        <v>1162</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>245</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00708</v>
       </c>
       <c r="L95" s="15">
         <v>0.00614</v>
       </c>
       <c r="M95" s="15">
         <v>0.0059</v>
       </c>
       <c r="N95" s="15">
-        <v>12847</v>
+        <v>10669</v>
       </c>
       <c r="O95" s="15">
-        <v>17000</v>
+        <v>14600</v>
       </c>
       <c r="P95" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E96" s="15">
         <v>10080002248</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.00734</v>
       </c>
       <c r="L96" s="15">
         <v>0.00636</v>
       </c>
       <c r="M96" s="15">
         <v>0.00611</v>
       </c>
       <c r="N96" s="15">
-        <v>1837</v>
+        <v>1383</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.00693</v>
       </c>
       <c r="L97" s="15">
         <v>0.00601</v>
       </c>
       <c r="M97" s="15">
         <v>0.00578</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15">
-        <v>720</v>
+        <v>640</v>
       </c>
       <c r="P97" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="15">
         <v>0.00714</v>
       </c>
       <c r="L98" s="15">
         <v>0.00619</v>
       </c>
       <c r="M98" s="15">
         <v>0.00595</v>
       </c>
       <c r="N98" s="15">
-        <v>272</v>
+        <v>188</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00693</v>
       </c>
       <c r="L99" s="15">
         <v>0.00601</v>
       </c>
       <c r="M99" s="15">
         <v>0.00578</v>
       </c>
       <c r="N99" s="15">
-        <v>870</v>
+        <v>680</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>500</v>
       </c>
       <c r="K100" s="15">
         <v>0.00708</v>
       </c>
       <c r="L100" s="15">
         <v>0.00614</v>
       </c>
       <c r="M100" s="15">
         <v>0.0059</v>
       </c>
       <c r="N100" s="15">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="O100" s="15">
-        <v>690</v>
+        <v>650</v>
       </c>
       <c r="P100" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E101" s="15">
         <v>10000008155</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00684</v>
       </c>
       <c r="L101" s="15">
         <v>0.00593</v>
       </c>
       <c r="M101" s="15">
         <v>0.0057</v>
       </c>
       <c r="N101" s="15">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="O101" s="15">
-        <v>3600</v>
+        <v>3000</v>
       </c>
       <c r="P101" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E102" s="15">
         <v>10080054675</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00716</v>
       </c>
       <c r="L102" s="15">
         <v>0.0062</v>
       </c>
       <c r="M102" s="15">
         <v>0.00596</v>
       </c>
       <c r="N102" s="15">
-        <v>1229</v>
+        <v>1133</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E103" s="15">
         <v>10080070278</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
@@ -5297,205 +5297,205 @@
       <c r="D104" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.02043</v>
       </c>
       <c r="L104" s="15">
         <v>0.01771</v>
       </c>
       <c r="M104" s="15">
         <v>0.01703</v>
       </c>
       <c r="N104" s="15">
-        <v>901</v>
+        <v>871</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02031</v>
       </c>
       <c r="L105" s="15">
         <v>0.0176</v>
       </c>
       <c r="M105" s="15">
         <v>0.01693</v>
       </c>
       <c r="N105" s="15">
-        <v>11180</v>
+        <v>20250</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.02163</v>
       </c>
       <c r="L106" s="15">
         <v>0.01875</v>
       </c>
       <c r="M106" s="15">
         <v>0.01803</v>
       </c>
       <c r="N106" s="15">
-        <v>7200</v>
+        <v>18575</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01991</v>
       </c>
       <c r="L107" s="15">
         <v>0.01725</v>
       </c>
       <c r="M107" s="15">
         <v>0.01659</v>
       </c>
       <c r="N107" s="15">
-        <v>284</v>
+        <v>6656</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15"/>
       <c r="K108" s="15">
         <v>0.02135</v>
       </c>
       <c r="L108" s="15">
         <v>0.0185</v>
       </c>
       <c r="M108" s="15">
         <v>0.01779</v>
       </c>
       <c r="N108" s="15">
-        <v>730</v>
+        <v>860</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E109" s="15">
         <v>10080055259</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
@@ -5527,54 +5527,54 @@
       <c r="D110" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.02043</v>
       </c>
       <c r="L110" s="15">
         <v>0.01771</v>
       </c>
       <c r="M110" s="15">
         <v>0.01703</v>
       </c>
       <c r="N110" s="15">
-        <v>1218</v>
+        <v>1584</v>
       </c>
       <c r="O110" s="15">
-        <v>2400</v>
+        <v>3120</v>
       </c>
       <c r="P110" s="15" t="s">
         <v>225</v>
       </c>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>288</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
@@ -5681,51 +5681,51 @@
       <c r="D114" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.02673</v>
       </c>
       <c r="L114" s="15">
         <v>0.02317</v>
       </c>
       <c r="M114" s="15">
         <v>0.02228</v>
       </c>
       <c r="N114" s="15">
-        <v>1340</v>
+        <v>1720</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D115" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E115" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>303</v>
       </c>
       <c r="I115" s="15"/>
@@ -5759,51 +5759,51 @@
       <c r="D116" s="15" t="s">
         <v>305</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>306</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>200</v>
       </c>
       <c r="K116" s="15">
         <v>0.01598</v>
       </c>
       <c r="L116" s="15">
         <v>0.01385</v>
       </c>
       <c r="M116" s="15">
         <v>0.01331</v>
       </c>
       <c r="N116" s="15">
-        <v>730</v>
+        <v>690</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>307</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>309</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15" t="s">
         <v>310</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>311</v>