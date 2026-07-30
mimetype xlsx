--- v11 (2026-07-09)
+++ v12 (2026-07-30)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>30.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -652,92 +652,101 @@
   <si>
     <t>Резистор 1о680 Ом МЛТ-1W</t>
   </si>
   <si>
     <t>10-00069874</t>
   </si>
   <si>
     <t>1о750 Ом C1-4-1W</t>
   </si>
   <si>
     <t>Резистор 1о750 Ом C1-4-1W</t>
   </si>
   <si>
     <t>10-00069875</t>
   </si>
   <si>
     <t>1о820 Ом C1-4-1W</t>
   </si>
   <si>
     <t>Резистор 1о820 Ом C1-4-1W</t>
   </si>
   <si>
     <t>10-00069876</t>
   </si>
   <si>
+    <t>AC01000002200JA100</t>
+  </si>
+  <si>
+    <t>220R 5% 1W проволочный (D4.3xL11mm) / AC01000002200JA100</t>
+  </si>
+  <si>
+    <t>UT-00158906</t>
+  </si>
+  <si>
+    <t>VISHAY</t>
+  </si>
+  <si>
     <t>L-KLS6-CF-1W-0R22-JA</t>
   </si>
   <si>
     <t>CF-1W- 0R22 5% (L-KLS6-CF-1W-0R22-JA)</t>
   </si>
   <si>
     <t>UT-00089595</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-1R-JA</t>
   </si>
   <si>
     <t>CF-1W- 1R 5% (L-KLS6-CF-1W-1R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-2R-JA</t>
   </si>
   <si>
     <t>CF-1W- 2R 5% (L-KLS6-CF-1W-2R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-3R3-JA</t>
   </si>
   <si>
     <t>CF-1W- 3R3 5% (L-KLS6-CF-1W-3R3-JA)</t>
   </si>
   <si>
     <t>10-00069776</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-4R7-JA</t>
   </si>
   <si>
     <t>CF-1W- 4R7 5% (L-KLS6-CF-1W-4R7-JA)</t>
   </si>
   <si>
     <t>10-00069841</t>
   </si>
   <si>
-    <t>25.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS6-CF-1W-10R-JA</t>
   </si>
   <si>
     <t>CF-1W- 10R 5% (L-KLS6-CF-1W-10R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-20R-JA</t>
   </si>
   <si>
     <t>CF-1W- 20R 5% (L-KLS6-CF-1W-20R-JA)</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>CF-1W- 47R L-KLS6-CF-1W-47R-JA</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>CF-1W- 51R L-KLS6-CF-1W-51R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-100R-JA</t>
@@ -949,51 +958,51 @@
   <si>
     <t>SR Passives</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-3K-JB</t>
   </si>
   <si>
     <t>MF-1W- 3K 5% (L-KLS6-MF-1W-3K-JB)</t>
   </si>
   <si>
     <t>10-00069779</t>
   </si>
   <si>
     <t>MMB02070C1002FB200</t>
   </si>
   <si>
     <t>2512 10 кОм 1% 1Вт / MMB02070C1002FB200</t>
   </si>
   <si>
     <t>UT-00137667</t>
   </si>
   <si>
     <t>MELF 0207</t>
   </si>
   <si>
-    <t>VISHAY</t>
+    <t>08.08.2026</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>MMB02070C1003FB200</t>
   </si>
   <si>
     <t>2512 100 кОм 1% 1Вт / MMB02070C1003FB200</t>
   </si>
   <si>
     <t>UT-00134861</t>
   </si>
   <si>
     <t>MMB02070C1500FB700</t>
   </si>
   <si>
     <t>2512 150 Ом 1% 1Вт / MMB02070C1500FB700</t>
   </si>
   <si>
     <t>UT-00134859</t>
   </si>
   <si>
     <t>MMB02070C2201FB200</t>
   </si>
@@ -1596,51 +1605,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R124"/>
+  <dimension ref="A1:R125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -2126,88 +2135,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2305,51 +2314,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>2883</v>
+        <v>3674</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2447,51 +2456,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>480</v>
+        <v>528</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3044,125 +3053,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>4450</v>
+        <v>3350</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>14504</v>
+        <v>17444</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>17220</v>
+        <v>12810</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3295,51 +3304,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>3192</v>
+        <v>2774</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4405,1711 +4414,1734 @@
       <c r="M81" s="15">
         <v>0</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>212</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="I82" s="15"/>
-      <c r="J82" s="15"/>
+      <c r="J82" s="15">
+        <v>1000</v>
+      </c>
       <c r="K82" s="15">
-        <v>0.01113</v>
+        <v>0.80561</v>
       </c>
       <c r="L82" s="15">
-        <v>0.009650000000000001</v>
+        <v>0.69819</v>
       </c>
       <c r="M82" s="15">
-        <v>0.00928</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.67134</v>
+      </c>
+      <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>10000019032</v>
+        <v>217</v>
+      </c>
+      <c r="E83" s="15" t="s">
+        <v>218</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
-      <c r="J83" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J83" s="15"/>
       <c r="K83" s="15">
-        <v>0.0081</v>
+        <v>0.01113</v>
       </c>
       <c r="L83" s="15">
-        <v>0.00702</v>
+        <v>0.009650000000000001</v>
       </c>
       <c r="M83" s="15">
-        <v>0.00675</v>
+        <v>0.00928</v>
       </c>
       <c r="N83" s="15">
-        <v>179</v>
+        <v>3000</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E84" s="15">
-        <v>10000017955</v>
+        <v>10000019032</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="K84" s="15">
-        <v>0.00881</v>
+        <v>0.0081</v>
       </c>
       <c r="L84" s="15">
-        <v>0.00763</v>
+        <v>0.00702</v>
       </c>
       <c r="M84" s="15">
-        <v>0.00734</v>
+        <v>0.00675</v>
       </c>
       <c r="N84" s="15">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="E85" s="15">
+        <v>10000017955</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
-      <c r="J85" s="15"/>
+      <c r="J85" s="15">
+        <v>200</v>
+      </c>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>606</v>
+        <v>224</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
-      <c r="J86" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.00881</v>
       </c>
       <c r="L86" s="15">
         <v>0.00763</v>
       </c>
       <c r="M86" s="15">
         <v>0.00734</v>
       </c>
       <c r="N86" s="15">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="O86" s="15"/>
+      <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>227</v>
       </c>
-      <c r="E87" s="15">
-        <v>10000005055</v>
+      <c r="E87" s="15" t="s">
+        <v>228</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
-        <v>0.01017</v>
+        <v>0.00881</v>
       </c>
       <c r="L87" s="15">
-        <v>0.00881</v>
+        <v>0.00763</v>
       </c>
       <c r="M87" s="15">
-        <v>0.00848</v>
+        <v>0.00734</v>
       </c>
       <c r="N87" s="15">
-        <v>684</v>
+        <v>85</v>
       </c>
       <c r="O87" s="15">
-        <v>2600</v>
-[...3 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E88" s="15">
-        <v>10000008601</v>
+        <v>10000005055</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
-        <v>0.008869999999999999</v>
+        <v>0.01017</v>
       </c>
       <c r="L88" s="15">
-        <v>0.00768</v>
+        <v>0.00881</v>
       </c>
       <c r="M88" s="15">
-        <v>0.00739</v>
+        <v>0.00848</v>
       </c>
       <c r="N88" s="15">
-        <v>1950</v>
+        <v>684</v>
       </c>
       <c r="O88" s="15">
-        <v>2550</v>
-[...3 lines deleted...]
-      </c>
+        <v>2600</v>
+      </c>
+      <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E89" s="15">
-        <v>10000008140</v>
+        <v>10000008601</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
-        <v>0.009599999999999999</v>
+        <v>0.008869999999999999</v>
       </c>
       <c r="L89" s="15">
-        <v>0.008319999999999999</v>
+        <v>0.00768</v>
       </c>
       <c r="M89" s="15">
-        <v>0.008</v>
+        <v>0.00739</v>
       </c>
       <c r="N89" s="15">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="O89" s="15"/>
+        <v>1606</v>
+      </c>
+      <c r="O89" s="15">
+        <v>2100</v>
+      </c>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E90" s="15">
-        <v>10080003292</v>
+        <v>10000008140</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.00714</v>
+        <v>0.009599999999999999</v>
       </c>
       <c r="L90" s="15">
-        <v>0.00619</v>
+        <v>0.008319999999999999</v>
       </c>
       <c r="M90" s="15">
-        <v>0.00595</v>
-[...1 lines deleted...]
-      <c r="N90" s="15"/>
+        <v>0.008</v>
+      </c>
+      <c r="N90" s="15">
+        <v>561</v>
+      </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="E91" s="15" t="s">
         <v>236</v>
+      </c>
+      <c r="E91" s="15">
+        <v>10080003292</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K91" s="15">
-        <v>0.01038</v>
+        <v>0.00714</v>
       </c>
       <c r="L91" s="15">
-        <v>0.008999999999999999</v>
+        <v>0.00619</v>
       </c>
       <c r="M91" s="15">
-        <v>0.00865</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00595</v>
+      </c>
+      <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
-        <v>0.00912</v>
+        <v>0.01038</v>
       </c>
       <c r="L92" s="15">
-        <v>0.007900000000000001</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="M92" s="15">
-        <v>0.0076</v>
+        <v>0.00865</v>
       </c>
       <c r="N92" s="15">
-        <v>2960</v>
+        <v>8712</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K93" s="15">
-        <v>0.06972</v>
+        <v>0.00912</v>
       </c>
       <c r="L93" s="15">
-        <v>0.06042</v>
+        <v>0.007900000000000001</v>
       </c>
       <c r="M93" s="15">
-        <v>0.0581</v>
+        <v>0.0076</v>
       </c>
       <c r="N93" s="15">
-        <v>6100</v>
+        <v>3806</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="E94" s="15">
-        <v>10000009879</v>
+      <c r="E94" s="15" t="s">
+        <v>245</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
-        <v>0.00659</v>
+        <v>0.06972</v>
       </c>
       <c r="L94" s="15">
-        <v>0.00571</v>
+        <v>0.06042</v>
       </c>
       <c r="M94" s="15">
-        <v>0.00549</v>
+        <v>0.0581</v>
       </c>
       <c r="N94" s="15">
-        <v>1162</v>
+        <v>7900</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="E95" s="15" t="s">
         <v>247</v>
+      </c>
+      <c r="E95" s="15">
+        <v>10000009879</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
-        <v>0.00708</v>
+        <v>0.00659</v>
       </c>
       <c r="L95" s="15">
-        <v>0.00614</v>
+        <v>0.00571</v>
       </c>
       <c r="M95" s="15">
-        <v>0.0059</v>
+        <v>0.00549</v>
       </c>
       <c r="N95" s="15">
-        <v>10669</v>
-[...6 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="O95" s="15"/>
+      <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>249</v>
       </c>
-      <c r="E96" s="15">
-        <v>10080002248</v>
+      <c r="E96" s="15" t="s">
+        <v>250</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
-        <v>0.00734</v>
+        <v>0.00708</v>
       </c>
       <c r="L96" s="15">
-        <v>0.00636</v>
+        <v>0.00614</v>
       </c>
       <c r="M96" s="15">
-        <v>0.00611</v>
+        <v>0.0059</v>
       </c>
       <c r="N96" s="15">
-        <v>1383</v>
-[...1 lines deleted...]
-      <c r="O96" s="15"/>
+        <v>9207</v>
+      </c>
+      <c r="O96" s="15">
+        <v>12600</v>
+      </c>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="E97" s="15" t="s">
         <v>252</v>
+      </c>
+      <c r="E97" s="15">
+        <v>10080002248</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
-        <v>0.00693</v>
+        <v>0.00734</v>
       </c>
       <c r="L97" s="15">
-        <v>0.00601</v>
+        <v>0.00636</v>
       </c>
       <c r="M97" s="15">
-        <v>0.00578</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00611</v>
+      </c>
+      <c r="N97" s="15">
+        <v>1746</v>
+      </c>
+      <c r="O97" s="15"/>
+      <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
-      <c r="J98" s="15"/>
+      <c r="J98" s="15">
+        <v>500</v>
+      </c>
       <c r="K98" s="15">
-        <v>0.00714</v>
+        <v>0.00693</v>
       </c>
       <c r="L98" s="15">
-        <v>0.00619</v>
+        <v>0.00601</v>
       </c>
       <c r="M98" s="15">
-        <v>0.00595</v>
-[...4 lines deleted...]
-      <c r="O98" s="15"/>
+        <v>0.00578</v>
+      </c>
+      <c r="N98" s="15"/>
+      <c r="O98" s="15">
+        <v>810</v>
+      </c>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
-      <c r="J99" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J99" s="15"/>
       <c r="K99" s="15">
-        <v>0.00693</v>
+        <v>0.00714</v>
       </c>
       <c r="L99" s="15">
-        <v>0.00601</v>
+        <v>0.00619</v>
       </c>
       <c r="M99" s="15">
-        <v>0.00578</v>
+        <v>0.00595</v>
       </c>
       <c r="N99" s="15">
-        <v>680</v>
+        <v>191</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="K100" s="15">
-        <v>0.00708</v>
+        <v>0.00693</v>
       </c>
       <c r="L100" s="15">
-        <v>0.00614</v>
+        <v>0.00601</v>
       </c>
       <c r="M100" s="15">
-        <v>0.0059</v>
+        <v>0.00578</v>
       </c>
       <c r="N100" s="15">
-        <v>325</v>
-[...6 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="O100" s="15"/>
+      <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>263</v>
       </c>
-      <c r="E101" s="15">
-        <v>10000008155</v>
+      <c r="E101" s="15" t="s">
+        <v>264</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
-        <v>0.00684</v>
+        <v>0.00708</v>
       </c>
       <c r="L101" s="15">
-        <v>0.00593</v>
+        <v>0.00614</v>
       </c>
       <c r="M101" s="15">
-        <v>0.0057</v>
+        <v>0.0059</v>
       </c>
       <c r="N101" s="15">
-        <v>300</v>
+        <v>425</v>
       </c>
       <c r="O101" s="15">
-        <v>3000</v>
-[...3 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E102" s="15">
-        <v>10080054675</v>
+        <v>10000008155</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
-        <v>0.00716</v>
+        <v>0.00684</v>
       </c>
       <c r="L102" s="15">
-        <v>0.0062</v>
+        <v>0.00593</v>
       </c>
       <c r="M102" s="15">
-        <v>0.00596</v>
+        <v>0.0057</v>
       </c>
       <c r="N102" s="15">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="O102" s="15"/>
+        <v>405</v>
+      </c>
+      <c r="O102" s="15">
+        <v>4051</v>
+      </c>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E103" s="15">
-        <v>10080070278</v>
+        <v>10080054675</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
-        <v>0.00927</v>
+        <v>0.00716</v>
       </c>
       <c r="L103" s="15">
-        <v>0.008030000000000001</v>
+        <v>0.0062</v>
       </c>
       <c r="M103" s="15">
-        <v>0.00773</v>
+        <v>0.00596</v>
       </c>
       <c r="N103" s="15">
-        <v>20</v>
+        <v>1116</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="E104" s="15" t="s">
         <v>270</v>
+      </c>
+      <c r="E104" s="15">
+        <v>10080070278</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K104" s="15">
-        <v>0.02043</v>
+        <v>0.00927</v>
       </c>
       <c r="L104" s="15">
-        <v>0.01771</v>
+        <v>0.008030000000000001</v>
       </c>
       <c r="M104" s="15">
-        <v>0.01703</v>
+        <v>0.00773</v>
       </c>
       <c r="N104" s="15">
-        <v>871</v>
+        <v>20</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.02031</v>
+        <v>0.02043</v>
       </c>
       <c r="L105" s="15">
-        <v>0.0176</v>
+        <v>0.01771</v>
       </c>
       <c r="M105" s="15">
-        <v>0.01693</v>
+        <v>0.01703</v>
       </c>
       <c r="N105" s="15">
-        <v>20250</v>
+        <v>679</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.02163</v>
+        <v>0.02031</v>
       </c>
       <c r="L106" s="15">
-        <v>0.01875</v>
+        <v>0.0176</v>
       </c>
       <c r="M106" s="15">
-        <v>0.01803</v>
+        <v>0.01693</v>
       </c>
       <c r="N106" s="15">
-        <v>18575</v>
+        <v>18000</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.01991</v>
+        <v>0.02163</v>
       </c>
       <c r="L107" s="15">
-        <v>0.01725</v>
+        <v>0.01875</v>
       </c>
       <c r="M107" s="15">
-        <v>0.01659</v>
+        <v>0.01803</v>
       </c>
       <c r="N107" s="15">
-        <v>6656</v>
+        <v>19215</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
-      <c r="J108" s="15"/>
+      <c r="J108" s="15">
+        <v>1000</v>
+      </c>
       <c r="K108" s="15">
-        <v>0.02135</v>
+        <v>0.01991</v>
       </c>
       <c r="L108" s="15">
-        <v>0.0185</v>
+        <v>0.01725</v>
       </c>
       <c r="M108" s="15">
-        <v>0.01779</v>
+        <v>0.01659</v>
       </c>
       <c r="N108" s="15">
-        <v>860</v>
+        <v>8008</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>284</v>
       </c>
-      <c r="E109" s="15">
-        <v>10080055259</v>
+      <c r="E109" s="15" t="s">
+        <v>285</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
-      <c r="J109" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J109" s="15"/>
       <c r="K109" s="15">
-        <v>0.03218</v>
+        <v>0.02135</v>
       </c>
       <c r="L109" s="15">
-        <v>0.02308</v>
+        <v>0.0185</v>
       </c>
       <c r="M109" s="15">
-        <v>0.02003</v>
-[...1 lines deleted...]
-      <c r="N109" s="15"/>
+        <v>0.01779</v>
+      </c>
+      <c r="N109" s="15">
+        <v>820</v>
+      </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="E110" s="15" t="s">
         <v>287</v>
+      </c>
+      <c r="E110" s="15">
+        <v>10080055259</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.02043</v>
+        <v>0.03218</v>
       </c>
       <c r="L110" s="15">
-        <v>0.01771</v>
+        <v>0.02308</v>
       </c>
       <c r="M110" s="15">
-        <v>0.01703</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.02003</v>
+      </c>
+      <c r="N110" s="15"/>
+      <c r="O110" s="15"/>
+      <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>288</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.44345</v>
+        <v>0.02043</v>
       </c>
       <c r="L111" s="15">
-        <v>0.38432</v>
+        <v>0.01771</v>
       </c>
       <c r="M111" s="15">
-        <v>0.36954</v>
-[...2 lines deleted...]
-      <c r="O111" s="15"/>
+        <v>0.01703</v>
+      </c>
+      <c r="N111" s="15">
+        <v>1564</v>
+      </c>
+      <c r="O111" s="15">
+        <v>3080</v>
+      </c>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="K112" s="15">
-        <v>0.484</v>
+        <v>0.44345</v>
       </c>
       <c r="L112" s="15">
-        <v>0.40594</v>
+        <v>0.38432</v>
       </c>
       <c r="M112" s="15">
-        <v>0.39033</v>
+        <v>0.36954</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>294</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>295</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>296</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
-        <v>0.0217</v>
+        <v>0.484</v>
       </c>
       <c r="L113" s="15">
-        <v>0.0182</v>
+        <v>0.40594</v>
       </c>
       <c r="M113" s="15">
-        <v>0.01751</v>
+        <v>0.39033</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>297</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E114" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K114" s="15">
-        <v>0.02673</v>
+        <v>0.0217</v>
       </c>
       <c r="L114" s="15">
-        <v>0.02317</v>
+        <v>0.0182</v>
       </c>
       <c r="M114" s="15">
-        <v>0.02228</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01751</v>
+      </c>
+      <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D115" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E115" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>303</v>
+        <v>151</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="K115" s="15">
-        <v>0.0069</v>
+        <v>0.02673</v>
       </c>
       <c r="L115" s="15">
-        <v>0.00564</v>
+        <v>0.02317</v>
       </c>
       <c r="M115" s="15">
-        <v>0.00506</v>
+        <v>0.02228</v>
       </c>
       <c r="N115" s="15">
-        <v>94</v>
+        <v>1500</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>304</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
-        <v>151</v>
+        <v>306</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
-        <v>200</v>
+        <v>2000</v>
       </c>
       <c r="K116" s="15">
-        <v>0.01598</v>
+        <v>0.0069</v>
       </c>
       <c r="L116" s="15">
-        <v>0.01385</v>
+        <v>0.00564</v>
       </c>
       <c r="M116" s="15">
-        <v>0.01331</v>
+        <v>0.00506</v>
       </c>
       <c r="N116" s="15">
-        <v>690</v>
+        <v>94</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>307</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>309</v>
       </c>
       <c r="F117" s="15"/>
-      <c r="G117" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
-        <v>311</v>
+        <v>151</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
-        <v>2000</v>
+        <v>200</v>
       </c>
       <c r="K117" s="15">
-        <v>0.09318</v>
+        <v>0.01598</v>
       </c>
       <c r="L117" s="15">
-        <v>0.08076</v>
+        <v>0.01385</v>
       </c>
       <c r="M117" s="15">
-        <v>0.07765</v>
-[...1 lines deleted...]
-      <c r="N117" s="15"/>
+        <v>0.01331</v>
+      </c>
+      <c r="N117" s="15">
+        <v>780</v>
+      </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
-      <c r="R117" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H118" s="15" t="s">
-        <v>311</v>
+        <v>215</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>2000</v>
       </c>
       <c r="K118" s="15">
-        <v>0.18392</v>
+        <v>0.09318</v>
       </c>
       <c r="L118" s="15">
-        <v>0.15426</v>
+        <v>0.08076</v>
       </c>
       <c r="M118" s="15">
-        <v>0.14833</v>
+        <v>0.07765</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
-      <c r="P118" s="15"/>
+      <c r="P118" s="15" t="s">
+        <v>314</v>
+      </c>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>316</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>318</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H119" s="15" t="s">
-        <v>311</v>
+        <v>215</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
-        <v>7000</v>
+        <v>2000</v>
       </c>
       <c r="K119" s="15">
-        <v>0.25229</v>
+        <v>0.18392</v>
       </c>
       <c r="L119" s="15">
-        <v>0.2116</v>
+        <v>0.15426</v>
       </c>
       <c r="M119" s="15">
-        <v>0.20346</v>
+        <v>0.14833</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>319</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>320</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>321</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H120" s="15" t="s">
-        <v>311</v>
+        <v>215</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
-        <v>2000</v>
+        <v>7000</v>
       </c>
       <c r="K120" s="15">
-        <v>0.10154</v>
+        <v>0.25229</v>
       </c>
       <c r="L120" s="15">
-        <v>0.10154</v>
+        <v>0.2116</v>
       </c>
       <c r="M120" s="15">
-        <v>0.10154</v>
+        <v>0.20346</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>322</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>323</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>324</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H121" s="15" t="s">
-        <v>311</v>
+        <v>215</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2000</v>
       </c>
       <c r="K121" s="15">
-        <v>0.07931000000000001</v>
+        <v>0.10154</v>
       </c>
       <c r="L121" s="15">
-        <v>0.06873</v>
+        <v>0.10154</v>
       </c>
       <c r="M121" s="15">
-        <v>0.06609</v>
+        <v>0.10154</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>325</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>326</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>327</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H122" s="15" t="s">
-        <v>311</v>
+        <v>215</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>2000</v>
       </c>
       <c r="K122" s="15">
-        <v>0.09926</v>
+        <v>0.07931000000000001</v>
       </c>
       <c r="L122" s="15">
-        <v>0.08325</v>
+        <v>0.06873</v>
       </c>
       <c r="M122" s="15">
-        <v>0.08005</v>
+        <v>0.06609</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>328</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>329</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>330</v>
       </c>
       <c r="F123" s="15"/>
-      <c r="G123" s="15"/>
+      <c r="G123" s="15" t="s">
+        <v>313</v>
+      </c>
       <c r="H123" s="15" t="s">
-        <v>311</v>
+        <v>215</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K123" s="15">
-        <v>1.05</v>
+        <v>0.09926</v>
       </c>
       <c r="L123" s="15">
-        <v>0.88018</v>
+        <v>0.08325</v>
       </c>
       <c r="M123" s="15">
-        <v>0.84633</v>
+        <v>0.08005</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
-      <c r="R123"/>
+      <c r="R123" t="s">
+        <v>315</v>
+      </c>
     </row>
     <row r="124" spans="1:18">
-      <c r="B124" s="14"/>
-[...2 lines deleted...]
-      <c r="E124" s="15"/>
+      <c r="B124" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="D124" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="E124" s="15" t="s">
+        <v>333</v>
+      </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
-      <c r="H124" s="15"/>
+      <c r="H124" s="15" t="s">
+        <v>215</v>
+      </c>
       <c r="I124" s="15"/>
-      <c r="J124" s="15"/>
-[...2 lines deleted...]
-      <c r="M124" s="15"/>
+      <c r="J124" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K124" s="15">
+        <v>1.05</v>
+      </c>
+      <c r="L124" s="15">
+        <v>0.88018</v>
+      </c>
+      <c r="M124" s="15">
+        <v>0.84633</v>
+      </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
+      <c r="R124"/>
+    </row>
+    <row r="125" spans="1:18">
+      <c r="B125" s="14"/>
+      <c r="C125" s="15"/>
+      <c r="D125" s="15"/>
+      <c r="E125" s="15"/>
+      <c r="F125" s="15"/>
+      <c r="G125" s="15"/>
+      <c r="H125" s="15"/>
+      <c r="I125" s="15"/>
+      <c r="J125" s="15"/>
+      <c r="K125" s="15"/>
+      <c r="L125" s="15"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="15"/>
+      <c r="O125" s="15"/>
+      <c r="P125" s="15"/>
+      <c r="Q125" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -6129,317 +6161,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>