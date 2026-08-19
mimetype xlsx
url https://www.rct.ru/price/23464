--- v12 (2026-07-30)
+++ v13 (2026-08-19)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>30.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -956,53 +956,50 @@
     <t>UT-00106514</t>
   </si>
   <si>
     <t>SR Passives</t>
   </si>
   <si>
     <t>L-KLS6-MF-1W-3K-JB</t>
   </si>
   <si>
     <t>MF-1W- 3K 5% (L-KLS6-MF-1W-3K-JB)</t>
   </si>
   <si>
     <t>10-00069779</t>
   </si>
   <si>
     <t>MMB02070C1002FB200</t>
   </si>
   <si>
     <t>2512 10 кОм 1% 1Вт / MMB02070C1002FB200</t>
   </si>
   <si>
     <t>UT-00137667</t>
   </si>
   <si>
     <t>MELF 0207</t>
-  </si>
-[...1 lines deleted...]
-    <t>08.08.2026</t>
   </si>
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>MMB02070C1003FB200</t>
   </si>
   <si>
     <t>2512 100 кОм 1% 1Вт / MMB02070C1003FB200</t>
   </si>
   <si>
     <t>UT-00134861</t>
   </si>
   <si>
     <t>MMB02070C1500FB700</t>
   </si>
   <si>
     <t>2512 150 Ом 1% 1Вт / MMB02070C1500FB700</t>
   </si>
   <si>
     <t>UT-00134859</t>
   </si>
   <si>
     <t>MMB02070C2201FB200</t>
   </si>
@@ -2135,88 +2132,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2314,51 +2311,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>3674</v>
+        <v>3069</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2456,51 +2453,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>528</v>
+        <v>576</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3053,125 +3050,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>3350</v>
+        <v>3500</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>17444</v>
+        <v>14504</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>12810</v>
+        <v>13440</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3304,51 +3301,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>2774</v>
+        <v>3192</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4465,328 +4462,328 @@
         <v>216</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>217</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.01113</v>
       </c>
       <c r="L83" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00928</v>
       </c>
       <c r="N83" s="15">
-        <v>3000</v>
+        <v>4350</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E84" s="15">
         <v>10000019032</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
       </c>
       <c r="K84" s="15">
         <v>0.0081</v>
       </c>
       <c r="L84" s="15">
         <v>0.00702</v>
       </c>
       <c r="M84" s="15">
         <v>0.00675</v>
       </c>
       <c r="N84" s="15">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E85" s="15">
         <v>10000017955</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>200</v>
       </c>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>223</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>225</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.00881</v>
       </c>
       <c r="L86" s="15">
         <v>0.00763</v>
       </c>
       <c r="M86" s="15">
         <v>0.00734</v>
       </c>
       <c r="N86" s="15">
-        <v>574</v>
+        <v>710</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00881</v>
       </c>
       <c r="L87" s="15">
         <v>0.00763</v>
       </c>
       <c r="M87" s="15">
         <v>0.00734</v>
       </c>
       <c r="N87" s="15">
         <v>85</v>
       </c>
       <c r="O87" s="15">
-        <v>740</v>
+        <v>600</v>
       </c>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E88" s="15">
         <v>10000005055</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.01017</v>
       </c>
       <c r="L88" s="15">
         <v>0.00881</v>
       </c>
       <c r="M88" s="15">
         <v>0.00848</v>
       </c>
       <c r="N88" s="15">
-        <v>684</v>
+        <v>716</v>
       </c>
       <c r="O88" s="15">
-        <v>2600</v>
+        <v>2720</v>
       </c>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E89" s="15">
         <v>10000008601</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.00768</v>
       </c>
       <c r="M89" s="15">
         <v>0.00739</v>
       </c>
       <c r="N89" s="15">
-        <v>1606</v>
+        <v>1377</v>
       </c>
       <c r="O89" s="15">
-        <v>2100</v>
+        <v>1800</v>
       </c>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E90" s="15">
         <v>10000008140</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L90" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M90" s="15">
         <v>0.008</v>
       </c>
       <c r="N90" s="15">
-        <v>561</v>
+        <v>594</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E91" s="15">
         <v>10080003292</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
@@ -4818,210 +4815,210 @@
       <c r="D92" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.01038</v>
       </c>
       <c r="L92" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="M92" s="15">
         <v>0.00865</v>
       </c>
       <c r="N92" s="15">
-        <v>8712</v>
+        <v>7722</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>1000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00912</v>
       </c>
       <c r="L93" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M93" s="15">
         <v>0.0076</v>
       </c>
       <c r="N93" s="15">
-        <v>3806</v>
+        <v>3477</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.06972</v>
       </c>
       <c r="L94" s="15">
         <v>0.06042</v>
       </c>
       <c r="M94" s="15">
         <v>0.0581</v>
       </c>
       <c r="N94" s="15">
-        <v>7900</v>
+        <v>8500</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E95" s="15">
         <v>10000009879</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00659</v>
       </c>
       <c r="L95" s="15">
         <v>0.00571</v>
       </c>
       <c r="M95" s="15">
         <v>0.00549</v>
       </c>
       <c r="N95" s="15">
-        <v>1067</v>
+        <v>1012</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.00708</v>
       </c>
       <c r="L96" s="15">
         <v>0.00614</v>
       </c>
       <c r="M96" s="15">
         <v>0.0059</v>
       </c>
       <c r="N96" s="15">
-        <v>9207</v>
+        <v>13153</v>
       </c>
       <c r="O96" s="15">
-        <v>12600</v>
+        <v>18000</v>
       </c>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E97" s="15">
         <v>10080002248</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
@@ -5055,247 +5052,247 @@
         <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.00693</v>
       </c>
       <c r="L98" s="15">
         <v>0.00601</v>
       </c>
       <c r="M98" s="15">
         <v>0.00578</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15">
-        <v>810</v>
+        <v>640</v>
       </c>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>256</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>257</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>0.00714</v>
       </c>
       <c r="L99" s="15">
         <v>0.00619</v>
       </c>
       <c r="M99" s="15">
         <v>0.00595</v>
       </c>
       <c r="N99" s="15">
-        <v>191</v>
+        <v>256</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E100" s="15" t="s">
         <v>261</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00693</v>
       </c>
       <c r="L100" s="15">
         <v>0.00601</v>
       </c>
       <c r="M100" s="15">
         <v>0.00578</v>
       </c>
       <c r="N100" s="15">
-        <v>620</v>
+        <v>890</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00708</v>
       </c>
       <c r="L101" s="15">
         <v>0.00614</v>
       </c>
       <c r="M101" s="15">
         <v>0.0059</v>
       </c>
       <c r="N101" s="15">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="O101" s="15">
-        <v>850</v>
+        <v>890</v>
       </c>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E102" s="15">
         <v>10000008155</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00684</v>
       </c>
       <c r="L102" s="15">
         <v>0.00593</v>
       </c>
       <c r="M102" s="15">
         <v>0.0057</v>
       </c>
       <c r="N102" s="15">
-        <v>405</v>
+        <v>430</v>
       </c>
       <c r="O102" s="15">
-        <v>4051</v>
+        <v>4300</v>
       </c>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>267</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>268</v>
       </c>
       <c r="E103" s="15">
         <v>10080054675</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.00716</v>
       </c>
       <c r="L103" s="15">
         <v>0.0062</v>
       </c>
       <c r="M103" s="15">
         <v>0.00596</v>
       </c>
       <c r="N103" s="15">
-        <v>1116</v>
+        <v>1454</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>269</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>270</v>
       </c>
       <c r="E104" s="15">
         <v>10080070278</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
@@ -5329,205 +5326,205 @@
       <c r="D105" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02043</v>
       </c>
       <c r="L105" s="15">
         <v>0.01771</v>
       </c>
       <c r="M105" s="15">
         <v>0.01703</v>
       </c>
       <c r="N105" s="15">
-        <v>679</v>
+        <v>628</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
         <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E106" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.02031</v>
       </c>
       <c r="L106" s="15">
         <v>0.0176</v>
       </c>
       <c r="M106" s="15">
         <v>0.01693</v>
       </c>
       <c r="N106" s="15">
-        <v>18000</v>
+        <v>22000</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.02163</v>
       </c>
       <c r="L107" s="15">
         <v>0.01875</v>
       </c>
       <c r="M107" s="15">
         <v>0.01803</v>
       </c>
       <c r="N107" s="15">
-        <v>19215</v>
+        <v>17501</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>280</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>1000</v>
       </c>
       <c r="K108" s="15">
         <v>0.01991</v>
       </c>
       <c r="L108" s="15">
         <v>0.01725</v>
       </c>
       <c r="M108" s="15">
         <v>0.01659</v>
       </c>
       <c r="N108" s="15">
-        <v>8008</v>
+        <v>9360</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>285</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="15">
         <v>0.02135</v>
       </c>
       <c r="L109" s="15">
         <v>0.0185</v>
       </c>
       <c r="M109" s="15">
         <v>0.01779</v>
       </c>
       <c r="N109" s="15">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>286</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E110" s="15">
         <v>10080055259</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
@@ -5559,54 +5556,54 @@
       <c r="D111" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.02043</v>
       </c>
       <c r="L111" s="15">
         <v>0.01771</v>
       </c>
       <c r="M111" s="15">
         <v>0.01703</v>
       </c>
       <c r="N111" s="15">
-        <v>1564</v>
+        <v>1604</v>
       </c>
       <c r="O111" s="15">
-        <v>3080</v>
+        <v>3160</v>
       </c>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
@@ -5711,51 +5708,51 @@
       <c r="D115" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E115" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>1000</v>
       </c>
       <c r="K115" s="15">
         <v>0.02673</v>
       </c>
       <c r="L115" s="15">
         <v>0.02317</v>
       </c>
       <c r="M115" s="15">
         <v>0.02228</v>
       </c>
       <c r="N115" s="15">
-        <v>1500</v>
+        <v>1360</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>303</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>304</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>305</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>306</v>
       </c>
       <c r="I116" s="15"/>
@@ -5789,317 +5786,315 @@
       <c r="D117" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>309</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>200</v>
       </c>
       <c r="K117" s="15">
         <v>0.01598</v>
       </c>
       <c r="L117" s="15">
         <v>0.01385</v>
       </c>
       <c r="M117" s="15">
         <v>0.01331</v>
       </c>
       <c r="N117" s="15">
-        <v>780</v>
+        <v>630</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>311</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>312</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
         <v>313</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>2000</v>
       </c>
       <c r="K118" s="15">
         <v>0.09318</v>
       </c>
       <c r="L118" s="15">
         <v>0.08076</v>
       </c>
       <c r="M118" s="15">
         <v>0.07765</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
-      <c r="P118" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>316</v>
       </c>
-      <c r="D119" s="15" t="s">
+      <c r="E119" s="15" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
         <v>313</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>2000</v>
       </c>
       <c r="K119" s="15">
         <v>0.18392</v>
       </c>
       <c r="L119" s="15">
         <v>0.15426</v>
       </c>
       <c r="M119" s="15">
         <v>0.14833</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>319</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
         <v>313</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>7000</v>
       </c>
       <c r="K120" s="15">
         <v>0.25229</v>
       </c>
       <c r="L120" s="15">
         <v>0.2116</v>
       </c>
       <c r="M120" s="15">
         <v>0.20346</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="D121" s="15" t="s">
+      <c r="E121" s="15" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
         <v>313</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2000</v>
       </c>
       <c r="K121" s="15">
         <v>0.10154</v>
       </c>
       <c r="L121" s="15">
         <v>0.10154</v>
       </c>
       <c r="M121" s="15">
         <v>0.10154</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>325</v>
       </c>
-      <c r="D122" s="15" t="s">
+      <c r="E122" s="15" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
         <v>313</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>2000</v>
       </c>
       <c r="K122" s="15">
         <v>0.07931000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.06873</v>
       </c>
       <c r="M122" s="15">
         <v>0.06609</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>328</v>
       </c>
-      <c r="D123" s="15" t="s">
+      <c r="E123" s="15" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
         <v>313</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>2000</v>
       </c>
       <c r="K123" s="15">
         <v>0.09926</v>
       </c>
       <c r="L123" s="15">
         <v>0.08325</v>
       </c>
       <c r="M123" s="15">
         <v>0.08005</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D124" s="15" t="s">
         <v>331</v>
       </c>
-      <c r="D124" s="15" t="s">
+      <c r="E124" s="15" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>1000</v>
       </c>
       <c r="K124" s="15">
         <v>1.05</v>
       </c>
       <c r="L124" s="15">
         <v>0.88018</v>
       </c>
       <c r="M124" s="15">
         <v>0.84633</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
@@ -6161,317 +6156,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>