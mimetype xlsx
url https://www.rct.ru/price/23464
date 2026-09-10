--- v13 (2026-08-19)
+++ v14 (2026-09-10)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -782,50 +782,53 @@
     <t>CF-1W- 510R L-KLS6-CF-1W-510R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-1KR-JB</t>
   </si>
   <si>
     <t>5% / CF-1W- 1K (L-KLS6-CF-1W-1KR-JB)</t>
   </si>
   <si>
     <t>10-00069796</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-1K8R-JB</t>
   </si>
   <si>
     <t>CF-1W- 1K8 L-KLS6-CF-1W-1K8R-JB</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-3KR-JB</t>
   </si>
   <si>
     <t>CF-1W- 3K L-KLS6-CF-1W-3KR-JB</t>
   </si>
   <si>
     <t>10-00069801</t>
+  </si>
+  <si>
+    <t>22.12.2026</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-4K3R-JB</t>
   </si>
   <si>
     <t>CF-1W- 4K3 (L-KLS6-CF-1W-4K3R-JB)</t>
   </si>
   <si>
     <t>10-00069780</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-5K1R-JB</t>
   </si>
   <si>
     <t>CF-1W- 5K1 L-KLS6-CF-1W-5K1R-JB</t>
   </si>
   <si>
     <t>10-00069809</t>
   </si>
   <si>
     <t>L-KLS6-CF-1W-6K8R-JB</t>
   </si>
   <si>
     <t>CF-1W- 6K8 L-KLS6-CF-1W-6K8R-JB</t>
   </si>
@@ -2132,88 +2135,88 @@
         <v>46</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>200</v>
       </c>
       <c r="K17" s="15">
         <v>0.02</v>
       </c>
       <c r="L17" s="15">
         <v>0.02</v>
       </c>
       <c r="M17" s="15">
         <v>0.02</v>
       </c>
       <c r="N17" s="15">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.02</v>
       </c>
       <c r="L18" s="15">
         <v>0.02</v>
       </c>
       <c r="M18" s="15">
         <v>0.02</v>
       </c>
       <c r="N18" s="15">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="15">
         <v>10000006365</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>200</v>
@@ -2311,51 +2314,51 @@
         <v>60</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>250</v>
       </c>
       <c r="K22" s="15">
         <v>0.02</v>
       </c>
       <c r="L22" s="15">
         <v>0.02</v>
       </c>
       <c r="M22" s="15">
         <v>0.02</v>
       </c>
       <c r="N22" s="15">
-        <v>3069</v>
+        <v>3023</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="15">
         <v>10000004717</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>200</v>
@@ -2453,51 +2456,51 @@
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>250</v>
       </c>
       <c r="K26" s="15">
         <v>0.02</v>
       </c>
       <c r="L26" s="15">
         <v>0.02</v>
       </c>
       <c r="M26" s="15">
         <v>0.02</v>
       </c>
       <c r="N26" s="15">
-        <v>576</v>
+        <v>680</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>200</v>
@@ -3050,125 +3053,125 @@
         <v>114</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.02</v>
       </c>
       <c r="L43" s="15">
         <v>0.02</v>
       </c>
       <c r="M43" s="15">
         <v>0.02</v>
       </c>
       <c r="N43" s="15">
-        <v>3500</v>
+        <v>4450</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>200</v>
       </c>
       <c r="K44" s="15">
         <v>0.0086</v>
       </c>
       <c r="L44" s="15">
         <v>0.00567</v>
       </c>
       <c r="M44" s="15">
         <v>0.00519</v>
       </c>
       <c r="N44" s="15">
-        <v>14504</v>
+        <v>17640</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>120</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>122</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.03421</v>
       </c>
       <c r="L45" s="15">
         <v>0.02248</v>
       </c>
       <c r="M45" s="15">
         <v>0.02053</v>
       </c>
       <c r="N45" s="15">
-        <v>13440</v>
+        <v>17430</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>200</v>
@@ -3301,51 +3304,51 @@
         <v>133</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>135</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>200</v>
       </c>
       <c r="K50" s="15">
         <v>0.02</v>
       </c>
       <c r="L50" s="15">
         <v>0.02</v>
       </c>
       <c r="M50" s="15">
         <v>0.02</v>
       </c>
       <c r="N50" s="15">
-        <v>3192</v>
+        <v>664</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>138</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>200</v>
@@ -4462,328 +4465,322 @@
         <v>216</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>217</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="15">
         <v>0.01113</v>
       </c>
       <c r="L83" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00928</v>
       </c>
       <c r="N83" s="15">
-        <v>4350</v>
+        <v>4300</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E84" s="15">
         <v>10000019032</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
       </c>
       <c r="K84" s="15">
         <v>0.0081</v>
       </c>
       <c r="L84" s="15">
         <v>0.00702</v>
       </c>
       <c r="M84" s="15">
         <v>0.00675</v>
       </c>
       <c r="N84" s="15">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E85" s="15">
         <v>10000017955</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>200</v>
       </c>
       <c r="K85" s="15">
         <v>0.00881</v>
       </c>
       <c r="L85" s="15">
         <v>0.00763</v>
       </c>
       <c r="M85" s="15">
         <v>0.00734</v>
       </c>
       <c r="N85" s="15">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>223</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>225</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.00881</v>
       </c>
       <c r="L86" s="15">
         <v>0.00763</v>
       </c>
       <c r="M86" s="15">
         <v>0.00734</v>
       </c>
       <c r="N86" s="15">
-        <v>710</v>
+        <v>646</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00881</v>
       </c>
       <c r="L87" s="15">
         <v>0.00763</v>
       </c>
       <c r="M87" s="15">
         <v>0.00734</v>
       </c>
       <c r="N87" s="15">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E88" s="15">
         <v>10000005055</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>1000</v>
       </c>
       <c r="K88" s="15">
         <v>0.01017</v>
       </c>
       <c r="L88" s="15">
         <v>0.00881</v>
       </c>
       <c r="M88" s="15">
         <v>0.00848</v>
       </c>
       <c r="N88" s="15">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>3566</v>
+      </c>
+      <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E89" s="15">
         <v>10000008601</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.008869999999999999</v>
       </c>
       <c r="L89" s="15">
         <v>0.00768</v>
       </c>
       <c r="M89" s="15">
         <v>0.00739</v>
       </c>
       <c r="N89" s="15">
-        <v>1377</v>
-[...3 lines deleted...]
-      </c>
+        <v>4712</v>
+      </c>
+      <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E90" s="15">
         <v>10000008140</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.009599999999999999</v>
       </c>
       <c r="L90" s="15">
         <v>0.008319999999999999</v>
       </c>
       <c r="M90" s="15">
         <v>0.008</v>
       </c>
       <c r="N90" s="15">
-        <v>594</v>
+        <v>734</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E91" s="15">
         <v>10080003292</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I91" s="15"/>
@@ -4815,1286 +4812,1282 @@
       <c r="D92" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>1000</v>
       </c>
       <c r="K92" s="15">
         <v>0.01038</v>
       </c>
       <c r="L92" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="M92" s="15">
         <v>0.00865</v>
       </c>
       <c r="N92" s="15">
-        <v>7722</v>
+        <v>6930</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>1000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00912</v>
       </c>
       <c r="L93" s="15">
         <v>0.007900000000000001</v>
       </c>
       <c r="M93" s="15">
         <v>0.0076</v>
       </c>
       <c r="N93" s="15">
-        <v>3477</v>
+        <v>1755</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>500</v>
       </c>
       <c r="K94" s="15">
         <v>0.06972</v>
       </c>
       <c r="L94" s="15">
         <v>0.06042</v>
       </c>
       <c r="M94" s="15">
         <v>0.0581</v>
       </c>
       <c r="N94" s="15">
-        <v>8500</v>
+        <v>6000</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E95" s="15">
         <v>10000009879</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>500</v>
       </c>
       <c r="K95" s="15">
         <v>0.00659</v>
       </c>
       <c r="L95" s="15">
         <v>0.00571</v>
       </c>
       <c r="M95" s="15">
         <v>0.00549</v>
       </c>
       <c r="N95" s="15">
-        <v>1012</v>
+        <v>1231</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>250</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.00708</v>
       </c>
       <c r="L96" s="15">
         <v>0.00614</v>
       </c>
       <c r="M96" s="15">
         <v>0.0059</v>
       </c>
       <c r="N96" s="15">
-        <v>13153</v>
-[...3 lines deleted...]
-      </c>
+        <v>22153</v>
+      </c>
+      <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E97" s="15">
         <v>10080002248</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.00734</v>
       </c>
       <c r="L97" s="15">
         <v>0.00636</v>
       </c>
       <c r="M97" s="15">
         <v>0.00611</v>
       </c>
       <c r="N97" s="15">
-        <v>1746</v>
+        <v>1530</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.00693</v>
       </c>
       <c r="L98" s="15">
         <v>0.00601</v>
       </c>
       <c r="M98" s="15">
         <v>0.00578</v>
       </c>
-      <c r="N98" s="15"/>
+      <c r="N98" s="15">
+        <v>780</v>
+      </c>
       <c r="O98" s="15">
-        <v>640</v>
-[...1 lines deleted...]
-      <c r="P98" s="15"/>
+        <v>780</v>
+      </c>
+      <c r="P98" s="15" t="s">
+        <v>256</v>
+      </c>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="15">
         <v>0.00714</v>
       </c>
       <c r="L99" s="15">
         <v>0.00619</v>
       </c>
       <c r="M99" s="15">
         <v>0.00595</v>
       </c>
       <c r="N99" s="15">
         <v>256</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E100" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00693</v>
       </c>
       <c r="L100" s="15">
         <v>0.00601</v>
       </c>
       <c r="M100" s="15">
         <v>0.00578</v>
       </c>
       <c r="N100" s="15">
-        <v>890</v>
+        <v>830</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E101" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.00708</v>
       </c>
       <c r="L101" s="15">
         <v>0.00614</v>
       </c>
       <c r="M101" s="15">
         <v>0.0059</v>
       </c>
       <c r="N101" s="15">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E102" s="15">
         <v>10000008155</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.00684</v>
       </c>
       <c r="L102" s="15">
         <v>0.00593</v>
       </c>
       <c r="M102" s="15">
         <v>0.0057</v>
       </c>
       <c r="N102" s="15">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>3093</v>
+      </c>
+      <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E103" s="15">
         <v>10080054675</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.00716</v>
       </c>
       <c r="L103" s="15">
         <v>0.0062</v>
       </c>
       <c r="M103" s="15">
         <v>0.00596</v>
       </c>
       <c r="N103" s="15">
-        <v>1454</v>
+        <v>1150</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E104" s="15">
         <v>10080070278</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.00927</v>
       </c>
       <c r="L104" s="15">
         <v>0.008030000000000001</v>
       </c>
       <c r="M104" s="15">
         <v>0.00773</v>
       </c>
       <c r="N104" s="15">
         <v>20</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.02043</v>
       </c>
       <c r="L105" s="15">
         <v>0.01771</v>
       </c>
       <c r="M105" s="15">
         <v>0.01703</v>
       </c>
       <c r="N105" s="15">
-        <v>628</v>
+        <v>770</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.02031</v>
       </c>
       <c r="L106" s="15">
         <v>0.0176</v>
       </c>
       <c r="M106" s="15">
         <v>0.01693</v>
       </c>
       <c r="N106" s="15">
-        <v>22000</v>
+        <v>17480</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.02163</v>
       </c>
       <c r="L107" s="15">
         <v>0.01875</v>
       </c>
       <c r="M107" s="15">
         <v>0.01803</v>
       </c>
       <c r="N107" s="15">
-        <v>17501</v>
+        <v>17865</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>1000</v>
       </c>
       <c r="K108" s="15">
         <v>0.01991</v>
       </c>
       <c r="L108" s="15">
         <v>0.01725</v>
       </c>
       <c r="M108" s="15">
         <v>0.01659</v>
       </c>
       <c r="N108" s="15">
-        <v>9360</v>
+        <v>6656</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E109" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="15">
         <v>0.02135</v>
       </c>
       <c r="L109" s="15">
         <v>0.0185</v>
       </c>
       <c r="M109" s="15">
         <v>0.01779</v>
       </c>
       <c r="N109" s="15">
-        <v>790</v>
+        <v>600</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E110" s="15">
         <v>10080055259</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>1000</v>
       </c>
       <c r="K110" s="15">
         <v>0.03218</v>
       </c>
       <c r="L110" s="15">
         <v>0.02308</v>
       </c>
       <c r="M110" s="15">
         <v>0.02003</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>1000</v>
       </c>
       <c r="K111" s="15">
         <v>0.02043</v>
       </c>
       <c r="L111" s="15">
         <v>0.01771</v>
       </c>
       <c r="M111" s="15">
         <v>0.01703</v>
       </c>
       <c r="N111" s="15">
-        <v>1604</v>
-[...3 lines deleted...]
-      </c>
+        <v>3799</v>
+      </c>
+      <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>1000</v>
       </c>
       <c r="K112" s="15">
         <v>0.44345</v>
       </c>
       <c r="L112" s="15">
         <v>0.38432</v>
       </c>
       <c r="M112" s="15">
         <v>0.36954</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>168</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.484</v>
       </c>
       <c r="L113" s="15">
         <v>0.40594</v>
       </c>
       <c r="M113" s="15">
         <v>0.39033</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>2000</v>
       </c>
       <c r="K114" s="15">
         <v>0.0217</v>
       </c>
       <c r="L114" s="15">
         <v>0.0182</v>
       </c>
       <c r="M114" s="15">
         <v>0.01751</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E115" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>1000</v>
       </c>
       <c r="K115" s="15">
         <v>0.02673</v>
       </c>
       <c r="L115" s="15">
         <v>0.02317</v>
       </c>
       <c r="M115" s="15">
         <v>0.02228</v>
       </c>
       <c r="N115" s="15">
-        <v>1360</v>
+        <v>1800</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15">
         <v>2000</v>
       </c>
       <c r="K116" s="15">
         <v>0.0069</v>
       </c>
       <c r="L116" s="15">
         <v>0.00564</v>
       </c>
       <c r="M116" s="15">
         <v>0.00506</v>
       </c>
       <c r="N116" s="15">
         <v>94</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>151</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>200</v>
       </c>
       <c r="K117" s="15">
         <v>0.01598</v>
       </c>
       <c r="L117" s="15">
         <v>0.01385</v>
       </c>
       <c r="M117" s="15">
         <v>0.01331</v>
       </c>
       <c r="N117" s="15">
-        <v>630</v>
+        <v>700</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>2000</v>
       </c>
       <c r="K118" s="15">
-        <v>0.09318</v>
+        <v>0.09787999999999999</v>
       </c>
       <c r="L118" s="15">
-        <v>0.08076</v>
+        <v>0.08483</v>
       </c>
       <c r="M118" s="15">
-        <v>0.07765</v>
+        <v>0.08155999999999999</v>
       </c>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E119" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15">
         <v>2000</v>
       </c>
       <c r="K119" s="15">
         <v>0.18392</v>
       </c>
       <c r="L119" s="15">
         <v>0.15426</v>
       </c>
       <c r="M119" s="15">
         <v>0.14833</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>7000</v>
       </c>
       <c r="K120" s="15">
         <v>0.25229</v>
       </c>
       <c r="L120" s="15">
         <v>0.2116</v>
       </c>
       <c r="M120" s="15">
         <v>0.20346</v>
       </c>
       <c r="N120" s="15"/>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15">
         <v>2000</v>
       </c>
       <c r="K121" s="15">
         <v>0.10154</v>
       </c>
       <c r="L121" s="15">
         <v>0.10154</v>
       </c>
       <c r="M121" s="15">
         <v>0.10154</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>2000</v>
       </c>
       <c r="K122" s="15">
         <v>0.07931000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.06873</v>
       </c>
       <c r="M122" s="15">
         <v>0.06609</v>
       </c>
       <c r="N122" s="15"/>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>2000</v>
       </c>
       <c r="K123" s="15">
         <v>0.09926</v>
       </c>
       <c r="L123" s="15">
         <v>0.08325</v>
       </c>
       <c r="M123" s="15">
         <v>0.08005</v>
       </c>
       <c r="N123" s="15"/>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E124" s="15" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>215</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15">
         <v>1000</v>
       </c>
       <c r="K124" s="15">
         <v>1.05</v>
       </c>
       <c r="L124" s="15">
         <v>0.88018</v>
       </c>
       <c r="M124" s="15">
         <v>0.84633</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
@@ -6156,317 +6149,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>