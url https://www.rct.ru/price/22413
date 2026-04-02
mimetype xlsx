--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>171</v>
+        <v>196</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1</v>
       </c>
       <c r="K39" s="15">
         <v>5.02</v>
       </c>
       <c r="L39" s="15">
         <v>4.7</v>
       </c>
       <c r="M39" s="15">
         <v>4.54</v>
       </c>
       <c r="N39" s="15">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E40" s="15">
         <v>10000022416</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="15"/>