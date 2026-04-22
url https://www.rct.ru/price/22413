--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>339</v>
+        <v>365</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>196</v>
+        <v>151</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1</v>
       </c>
       <c r="K39" s="15">
         <v>5.02</v>
       </c>
       <c r="L39" s="15">
         <v>4.7</v>
       </c>
       <c r="M39" s="15">
         <v>4.54</v>
       </c>
       <c r="N39" s="15">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E40" s="15">
         <v>10000022416</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="15"/>