--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1440,51 +1440,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>45.5</v>
       </c>
       <c r="L14" s="15">
         <v>45.5</v>
       </c>
       <c r="M14" s="15">
         <v>45.5</v>
       </c>
       <c r="N14" s="15">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="15"/>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>365</v>
+        <v>285</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
@@ -2395,51 +2395,51 @@
       <c r="D39" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1</v>
       </c>
       <c r="K39" s="15">
         <v>5.02</v>
       </c>
       <c r="L39" s="15">
         <v>4.7</v>
       </c>
       <c r="M39" s="15">
         <v>4.54</v>
       </c>
       <c r="N39" s="15">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E40" s="15">
         <v>10000022416</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="15"/>