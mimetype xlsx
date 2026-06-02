--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1633,51 +1633,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>15.34</v>
       </c>
       <c r="L19" s="15">
         <v>15.34</v>
       </c>
       <c r="M19" s="15">
         <v>15.34</v>
       </c>
       <c r="N19" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>