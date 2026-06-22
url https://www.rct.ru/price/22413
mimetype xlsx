--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>294</v>
+        <v>388</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>