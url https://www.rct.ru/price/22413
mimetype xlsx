--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>388</v>
+        <v>281</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>216</v>
+        <v>186</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>