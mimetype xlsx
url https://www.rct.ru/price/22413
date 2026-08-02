--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -2169,90 +2169,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>281</v>
+        <v>356</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>