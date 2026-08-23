--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1400,53 +1400,51 @@
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>1</v>
       </c>
       <c r="K13" s="15">
         <v>25</v>
       </c>
       <c r="L13" s="15">
         <v>25</v>
       </c>
       <c r="M13" s="15">
         <v>25</v>
       </c>
-      <c r="N13" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
@@ -2091,51 +2089,51 @@
       <c r="D31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1</v>
       </c>
       <c r="K31" s="15">
         <v>9.82</v>
       </c>
       <c r="L31" s="15">
         <v>9.82</v>
       </c>
       <c r="M31" s="15">
         <v>9.82</v>
       </c>
       <c r="N31" s="15">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
@@ -2169,90 +2167,90 @@
       <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="15">
         <v>10000022421</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1</v>
       </c>
       <c r="K33" s="15">
         <v>9.76</v>
       </c>
       <c r="L33" s="15">
         <v>9.15</v>
       </c>
       <c r="M33" s="15">
         <v>8.85</v>
       </c>
       <c r="N33" s="15">
-        <v>356</v>
+        <v>276</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="15">
         <v>10000022420</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1</v>
       </c>
       <c r="K34" s="15">
         <v>8.49</v>
       </c>
       <c r="L34" s="15">
         <v>8.19</v>
       </c>
       <c r="M34" s="15">
         <v>7.89</v>
       </c>
       <c r="N34" s="15">
-        <v>166</v>
+        <v>194</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>