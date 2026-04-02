--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -307,50 +307,53 @@
   <si>
     <t>L-KLS1-3.96A-04-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B4P-VH (PWL2-4) (L-KLS1-3.96A-04-S)</t>
   </si>
   <si>
     <t>UT-00138503</t>
   </si>
   <si>
     <t xml:space="preserve">B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t>10-00059719</t>
   </si>
   <si>
     <t>DS1073-4MRW6</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (DS1073-4MRW6)</t>
   </si>
   <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
     <t>KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>10-00059735</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (L-KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>UT-00138510</t>
   </si>
   <si>
     <t xml:space="preserve">B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t>10-00059714</t>
@@ -500,50 +503,62 @@
     <t>UT-00138507</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-08-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B8PS-VH (PWL2-8R) (L-KLS1-3.96A-08-R)</t>
   </si>
   <si>
     <t>UT-00138514</t>
   </si>
   <si>
     <t>DS1073-9MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B9P-VH (PWL2-9) (DS1073-9MVW6)</t>
   </si>
   <si>
     <t>10-00059758</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>разъем питания прямой SMT шаг 3,96, тип2, на плату / L-KLS1-3.96A-04-VM</t>
+  </si>
+  <si>
+    <t>SVH-21T-P1.1</t>
+  </si>
+  <si>
+    <t>контакты (гнездо) для разъема на кабель под обжим / SVH-21T-P1.1</t>
+  </si>
+  <si>
+    <t>UT-00156217</t>
+  </si>
+  <si>
+    <t>JST</t>
   </si>
   <si>
     <t>I-DS1073-SCW010</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-10N корпус (PHU2-10) (I-DS1073-SCW010)</t>
   </si>
   <si>
     <t>UT-00095338</t>
   </si>
   <si>
     <t>I-DS1073-SCW011</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип2, на кабель / VHR-11N корпус (PHU2-11) (I-DS1073-SCW011)</t>
   </si>
   <si>
     <t>UT-00102213</t>
   </si>
   <si>
     <t>I-DS1073-SCW012</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-12N корпус (PHU2-12) (I-DS1073-SCW012)</t>
   </si>
@@ -1326,51 +1341,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R85"/>
+  <dimension ref="A1:R86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1580,51 +1595,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>9097</v>
+        <v>7616</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1724,51 +1739,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>4996</v>
+        <v>4676</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1837,51 +1852,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>13755</v>
+        <v>10274</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1952,51 +1967,51 @@
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>6847</v>
+        <v>6660</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="15"/>
@@ -2102,51 +2117,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>10288</v>
+        <v>5948</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2180,51 +2195,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>7254</v>
+        <v>8424</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2293,51 +2308,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>2835</v>
+        <v>3982</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2395,2098 +2410,2151 @@
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.05462</v>
+        <v>0.0576</v>
       </c>
       <c r="L31" s="15">
-        <v>0.04733</v>
+        <v>0.04992</v>
       </c>
       <c r="M31" s="15">
-        <v>0.04551</v>
-[...1 lines deleted...]
-      <c r="N31" s="15"/>
+        <v>0.048</v>
+      </c>
+      <c r="N31" s="15">
+        <v>2250</v>
+      </c>
       <c r="O31" s="15">
-        <v>2075</v>
-[...1 lines deleted...]
-      <c r="P31" s="15"/>
+        <v>2700</v>
+      </c>
+      <c r="P31" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.16011</v>
       </c>
       <c r="L32" s="15">
         <v>0.08745</v>
       </c>
       <c r="M32" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04421</v>
       </c>
       <c r="L33" s="15">
         <v>0.03831</v>
       </c>
       <c r="M33" s="15">
         <v>0.03684</v>
       </c>
       <c r="N33" s="15">
-        <v>308</v>
+        <v>272</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.0526</v>
       </c>
       <c r="L34" s="15">
         <v>0.0526</v>
       </c>
       <c r="M34" s="15">
         <v>0.0526</v>
       </c>
       <c r="N34" s="15">
         <v>2</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>3353</v>
+        <v>3188</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.03518</v>
       </c>
       <c r="L36" s="15">
         <v>0.03049</v>
       </c>
       <c r="M36" s="15">
         <v>0.02931</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1481</v>
+        <v>1627</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.05516</v>
       </c>
       <c r="L38" s="15">
         <v>0.0478</v>
       </c>
       <c r="M38" s="15">
         <v>0.04596</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.0453</v>
       </c>
       <c r="L39" s="15">
         <v>0.0453</v>
       </c>
       <c r="M39" s="15">
         <v>0.0453</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>8673</v>
+        <v>10356</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.04211</v>
       </c>
       <c r="L41" s="15">
         <v>0.03649</v>
       </c>
       <c r="M41" s="15">
         <v>0.03509</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.23894</v>
       </c>
       <c r="L42" s="15">
         <v>0.13179</v>
       </c>
       <c r="M42" s="15">
         <v>0.11947</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>2561</v>
+        <v>2532</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.06614</v>
       </c>
       <c r="L44" s="15">
         <v>0.05732</v>
       </c>
       <c r="M44" s="15">
         <v>0.05511</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0541</v>
       </c>
       <c r="L45" s="15">
         <v>0.0541</v>
       </c>
       <c r="M45" s="15">
         <v>0.0541</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1365</v>
+        <v>1683</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>500</v>
       </c>
       <c r="K47" s="15">
         <v>0.04898</v>
       </c>
       <c r="L47" s="15">
         <v>0.04245</v>
       </c>
       <c r="M47" s="15">
         <v>0.04081</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>500</v>
       </c>
       <c r="K48" s="15">
         <v>0.07094</v>
       </c>
       <c r="L48" s="15">
         <v>0.06148</v>
       </c>
       <c r="M48" s="15">
         <v>0.05911</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1318</v>
+        <v>1451</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E50" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15">
         <v>0.0601</v>
       </c>
       <c r="L50" s="15">
         <v>0.0601</v>
       </c>
       <c r="M50" s="15">
         <v>0.0601</v>
       </c>
       <c r="N50" s="15">
         <v>1</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>7977</v>
+        <v>6685</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E52" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
       </c>
       <c r="K52" s="15">
         <v>0.05622</v>
       </c>
       <c r="L52" s="15">
         <v>0.04872</v>
       </c>
       <c r="M52" s="15">
         <v>0.04685</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>500</v>
       </c>
       <c r="K53" s="15">
         <v>0.0882</v>
       </c>
       <c r="L53" s="15">
         <v>0.07643999999999999</v>
       </c>
       <c r="M53" s="15">
         <v>0.0735</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E54" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>9599</v>
+        <v>10230</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E56" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
-        <v>500</v>
+        <v>4500</v>
       </c>
       <c r="K56" s="15">
-        <v>0.03989</v>
+        <v>0.02456</v>
       </c>
       <c r="L56" s="15">
-        <v>0.03457</v>
+        <v>0.02128</v>
       </c>
       <c r="M56" s="15">
-        <v>0.03324</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02046</v>
+      </c>
+      <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
-        <v>0.04263</v>
+        <v>0.03989</v>
       </c>
       <c r="L57" s="15">
-        <v>0.03695</v>
+        <v>0.03457</v>
       </c>
       <c r="M57" s="15">
-        <v>0.03553</v>
-[...1 lines deleted...]
-      <c r="N57" s="15"/>
+        <v>0.03324</v>
+      </c>
+      <c r="N57" s="15">
+        <v>1762</v>
+      </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
-        <v>0.04587</v>
+        <v>0.04263</v>
       </c>
       <c r="L58" s="15">
-        <v>0.03975</v>
+        <v>0.03695</v>
       </c>
       <c r="M58" s="15">
-        <v>0.03823</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03553</v>
+      </c>
+      <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K59" s="15">
-        <v>0.00774</v>
+        <v>0.04587</v>
       </c>
       <c r="L59" s="15">
-        <v>0.00671</v>
+        <v>0.03975</v>
       </c>
       <c r="M59" s="15">
-        <v>0.00645</v>
-[...1 lines deleted...]
-      <c r="N59" s="15"/>
+        <v>0.03823</v>
+      </c>
+      <c r="N59" s="15">
+        <v>5103</v>
+      </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>10080059056</v>
+        <v>177</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>178</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>1000</v>
       </c>
       <c r="K60" s="15">
-        <v>0.008059999999999999</v>
+        <v>0.00774</v>
       </c>
       <c r="L60" s="15">
-        <v>0.00698</v>
+        <v>0.00671</v>
       </c>
       <c r="M60" s="15">
-        <v>0.00671</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00645</v>
+      </c>
+      <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>180</v>
+      </c>
+      <c r="E61" s="15">
+        <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
-        <v>0.01172</v>
+        <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
-        <v>0.01015</v>
+        <v>0.00698</v>
       </c>
       <c r="M61" s="15">
-        <v>0.00976</v>
-[...1 lines deleted...]
-      <c r="N61" s="15"/>
+        <v>0.00671</v>
+      </c>
+      <c r="N61" s="15">
+        <v>15899</v>
+      </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>10080059057</v>
+        <v>182</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>183</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
-        <v>0.0114</v>
+        <v>0.01172</v>
       </c>
       <c r="L62" s="15">
-        <v>0.00988</v>
+        <v>0.01015</v>
       </c>
       <c r="M62" s="15">
-        <v>0.0095</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.00976</v>
+      </c>
+      <c r="N62" s="15"/>
+      <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E63" s="15">
-        <v>10000014786</v>
+        <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="I63" s="15"/>
+      <c r="I63" s="15" t="s">
+        <v>186</v>
+      </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
-        <v>0.21189</v>
+        <v>0.01229</v>
       </c>
       <c r="L63" s="15">
-        <v>0.09946000000000001</v>
+        <v>0.01065</v>
       </c>
       <c r="M63" s="15">
-        <v>0.08216</v>
-[...1 lines deleted...]
-      <c r="N63" s="15"/>
+        <v>0.01024</v>
+      </c>
+      <c r="N63" s="15">
+        <v>15139</v>
+      </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>188</v>
+      </c>
+      <c r="E64" s="15">
+        <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
-        <v>0.1946</v>
+        <v>0.21189</v>
       </c>
       <c r="L64" s="15">
-        <v>0.10332</v>
+        <v>0.09946000000000001</v>
       </c>
       <c r="M64" s="15">
-        <v>0.97571</v>
+        <v>0.08216</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
-        <v>0.01556</v>
+        <v>0.1946</v>
       </c>
       <c r="L65" s="15">
-        <v>0.01348</v>
+        <v>0.10332</v>
       </c>
       <c r="M65" s="15">
-        <v>0.01296</v>
+        <v>0.97571</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>10080059058</v>
+        <v>193</v>
+      </c>
+      <c r="E66" s="15" t="s">
+        <v>194</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
-        <v>0.04764</v>
+        <v>0.01556</v>
       </c>
       <c r="L66" s="15">
-        <v>0.02607</v>
+        <v>0.01348</v>
       </c>
       <c r="M66" s="15">
-        <v>0.02343</v>
+        <v>0.01296</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>196</v>
+      </c>
+      <c r="E67" s="15">
+        <v>10080059058</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
-        <v>0.01575</v>
+        <v>0.04764</v>
       </c>
       <c r="L67" s="15">
-        <v>0.01365</v>
+        <v>0.02607</v>
       </c>
       <c r="M67" s="15">
-        <v>0.01313</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02343</v>
+      </c>
+      <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>10000014787</v>
+        <v>199</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>200</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="I68" s="15"/>
+      <c r="I68" s="15" t="s">
+        <v>201</v>
+      </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
-        <v>0.26614</v>
+        <v>0.01575</v>
       </c>
       <c r="L68" s="15">
-        <v>0.13047</v>
+        <v>0.01365</v>
       </c>
       <c r="M68" s="15">
-        <v>0.1096</v>
-[...1 lines deleted...]
-      <c r="N68" s="15"/>
+        <v>0.01313</v>
+      </c>
+      <c r="N68" s="15">
+        <v>19653</v>
+      </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>203</v>
+      </c>
+      <c r="E69" s="15">
+        <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K69" s="15">
-        <v>0.01932</v>
+        <v>0.26614</v>
       </c>
       <c r="L69" s="15">
-        <v>0.01674</v>
+        <v>0.13047</v>
       </c>
       <c r="M69" s="15">
-        <v>0.0161</v>
+        <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>10080064365</v>
+        <v>205</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>206</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K70" s="15">
-        <v>0.01901</v>
+        <v>0.01932</v>
       </c>
       <c r="L70" s="15">
-        <v>0.01647</v>
+        <v>0.01674</v>
       </c>
       <c r="M70" s="15">
-        <v>0.01584</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0161</v>
+      </c>
+      <c r="N70" s="15"/>
+      <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E71" s="15">
-        <v>10000014788</v>
+        <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.31752</v>
+        <v>0.02037</v>
       </c>
       <c r="L71" s="15">
-        <v>0.14903</v>
+        <v>0.01765</v>
       </c>
       <c r="M71" s="15">
-        <v>0.12312</v>
-[...3 lines deleted...]
-      <c r="P71" s="15"/>
+        <v>0.01698</v>
+      </c>
+      <c r="N71" s="15">
+        <v>70</v>
+      </c>
+      <c r="O71" s="15">
+        <v>4960</v>
+      </c>
+      <c r="P71" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E72" s="15">
-        <v>10080010658</v>
+        <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K72" s="15">
-        <v>0.32023</v>
+        <v>0.31752</v>
       </c>
       <c r="L72" s="15">
-        <v>0.16874</v>
+        <v>0.14903</v>
       </c>
       <c r="M72" s="15">
-        <v>0.16011</v>
+        <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>212</v>
+      </c>
+      <c r="E73" s="15">
+        <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
-        <v>0.02337</v>
+        <v>0.32023</v>
       </c>
       <c r="L73" s="15">
-        <v>0.02025</v>
+        <v>0.16874</v>
       </c>
       <c r="M73" s="15">
-        <v>0.01948</v>
+        <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>10080059267</v>
+        <v>214</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>215</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K74" s="15">
-        <v>0.02397</v>
+        <v>0.02337</v>
       </c>
       <c r="L74" s="15">
-        <v>0.02077</v>
+        <v>0.02025</v>
       </c>
       <c r="M74" s="15">
-        <v>0.01998</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01948</v>
+      </c>
+      <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>217</v>
+      </c>
+      <c r="E75" s="15">
+        <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K75" s="15">
-        <v>0.37442</v>
+        <v>0.02397</v>
       </c>
       <c r="L75" s="15">
-        <v>0.19706</v>
+        <v>0.02077</v>
       </c>
       <c r="M75" s="15">
-        <v>0.18721</v>
-[...3 lines deleted...]
-      <c r="P75" s="15"/>
+        <v>0.01998</v>
+      </c>
+      <c r="N75" s="15">
+        <v>16</v>
+      </c>
+      <c r="O75" s="15">
+        <v>2280</v>
+      </c>
+      <c r="P75" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>10080032369</v>
+        <v>219</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>220</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
-        <v>0.37055</v>
+        <v>0.37442</v>
       </c>
       <c r="L76" s="15">
-        <v>0.17393</v>
+        <v>0.19706</v>
       </c>
       <c r="M76" s="15">
-        <v>0.14368</v>
+        <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>222</v>
+      </c>
+      <c r="E77" s="15">
+        <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
-        <v>0.02517</v>
+        <v>0.37055</v>
       </c>
       <c r="L77" s="15">
-        <v>0.02181</v>
+        <v>0.17393</v>
       </c>
       <c r="M77" s="15">
-        <v>0.02098</v>
+        <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>10080059059</v>
+        <v>224</v>
+      </c>
+      <c r="E78" s="15" t="s">
+        <v>225</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I78" s="15"/>
       <c r="J78" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K78" s="15">
-        <v>0.02798</v>
+        <v>0.02517</v>
       </c>
       <c r="L78" s="15">
-        <v>0.02425</v>
+        <v>0.02181</v>
       </c>
       <c r="M78" s="15">
-        <v>0.02331</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02098</v>
+      </c>
+      <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E79" s="15">
-        <v>10000014790</v>
+        <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="I79" s="15"/>
+      <c r="I79" s="15" t="s">
+        <v>228</v>
+      </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
-        <v>0.42777</v>
+        <v>0.02798</v>
       </c>
       <c r="L79" s="15">
-        <v>0.20078</v>
+        <v>0.02425</v>
       </c>
       <c r="M79" s="15">
-        <v>0.16586</v>
-[...3 lines deleted...]
-      <c r="P79" s="15"/>
+        <v>0.02331</v>
+      </c>
+      <c r="N79" s="15">
+        <v>78</v>
+      </c>
+      <c r="O79" s="15">
+        <v>1380</v>
+      </c>
+      <c r="P79" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>230</v>
+      </c>
+      <c r="E80" s="15">
+        <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K80" s="15">
-        <v>0.03066</v>
+        <v>0.42777</v>
       </c>
       <c r="L80" s="15">
-        <v>0.02657</v>
+        <v>0.20078</v>
       </c>
       <c r="M80" s="15">
-        <v>0.02555</v>
+        <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>10080059060</v>
+        <v>232</v>
+      </c>
+      <c r="E81" s="15" t="s">
+        <v>233</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K81" s="15">
-        <v>0.03194</v>
+        <v>0.03066</v>
       </c>
       <c r="L81" s="15">
-        <v>0.02768</v>
+        <v>0.02657</v>
       </c>
       <c r="M81" s="15">
-        <v>0.02661</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02555</v>
+      </c>
+      <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>235</v>
+      </c>
+      <c r="E82" s="15">
+        <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K82" s="15">
-        <v>0.03687</v>
+        <v>0.03194</v>
       </c>
       <c r="L82" s="15">
-        <v>0.03195</v>
+        <v>0.02768</v>
       </c>
       <c r="M82" s="15">
-        <v>0.03073</v>
-[...5 lines deleted...]
-      <c r="P82" s="15"/>
+        <v>0.02661</v>
+      </c>
+      <c r="N82" s="15"/>
+      <c r="O82" s="15">
+        <v>4980</v>
+      </c>
+      <c r="P82" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="K83" s="15">
-        <v>0.01032</v>
+        <v>0.03687</v>
       </c>
       <c r="L83" s="15">
-        <v>0.00894</v>
+        <v>0.03195</v>
       </c>
       <c r="M83" s="15">
-        <v>0.0086</v>
-[...1 lines deleted...]
-      <c r="N83" s="15"/>
+        <v>0.03073</v>
+      </c>
+      <c r="N83" s="15">
+        <v>120</v>
+      </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="K84" s="15">
-        <v>0.01202</v>
+        <v>0.01032</v>
       </c>
       <c r="L84" s="15">
-        <v>0.01041</v>
+        <v>0.00894</v>
       </c>
       <c r="M84" s="15">
-        <v>0.01001</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0086</v>
+      </c>
+      <c r="N84" s="15"/>
+      <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
-      <c r="B85" s="14"/>
-[...2 lines deleted...]
-      <c r="E85" s="15"/>
+      <c r="B85" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>244</v>
+      </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
-      <c r="H85" s="15"/>
-[...7 lines deleted...]
-      <c r="P85" s="15"/>
+      <c r="H85" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="J85" s="15">
+        <v>2500</v>
+      </c>
+      <c r="K85" s="15">
+        <v>0.01298</v>
+      </c>
+      <c r="L85" s="15">
+        <v>0.01125</v>
+      </c>
+      <c r="M85" s="15">
+        <v>0.01081</v>
+      </c>
+      <c r="N85" s="15">
+        <v>343986</v>
+      </c>
+      <c r="O85" s="15">
+        <v>68000</v>
+      </c>
+      <c r="P85" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="Q85" s="15"/>
+      <c r="R85"/>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="B86" s="14"/>
+      <c r="C86" s="15"/>
+      <c r="D86" s="15"/>
+      <c r="E86" s="15"/>
+      <c r="F86" s="15"/>
+      <c r="G86" s="15"/>
+      <c r="H86" s="15"/>
+      <c r="I86" s="15"/>
+      <c r="J86" s="15"/>
+      <c r="K86" s="15"/>
+      <c r="L86" s="15"/>
+      <c r="M86" s="15"/>
+      <c r="N86" s="15"/>
+      <c r="O86" s="15"/>
+      <c r="P86" s="15"/>
+      <c r="Q86" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -4506,317 +4574,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>