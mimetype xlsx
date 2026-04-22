--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -620,50 +620,53 @@
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N (PHU2-4) (L-KLS1-3.96A-04-H) корпус</t>
   </si>
   <si>
     <t>UT-00138495</t>
   </si>
   <si>
     <t>DS1073-4FCW</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (DS1073-4FCW) </t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1073-SCW004 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1073-SCW004</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (I-DS1073-SCW004)</t>
   </si>
   <si>
     <t>UT-00091861</t>
   </si>
   <si>
     <t xml:space="preserve">DS1073-4FCW CONNFLY, </t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>DS1073-5FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (DS1073-5FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (L-KLS1-3.96A-05-H) корпус</t>
   </si>
   <si>
     <t>UT-00138496</t>
   </si>
   <si>
     <t>I-DS1073-SCW005</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N корпус (PHU2-5) (I-DS1073-SCW005)</t>
   </si>
   <si>
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
@@ -1595,51 +1598,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>7616</v>
+        <v>6876</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1739,51 +1742,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>4676</v>
+        <v>5317</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1852,51 +1855,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>10274</v>
+        <v>12720</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1967,51 +1970,51 @@
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>6660</v>
+        <v>6753</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="15"/>
@@ -2117,51 +2120,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>5948</v>
+        <v>5742</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2195,51 +2198,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>8424</v>
+        <v>7839</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2308,51 +2311,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>3982</v>
+        <v>2928</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2410,63 +2413,63 @@
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.0576</v>
+        <v>0.06077</v>
       </c>
       <c r="L31" s="15">
-        <v>0.04992</v>
+        <v>0.05266</v>
       </c>
       <c r="M31" s="15">
-        <v>0.048</v>
+        <v>0.05064</v>
       </c>
       <c r="N31" s="15">
-        <v>2250</v>
+        <v>1460</v>
       </c>
       <c r="O31" s="15">
-        <v>2700</v>
+        <v>2190</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
@@ -2499,53 +2502,55 @@
       <c r="D33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04421</v>
       </c>
       <c r="L33" s="15">
         <v>0.03831</v>
       </c>
       <c r="M33" s="15">
         <v>0.03684</v>
       </c>
       <c r="N33" s="15">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="O33" s="15"/>
+        <v>304</v>
+      </c>
+      <c r="O33" s="15">
+        <v>770</v>
+      </c>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
@@ -2575,51 +2580,51 @@
       <c r="D35" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>3188</v>
+        <v>2774</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
@@ -2651,51 +2656,51 @@
       <c r="D37" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1627</v>
+        <v>1134</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
@@ -2762,51 +2767,51 @@
       <c r="D40" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>10356</v>
+        <v>10118</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
@@ -2875,51 +2880,51 @@
       <c r="D43" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>2532</v>
+        <v>1805</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>132</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
@@ -2988,51 +2993,51 @@
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1683</v>
+        <v>1615</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
@@ -3101,51 +3106,51 @@
       <c r="D49" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1451</v>
+        <v>1146</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
@@ -3177,51 +3182,51 @@
       <c r="D51" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>6685</v>
+        <v>8526</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
@@ -3290,88 +3295,88 @@
       <c r="D54" s="15" t="s">
         <v>159</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>160</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>10230</v>
+        <v>8336</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>161</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>118</v>
+        <v>164</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>163</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>166</v>
       </c>
       <c r="I56" s="15"/>
@@ -3403,51 +3408,51 @@
       <c r="D57" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1762</v>
+        <v>1495</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>172</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
@@ -3479,51 +3484,51 @@
       <c r="D59" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>5103</v>
+        <v>5036</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>178</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="15"/>
@@ -3555,51 +3560,51 @@
       <c r="D61" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>15899</v>
+        <v>16517</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>183</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="15"/>
@@ -3633,51 +3638,51 @@
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01229</v>
       </c>
       <c r="L63" s="15">
         <v>0.01065</v>
       </c>
       <c r="M63" s="15">
         <v>0.01024</v>
       </c>
       <c r="N63" s="15">
-        <v>15139</v>
+        <v>14103</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
@@ -3824,713 +3829,713 @@
       </c>
       <c r="E68" s="15" t="s">
         <v>200</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>201</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
         <v>0.01575</v>
       </c>
       <c r="L68" s="15">
         <v>0.01365</v>
       </c>
       <c r="M68" s="15">
         <v>0.01313</v>
       </c>
       <c r="N68" s="15">
-        <v>19653</v>
+        <v>209</v>
       </c>
       <c r="O68" s="15"/>
-      <c r="P68" s="15"/>
+      <c r="P68" s="15" t="s">
+        <v>202</v>
+      </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.26614</v>
       </c>
       <c r="L69" s="15">
         <v>0.13047</v>
       </c>
       <c r="M69" s="15">
         <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.01932</v>
       </c>
       <c r="L70" s="15">
         <v>0.01674</v>
       </c>
       <c r="M70" s="15">
         <v>0.0161</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02037</v>
       </c>
       <c r="L71" s="15">
         <v>0.01765</v>
       </c>
       <c r="M71" s="15">
         <v>0.01698</v>
       </c>
       <c r="N71" s="15">
         <v>70</v>
       </c>
       <c r="O71" s="15">
-        <v>4960</v>
+        <v>5520</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.31752</v>
       </c>
       <c r="L72" s="15">
         <v>0.14903</v>
       </c>
       <c r="M72" s="15">
         <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E73" s="15">
         <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.32023</v>
       </c>
       <c r="L73" s="15">
         <v>0.16874</v>
       </c>
       <c r="M73" s="15">
         <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.02337</v>
       </c>
       <c r="L74" s="15">
         <v>0.02025</v>
       </c>
       <c r="M74" s="15">
         <v>0.01948</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02397</v>
       </c>
       <c r="L75" s="15">
         <v>0.02077</v>
       </c>
       <c r="M75" s="15">
         <v>0.01998</v>
       </c>
       <c r="N75" s="15">
         <v>16</v>
       </c>
       <c r="O75" s="15">
-        <v>2280</v>
+        <v>2550</v>
       </c>
       <c r="P75" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02798</v>
       </c>
       <c r="L79" s="15">
         <v>0.02425</v>
       </c>
       <c r="M79" s="15">
         <v>0.02331</v>
       </c>
       <c r="N79" s="15">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="O79" s="15">
-        <v>1380</v>
+        <v>1800</v>
       </c>
       <c r="P79" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03194</v>
       </c>
       <c r="L82" s="15">
         <v>0.02768</v>
       </c>
       <c r="M82" s="15">
         <v>0.02661</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15">
-        <v>4980</v>
+        <v>4680</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
-      <c r="N83" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
-        <v>0.01298</v>
+        <v>0.01314</v>
       </c>
       <c r="L85" s="15">
-        <v>0.01125</v>
+        <v>0.01139</v>
       </c>
       <c r="M85" s="15">
-        <v>0.01081</v>
+        <v>0.01095</v>
       </c>
       <c r="N85" s="15">
-        <v>343986</v>
+        <v>149691</v>
       </c>
       <c r="O85" s="15">
-        <v>68000</v>
+        <v>65600</v>
       </c>
       <c r="P85" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
@@ -4574,317 +4579,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>