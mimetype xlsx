--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -620,53 +620,50 @@
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N (PHU2-4) (L-KLS1-3.96A-04-H) корпус</t>
   </si>
   <si>
     <t>UT-00138495</t>
   </si>
   <si>
     <t>DS1073-4FCW</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (DS1073-4FCW) </t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1073-SCW004 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1073-SCW004</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (I-DS1073-SCW004)</t>
   </si>
   <si>
     <t>UT-00091861</t>
   </si>
   <si>
     <t xml:space="preserve">DS1073-4FCW CONNFLY, </t>
-  </si>
-[...1 lines deleted...]
-    <t>23.04.2026</t>
   </si>
   <si>
     <t>DS1073-5FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (DS1073-5FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (L-KLS1-3.96A-05-H) корпус</t>
   </si>
   <si>
     <t>UT-00138496</t>
   </si>
   <si>
     <t>I-DS1073-SCW005</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N корпус (PHU2-5) (I-DS1073-SCW005)</t>
   </si>
   <si>
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
@@ -1598,51 +1595,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>6876</v>
+        <v>8779</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1742,51 +1739,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>5317</v>
+        <v>4804</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1855,51 +1852,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>12720</v>
+        <v>13691</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1970,51 +1967,51 @@
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>6753</v>
+        <v>8254</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="15"/>
@@ -2120,51 +2117,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>5742</v>
+        <v>8021</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2198,51 +2195,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>7839</v>
+        <v>8775</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2311,51 +2308,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>2928</v>
+        <v>2538</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2422,54 +2419,54 @@
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.06077</v>
       </c>
       <c r="L31" s="15">
         <v>0.05266</v>
       </c>
       <c r="M31" s="15">
         <v>0.05064</v>
       </c>
       <c r="N31" s="15">
-        <v>1460</v>
+        <v>1494</v>
       </c>
       <c r="O31" s="15">
-        <v>2190</v>
+        <v>2490</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
@@ -2502,54 +2499,54 @@
       <c r="D33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04421</v>
       </c>
       <c r="L33" s="15">
         <v>0.03831</v>
       </c>
       <c r="M33" s="15">
         <v>0.03684</v>
       </c>
       <c r="N33" s="15">
-        <v>304</v>
+        <v>284</v>
       </c>
       <c r="O33" s="15">
-        <v>770</v>
+        <v>720</v>
       </c>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
@@ -2580,51 +2577,51 @@
       <c r="D35" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>2774</v>
+        <v>3560</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
@@ -2656,51 +2653,51 @@
       <c r="D37" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1134</v>
+        <v>1518</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
@@ -2767,51 +2764,51 @@
       <c r="D40" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>10118</v>
+        <v>7542</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
@@ -2880,51 +2877,51 @@
       <c r="D43" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>1805</v>
+        <v>1877</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>132</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
@@ -2993,51 +2990,51 @@
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1615</v>
+        <v>1865</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
@@ -3106,51 +3103,51 @@
       <c r="D49" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1146</v>
+        <v>1356</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
@@ -3182,51 +3179,51 @@
       <c r="D51" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>8526</v>
+        <v>6007</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
@@ -3295,88 +3292,88 @@
       <c r="D54" s="15" t="s">
         <v>159</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>160</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>8336</v>
+        <v>11114</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>161</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>163</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>166</v>
       </c>
       <c r="I56" s="15"/>
@@ -3408,51 +3405,51 @@
       <c r="D57" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1495</v>
+        <v>1407</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>172</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
@@ -3484,51 +3481,51 @@
       <c r="D59" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>5036</v>
+        <v>5633</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>178</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="15"/>
@@ -3560,51 +3557,51 @@
       <c r="D61" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>16517</v>
+        <v>11150</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>183</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="15"/>
@@ -3638,51 +3635,51 @@
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01229</v>
       </c>
       <c r="L63" s="15">
         <v>0.01065</v>
       </c>
       <c r="M63" s="15">
         <v>0.01024</v>
       </c>
       <c r="N63" s="15">
-        <v>14103</v>
+        <v>15593</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
@@ -3828,714 +3825,712 @@
         <v>199</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>200</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>201</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
         <v>0.01575</v>
       </c>
       <c r="L68" s="15">
         <v>0.01365</v>
       </c>
       <c r="M68" s="15">
         <v>0.01313</v>
       </c>
-      <c r="N68" s="15">
-[...5 lines deleted...]
-      </c>
+      <c r="N68" s="15"/>
+      <c r="O68" s="15">
+        <v>26400</v>
+      </c>
+      <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.26614</v>
       </c>
       <c r="L69" s="15">
         <v>0.13047</v>
       </c>
       <c r="M69" s="15">
         <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>205</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.01932</v>
       </c>
       <c r="L70" s="15">
         <v>0.01674</v>
       </c>
       <c r="M70" s="15">
         <v>0.0161</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02037</v>
       </c>
       <c r="L71" s="15">
         <v>0.01765</v>
       </c>
       <c r="M71" s="15">
         <v>0.01698</v>
       </c>
       <c r="N71" s="15">
         <v>70</v>
       </c>
       <c r="O71" s="15">
-        <v>5520</v>
+        <v>6000</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.31752</v>
       </c>
       <c r="L72" s="15">
         <v>0.14903</v>
       </c>
       <c r="M72" s="15">
         <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E73" s="15">
         <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.32023</v>
       </c>
       <c r="L73" s="15">
         <v>0.16874</v>
       </c>
       <c r="M73" s="15">
         <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.02337</v>
       </c>
       <c r="L74" s="15">
         <v>0.02025</v>
       </c>
       <c r="M74" s="15">
         <v>0.01948</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02397</v>
       </c>
       <c r="L75" s="15">
         <v>0.02077</v>
       </c>
       <c r="M75" s="15">
         <v>0.01998</v>
       </c>
       <c r="N75" s="15">
         <v>16</v>
       </c>
       <c r="O75" s="15">
-        <v>2550</v>
+        <v>2280</v>
       </c>
       <c r="P75" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>219</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02798</v>
       </c>
       <c r="L79" s="15">
         <v>0.02425</v>
       </c>
       <c r="M79" s="15">
         <v>0.02331</v>
       </c>
       <c r="N79" s="15">
         <v>33</v>
       </c>
       <c r="O79" s="15">
-        <v>1800</v>
+        <v>1580</v>
       </c>
       <c r="P79" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03194</v>
       </c>
       <c r="L82" s="15">
         <v>0.02768</v>
       </c>
       <c r="M82" s="15">
         <v>0.02661</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15">
         <v>4680</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>243</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.01314</v>
       </c>
       <c r="L85" s="15">
         <v>0.01139</v>
       </c>
       <c r="M85" s="15">
         <v>0.01095</v>
       </c>
       <c r="N85" s="15">
-        <v>149691</v>
+        <v>94049</v>
       </c>
       <c r="O85" s="15">
-        <v>65600</v>
+        <v>48000</v>
       </c>
       <c r="P85" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
@@ -4579,317 +4574,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>