--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -307,71 +307,74 @@
   <si>
     <t>L-KLS1-3.96A-04-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B4P-VH (PWL2-4) (L-KLS1-3.96A-04-S)</t>
   </si>
   <si>
     <t>UT-00138503</t>
   </si>
   <si>
     <t xml:space="preserve">B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t>10-00059719</t>
   </si>
   <si>
     <t>DS1073-4MRW6</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (DS1073-4MRW6)</t>
   </si>
   <si>
-    <t>06.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>10-00059735</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (L-KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>UT-00138510</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t>10-00059714</t>
   </si>
   <si>
     <t>DS1073-5MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (DS1073-5MVW6)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (L-KLS1-3.96A-05-S)</t>
   </si>
   <si>
     <t>UT-00138504</t>
   </si>
   <si>
     <t>DS1073-5MRW6</t>
@@ -620,50 +623,53 @@
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N (PHU2-4) (L-KLS1-3.96A-04-H) корпус</t>
   </si>
   <si>
     <t>UT-00138495</t>
   </si>
   <si>
     <t>DS1073-4FCW</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (DS1073-4FCW) </t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1073-SCW004 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1073-SCW004</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (I-DS1073-SCW004)</t>
   </si>
   <si>
     <t>UT-00091861</t>
   </si>
   <si>
     <t xml:space="preserve">DS1073-4FCW CONNFLY, </t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>DS1073-5FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (DS1073-5FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (L-KLS1-3.96A-05-H) корпус</t>
   </si>
   <si>
     <t>UT-00138496</t>
   </si>
   <si>
     <t>I-DS1073-SCW005</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N корпус (PHU2-5) (I-DS1073-SCW005)</t>
   </si>
   <si>
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
@@ -1595,51 +1601,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>8779</v>
+        <v>9308</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1739,51 +1745,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>4804</v>
+        <v>4036</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1852,51 +1858,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>13691</v>
+        <v>4565</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1967,51 +1973,51 @@
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>8254</v>
+        <v>2974</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="15"/>
@@ -2117,51 +2123,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>8021</v>
+        <v>3929</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2195,51 +2201,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>8775</v>
+        <v>10296</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2308,51 +2314,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>2538</v>
+        <v>2656</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2419,54 +2425,54 @@
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.06077</v>
       </c>
       <c r="L31" s="15">
         <v>0.05266</v>
       </c>
       <c r="M31" s="15">
         <v>0.05064</v>
       </c>
       <c r="N31" s="15">
-        <v>1494</v>
+        <v>1020</v>
       </c>
       <c r="O31" s="15">
-        <v>2490</v>
+        <v>1800</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
@@ -2499,2038 +2505,2042 @@
       <c r="D33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04421</v>
       </c>
       <c r="L33" s="15">
         <v>0.03831</v>
       </c>
       <c r="M33" s="15">
         <v>0.03684</v>
       </c>
       <c r="N33" s="15">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="O33" s="15">
-        <v>720</v>
-[...1 lines deleted...]
-      <c r="P33" s="15"/>
+        <v>750</v>
+      </c>
+      <c r="P33" s="15" t="s">
+        <v>104</v>
+      </c>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.0526</v>
       </c>
       <c r="L34" s="15">
         <v>0.0526</v>
       </c>
       <c r="M34" s="15">
         <v>0.0526</v>
       </c>
       <c r="N34" s="15">
         <v>2</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>3560</v>
+        <v>2691</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.03518</v>
       </c>
       <c r="L36" s="15">
         <v>0.03049</v>
       </c>
       <c r="M36" s="15">
         <v>0.02931</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1518</v>
+        <v>1097</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.05516</v>
       </c>
       <c r="L38" s="15">
         <v>0.0478</v>
       </c>
       <c r="M38" s="15">
         <v>0.04596</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.0453</v>
       </c>
       <c r="L39" s="15">
         <v>0.0453</v>
       </c>
       <c r="M39" s="15">
         <v>0.0453</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>7542</v>
+        <v>8670</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.04211</v>
       </c>
       <c r="L41" s="15">
         <v>0.03649</v>
       </c>
       <c r="M41" s="15">
         <v>0.03509</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.23894</v>
       </c>
       <c r="L42" s="15">
         <v>0.13179</v>
       </c>
       <c r="M42" s="15">
         <v>0.11947</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>1877</v>
+        <v>2098</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.06614</v>
       </c>
       <c r="L44" s="15">
         <v>0.05732</v>
       </c>
       <c r="M44" s="15">
         <v>0.05511</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0541</v>
       </c>
       <c r="L45" s="15">
         <v>0.0541</v>
       </c>
       <c r="M45" s="15">
         <v>0.0541</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1865</v>
+        <v>1592</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>500</v>
       </c>
       <c r="K47" s="15">
         <v>0.04898</v>
       </c>
       <c r="L47" s="15">
         <v>0.04245</v>
       </c>
       <c r="M47" s="15">
         <v>0.04081</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>500</v>
       </c>
       <c r="K48" s="15">
         <v>0.07094</v>
       </c>
       <c r="L48" s="15">
         <v>0.06148</v>
       </c>
       <c r="M48" s="15">
         <v>0.05911</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1356</v>
+        <v>1165</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E50" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15">
         <v>0.0601</v>
       </c>
       <c r="L50" s="15">
         <v>0.0601</v>
       </c>
       <c r="M50" s="15">
         <v>0.0601</v>
       </c>
       <c r="N50" s="15">
         <v>1</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>6007</v>
+        <v>7557</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E52" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
       </c>
       <c r="K52" s="15">
         <v>0.05622</v>
       </c>
       <c r="L52" s="15">
         <v>0.04872</v>
       </c>
       <c r="M52" s="15">
         <v>0.04685</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>500</v>
       </c>
       <c r="K53" s="15">
         <v>0.0882</v>
       </c>
       <c r="L53" s="15">
         <v>0.07643999999999999</v>
       </c>
       <c r="M53" s="15">
         <v>0.0735</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E54" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>11114</v>
+        <v>9142</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E56" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>4500</v>
       </c>
       <c r="K56" s="15">
         <v>0.02456</v>
       </c>
       <c r="L56" s="15">
         <v>0.02128</v>
       </c>
       <c r="M56" s="15">
         <v>0.02046</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1407</v>
+        <v>1354</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.04263</v>
       </c>
       <c r="L58" s="15">
         <v>0.03695</v>
       </c>
       <c r="M58" s="15">
         <v>0.03553</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>5633</v>
+        <v>4241</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>1000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00774</v>
       </c>
       <c r="L60" s="15">
         <v>0.00671</v>
       </c>
       <c r="M60" s="15">
         <v>0.00645</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>11150</v>
+        <v>7660</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01172</v>
       </c>
       <c r="L62" s="15">
         <v>0.01015</v>
       </c>
       <c r="M62" s="15">
         <v>0.00976</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01229</v>
       </c>
       <c r="L63" s="15">
         <v>0.01065</v>
       </c>
       <c r="M63" s="15">
         <v>0.01024</v>
       </c>
       <c r="N63" s="15">
-        <v>15593</v>
+        <v>4914</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.21189</v>
       </c>
       <c r="L64" s="15">
         <v>0.09946000000000001</v>
       </c>
       <c r="M64" s="15">
         <v>0.08216</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1946</v>
       </c>
       <c r="L65" s="15">
         <v>0.10332</v>
       </c>
       <c r="M65" s="15">
         <v>0.97571</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.01556</v>
       </c>
       <c r="L66" s="15">
         <v>0.01348</v>
       </c>
       <c r="M66" s="15">
         <v>0.01296</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E67" s="15">
         <v>10080059058</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.04764</v>
       </c>
       <c r="L67" s="15">
         <v>0.02607</v>
       </c>
       <c r="M67" s="15">
         <v>0.02343</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
         <v>0.01575</v>
       </c>
       <c r="L68" s="15">
         <v>0.01365</v>
       </c>
       <c r="M68" s="15">
         <v>0.01313</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15">
-        <v>26400</v>
-[...1 lines deleted...]
-      <c r="P68" s="15"/>
+        <v>27000</v>
+      </c>
+      <c r="P68" s="15" t="s">
+        <v>203</v>
+      </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.26614</v>
       </c>
       <c r="L69" s="15">
         <v>0.13047</v>
       </c>
       <c r="M69" s="15">
         <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.01932</v>
       </c>
       <c r="L70" s="15">
         <v>0.01674</v>
       </c>
       <c r="M70" s="15">
         <v>0.0161</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02037</v>
       </c>
       <c r="L71" s="15">
         <v>0.01765</v>
       </c>
       <c r="M71" s="15">
         <v>0.01698</v>
       </c>
       <c r="N71" s="15">
-        <v>70</v>
+        <v>3872</v>
       </c>
       <c r="O71" s="15">
-        <v>6000</v>
+        <v>6720</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.31752</v>
       </c>
       <c r="L72" s="15">
         <v>0.14903</v>
       </c>
       <c r="M72" s="15">
         <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E73" s="15">
         <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.32023</v>
       </c>
       <c r="L73" s="15">
         <v>0.16874</v>
       </c>
       <c r="M73" s="15">
         <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.02337</v>
       </c>
       <c r="L74" s="15">
         <v>0.02025</v>
       </c>
       <c r="M74" s="15">
         <v>0.01948</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02397</v>
       </c>
       <c r="L75" s="15">
         <v>0.02077</v>
       </c>
       <c r="M75" s="15">
         <v>0.01998</v>
       </c>
       <c r="N75" s="15">
         <v>16</v>
       </c>
       <c r="O75" s="15">
-        <v>2280</v>
+        <v>2130</v>
       </c>
       <c r="P75" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02798</v>
       </c>
       <c r="L79" s="15">
         <v>0.02425</v>
       </c>
       <c r="M79" s="15">
         <v>0.02331</v>
       </c>
       <c r="N79" s="15">
         <v>33</v>
       </c>
       <c r="O79" s="15">
-        <v>1580</v>
+        <v>1260</v>
       </c>
       <c r="P79" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03194</v>
       </c>
       <c r="L82" s="15">
         <v>0.02768</v>
       </c>
       <c r="M82" s="15">
         <v>0.02661</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15">
-        <v>4680</v>
+        <v>4860</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.01314</v>
       </c>
       <c r="L85" s="15">
         <v>0.01139</v>
       </c>
       <c r="M85" s="15">
         <v>0.01095</v>
       </c>
       <c r="N85" s="15">
-        <v>94049</v>
+        <v>83274</v>
       </c>
       <c r="O85" s="15">
-        <v>48000</v>
+        <v>61600</v>
       </c>
       <c r="P85" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
@@ -4574,317 +4584,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>