--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -307,74 +307,74 @@
   <si>
     <t>L-KLS1-3.96A-04-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B4P-VH (PWL2-4) (L-KLS1-3.96A-04-S)</t>
   </si>
   <si>
     <t>UT-00138503</t>
   </si>
   <si>
     <t xml:space="preserve">B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t>10-00059719</t>
   </si>
   <si>
     <t>DS1073-4MRW6</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (DS1073-4MRW6)</t>
   </si>
   <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>KLS1-3.96A-04-R</t>
+  </si>
+  <si>
+    <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (KLS1-3.96A-04-R)</t>
+  </si>
+  <si>
+    <t>10-00059735</t>
+  </si>
+  <si>
+    <t>L-KLS1-3.96A-04-R</t>
+  </si>
+  <si>
+    <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (L-KLS1-3.96A-04-R)</t>
+  </si>
+  <si>
+    <t>UT-00138510</t>
+  </si>
+  <si>
     <t>20.08.2026</t>
   </si>
   <si>
-    <t>KLS1-3.96A-04-R</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t>10-00059714</t>
   </si>
   <si>
     <t>DS1073-5MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (DS1073-5MVW6)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (L-KLS1-3.96A-05-S)</t>
   </si>
   <si>
     <t>UT-00138504</t>
   </si>
   <si>
     <t>DS1073-5MRW6</t>
@@ -674,50 +674,53 @@
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
   <si>
     <t>KLS1-3.96A-06-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N (PHU2-6) (KLS1-3.96A-06-H)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-06-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N (PHU2-6) (L-KLS1-3.96A-06-H) корпус</t>
   </si>
   <si>
     <t>UT-00138497</t>
   </si>
   <si>
     <t>I-DS1073-SCW006</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N корпус (PHU2-6) (I-DS1073-SCW006) </t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>VHR-7N (PHU2-7)</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-7N (PHU2-7)</t>
   </si>
   <si>
     <t>10-00059765</t>
   </si>
   <si>
     <t>DS1073-7FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-7N (PHU2-7) (DS1073-7FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-07-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-7N (PHU2-7) (L-KLS1-3.96A-07-H) корпус</t>
   </si>
   <si>
     <t>UT-00138498</t>
   </si>
@@ -1601,51 +1604,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>9308</v>
+        <v>9520</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1745,51 +1748,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>4036</v>
+        <v>5765</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1858,51 +1861,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>4565</v>
+        <v>4072</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1973,51 +1976,51 @@
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>2974</v>
+        <v>2737</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="15"/>
@@ -2123,51 +2126,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>3929</v>
+        <v>3817</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2201,51 +2204,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>10296</v>
+        <v>8541</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2314,51 +2317,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>2656</v>
+        <v>1972</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2416,63 +2419,63 @@
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.06077</v>
+        <v>0.06125</v>
       </c>
       <c r="L31" s="15">
-        <v>0.05266</v>
+        <v>0.05308</v>
       </c>
       <c r="M31" s="15">
-        <v>0.05064</v>
+        <v>0.05104</v>
       </c>
       <c r="N31" s="15">
-        <v>1020</v>
+        <v>1241</v>
       </c>
       <c r="O31" s="15">
-        <v>1800</v>
+        <v>2190</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
@@ -2496,63 +2499,63 @@
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
-        <v>0.04421</v>
+        <v>0.04446</v>
       </c>
       <c r="L33" s="15">
-        <v>0.03831</v>
+        <v>0.03853</v>
       </c>
       <c r="M33" s="15">
-        <v>0.03684</v>
+        <v>0.03705</v>
       </c>
       <c r="N33" s="15">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="O33" s="15">
-        <v>750</v>
+        <v>700</v>
       </c>
       <c r="P33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
@@ -2585,51 +2588,51 @@
       <c r="D35" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>2691</v>
+        <v>2732</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
@@ -2661,51 +2664,51 @@
       <c r="D37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1097</v>
+        <v>1244</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
@@ -2772,51 +2775,51 @@
       <c r="D40" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>8670</v>
+        <v>8903</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
@@ -2885,51 +2888,51 @@
       <c r="D43" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>2098</v>
+        <v>1794</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
@@ -2998,51 +3001,51 @@
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1592</v>
+        <v>1479</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
@@ -3111,51 +3114,51 @@
       <c r="D49" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1165</v>
+        <v>1222</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
@@ -3187,51 +3190,51 @@
       <c r="D51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>7557</v>
+        <v>7073</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>153</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
@@ -3300,88 +3303,88 @@
       <c r="D54" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>9142</v>
+        <v>10625</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>166</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I56" s="15"/>
@@ -3413,51 +3416,51 @@
       <c r="D57" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1354</v>
+        <v>1424</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
@@ -3489,51 +3492,51 @@
       <c r="D59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>176</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>4241</v>
+        <v>5633</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>177</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="15"/>
@@ -3565,51 +3568,51 @@
       <c r="D61" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>7660</v>
+        <v>9239</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="15"/>
@@ -3643,51 +3646,51 @@
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01229</v>
       </c>
       <c r="L63" s="15">
         <v>0.01065</v>
       </c>
       <c r="M63" s="15">
         <v>0.01024</v>
       </c>
       <c r="N63" s="15">
-        <v>4914</v>
+        <v>2822</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>188</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
@@ -3835,51 +3838,51 @@
       <c r="E68" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>202</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
         <v>0.01575</v>
       </c>
       <c r="L68" s="15">
         <v>0.01365</v>
       </c>
       <c r="M68" s="15">
         <v>0.01313</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15">
-        <v>27000</v>
+        <v>21900</v>
       </c>
       <c r="P68" s="15" t="s">
         <v>203</v>
       </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
@@ -3949,54 +3952,54 @@
       <c r="D71" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02037</v>
       </c>
       <c r="L71" s="15">
         <v>0.01765</v>
       </c>
       <c r="M71" s="15">
         <v>0.01698</v>
       </c>
       <c r="N71" s="15">
-        <v>3872</v>
+        <v>2741</v>
       </c>
       <c r="O71" s="15">
-        <v>6720</v>
+        <v>6160</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
@@ -4106,441 +4109,441 @@
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02397</v>
       </c>
       <c r="L75" s="15">
         <v>0.02077</v>
       </c>
       <c r="M75" s="15">
         <v>0.01998</v>
       </c>
       <c r="N75" s="15">
         <v>16</v>
       </c>
       <c r="O75" s="15">
-        <v>2130</v>
+        <v>1800</v>
       </c>
       <c r="P75" s="15" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02798</v>
       </c>
       <c r="L79" s="15">
         <v>0.02425</v>
       </c>
       <c r="M79" s="15">
         <v>0.02331</v>
       </c>
       <c r="N79" s="15">
         <v>33</v>
       </c>
       <c r="O79" s="15">
-        <v>1260</v>
+        <v>1200</v>
       </c>
       <c r="P79" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="K82" s="15">
         <v>0.03194</v>
       </c>
       <c r="L82" s="15">
         <v>0.02768</v>
       </c>
       <c r="M82" s="15">
         <v>0.02661</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15">
-        <v>4860</v>
+        <v>5220</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
-        <v>0.01314</v>
+        <v>0.01325</v>
       </c>
       <c r="L85" s="15">
-        <v>0.01139</v>
+        <v>0.01148</v>
       </c>
       <c r="M85" s="15">
-        <v>0.01095</v>
+        <v>0.01104</v>
       </c>
       <c r="N85" s="15">
-        <v>83274</v>
+        <v>59934</v>
       </c>
       <c r="O85" s="15">
-        <v>61600</v>
+        <v>52800</v>
       </c>
       <c r="P85" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
@@ -4584,317 +4587,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>