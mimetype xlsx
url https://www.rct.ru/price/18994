--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -328,51 +328,51 @@
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (DS1073-4MRW6)</t>
   </si>
   <si>
     <t>27.07.2026</t>
   </si>
   <si>
     <t>KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>10-00059735</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (L-KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>UT-00138510</t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t xml:space="preserve">B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t>10-00059714</t>
   </si>
   <si>
     <t>DS1073-5MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (DS1073-5MVW6)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (L-KLS1-3.96A-05-S)</t>
   </si>
   <si>
     <t>UT-00138504</t>
   </si>
@@ -625,102 +625,99 @@
   <si>
     <t>UT-00138495</t>
   </si>
   <si>
     <t>DS1073-4FCW</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (DS1073-4FCW) </t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1073-SCW004 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1073-SCW004</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (I-DS1073-SCW004)</t>
   </si>
   <si>
     <t>UT-00091861</t>
   </si>
   <si>
     <t xml:space="preserve">DS1073-4FCW CONNFLY, </t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>DS1073-5FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (DS1073-5FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (L-KLS1-3.96A-05-H) корпус</t>
   </si>
   <si>
     <t>UT-00138496</t>
   </si>
   <si>
     <t>I-DS1073-SCW005</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N корпус (PHU2-5) (I-DS1073-SCW005)</t>
   </si>
   <si>
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
   <si>
     <t>KLS1-3.96A-06-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N (PHU2-6) (KLS1-3.96A-06-H)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-06-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N (PHU2-6) (L-KLS1-3.96A-06-H) корпус</t>
   </si>
   <si>
     <t>UT-00138497</t>
   </si>
   <si>
     <t>I-DS1073-SCW006</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-6N корпус (PHU2-6) (I-DS1073-SCW006) </t>
-  </si>
-[...1 lines deleted...]
-    <t>24.06.2026</t>
   </si>
   <si>
     <t>VHR-7N (PHU2-7)</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-7N (PHU2-7)</t>
   </si>
   <si>
     <t>10-00059765</t>
   </si>
   <si>
     <t>DS1073-7FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-7N (PHU2-7) (DS1073-7FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-07-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-7N (PHU2-7) (L-KLS1-3.96A-07-H) корпус</t>
   </si>
   <si>
     <t>UT-00138498</t>
   </si>
@@ -1604,51 +1601,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>9520</v>
+        <v>7510</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1748,51 +1745,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>5765</v>
+        <v>4996</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1861,51 +1858,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>4072</v>
+        <v>4472</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -1976,51 +1973,51 @@
       <c r="D19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>2737</v>
+        <v>2431</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I20" s="15"/>
@@ -2126,51 +2123,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>3817</v>
+        <v>4018</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2204,51 +2201,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>8541</v>
+        <v>7067</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2317,51 +2314,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>1972</v>
+        <v>102</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2428,54 +2425,54 @@
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.06125</v>
       </c>
       <c r="L31" s="15">
         <v>0.05308</v>
       </c>
       <c r="M31" s="15">
         <v>0.05104</v>
       </c>
       <c r="N31" s="15">
-        <v>1241</v>
+        <v>1024</v>
       </c>
       <c r="O31" s="15">
-        <v>2190</v>
+        <v>1920</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
@@ -2508,54 +2505,54 @@
       <c r="D33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04446</v>
       </c>
       <c r="L33" s="15">
         <v>0.03853</v>
       </c>
       <c r="M33" s="15">
         <v>0.03705</v>
       </c>
       <c r="N33" s="15">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="O33" s="15">
-        <v>700</v>
+        <v>670</v>
       </c>
       <c r="P33" s="15" t="s">
         <v>104</v>
       </c>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
@@ -2588,51 +2585,51 @@
       <c r="D35" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>2732</v>
+        <v>3601</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
@@ -2664,51 +2661,51 @@
       <c r="D37" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1244</v>
+        <v>1536</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
@@ -2775,51 +2772,51 @@
       <c r="D40" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>8903</v>
+        <v>7903</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
@@ -2888,51 +2885,51 @@
       <c r="D43" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>1794</v>
+        <v>2374</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
@@ -3001,51 +2998,51 @@
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1479</v>
+        <v>2002</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
@@ -3114,51 +3111,51 @@
       <c r="D49" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1222</v>
+        <v>1213</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>150</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
@@ -3190,51 +3187,51 @@
       <c r="D51" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>7073</v>
+        <v>8623</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>153</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>155</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
@@ -3303,88 +3300,88 @@
       <c r="D54" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>10625</v>
+        <v>9142</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>166</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I56" s="15"/>
@@ -3416,51 +3413,51 @@
       <c r="D57" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1424</v>
+        <v>1337</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
@@ -3492,51 +3489,51 @@
       <c r="D59" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>176</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>5633</v>
+        <v>4241</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>177</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="15"/>
@@ -3568,51 +3565,51 @@
       <c r="D61" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>9239</v>
+        <v>7099</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E62" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="15"/>
@@ -3646,51 +3643,51 @@
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01229</v>
       </c>
       <c r="L63" s="15">
         <v>0.01065</v>
       </c>
       <c r="M63" s="15">
         <v>0.01024</v>
       </c>
       <c r="N63" s="15">
-        <v>2822</v>
+        <v>1134</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>188</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
@@ -3828,61 +3825,61 @@
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>202</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
-        <v>0.01575</v>
+        <v>0.01683</v>
       </c>
       <c r="L68" s="15">
-        <v>0.01365</v>
+        <v>0.01459</v>
       </c>
       <c r="M68" s="15">
-        <v>0.01313</v>
+        <v>0.01403</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15">
-        <v>21900</v>
+        <v>25500</v>
       </c>
       <c r="P68" s="15" t="s">
         <v>203</v>
       </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>204</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>205</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
@@ -3952,54 +3949,54 @@
       <c r="D71" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02037</v>
       </c>
       <c r="L71" s="15">
         <v>0.01765</v>
       </c>
       <c r="M71" s="15">
         <v>0.01698</v>
       </c>
       <c r="N71" s="15">
-        <v>2741</v>
+        <v>2136</v>
       </c>
       <c r="O71" s="15">
-        <v>6160</v>
+        <v>4800</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
@@ -4109,441 +4106,437 @@
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02397</v>
       </c>
       <c r="L75" s="15">
         <v>0.02077</v>
       </c>
       <c r="M75" s="15">
         <v>0.01998</v>
       </c>
       <c r="N75" s="15">
         <v>16</v>
       </c>
       <c r="O75" s="15">
-        <v>1800</v>
+        <v>1360</v>
       </c>
       <c r="P75" s="15" t="s">
-        <v>220</v>
+        <v>97</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02798</v>
       </c>
       <c r="L79" s="15">
         <v>0.02425</v>
       </c>
       <c r="M79" s="15">
         <v>0.02331</v>
       </c>
-      <c r="N79" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="N79" s="15"/>
+      <c r="O79" s="15"/>
       <c r="P79" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03194</v>
       </c>
       <c r="L82" s="15">
         <v>0.02768</v>
       </c>
       <c r="M82" s="15">
         <v>0.02661</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15">
-        <v>5220</v>
+        <v>2600</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>242</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.01325</v>
       </c>
       <c r="L85" s="15">
         <v>0.01148</v>
       </c>
       <c r="M85" s="15">
         <v>0.01104</v>
       </c>
       <c r="N85" s="15">
-        <v>59934</v>
+        <v>69477</v>
       </c>
       <c r="O85" s="15">
-        <v>52800</v>
+        <v>64801</v>
       </c>
       <c r="P85" s="15" t="s">
         <v>97</v>
       </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
@@ -4587,317 +4580,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>