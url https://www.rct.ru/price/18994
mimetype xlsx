--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -307,74 +307,68 @@
   <si>
     <t>L-KLS1-3.96A-04-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B4P-VH (PWL2-4) (L-KLS1-3.96A-04-S)</t>
   </si>
   <si>
     <t>UT-00138503</t>
   </si>
   <si>
     <t xml:space="preserve">B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) </t>
   </si>
   <si>
     <t>10-00059719</t>
   </si>
   <si>
     <t>DS1073-4MRW6</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (DS1073-4MRW6)</t>
   </si>
   <si>
-    <t>27.07.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>10-00059735</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-R</t>
   </si>
   <si>
     <t>разъем питания угловой шаг 3,96, тип2, на плату / B4PS-VH (PWL2-4R) (L-KLS1-3.96A-04-R)</t>
   </si>
   <si>
     <t>UT-00138510</t>
   </si>
   <si>
-    <t>25.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) </t>
   </si>
   <si>
     <t>10-00059714</t>
   </si>
   <si>
     <t>DS1073-5MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (DS1073-5MVW6)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B5P-VH (PWL2-5) (L-KLS1-3.96A-05-S)</t>
   </si>
   <si>
     <t>UT-00138504</t>
   </si>
   <si>
     <t>DS1073-5MRW6</t>
@@ -520,50 +514,53 @@
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B9P-VH (PWL2-9) (DS1073-9MVW6)</t>
   </si>
   <si>
     <t>10-00059758</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>разъем питания прямой SMT шаг 3,96, тип2, на плату / L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>SVH-21T-P1.1</t>
   </si>
   <si>
     <t>контакты (гнездо) для разъема на кабель под обжим / SVH-21T-P1.1</t>
   </si>
   <si>
     <t>UT-00156217</t>
   </si>
   <si>
     <t>JST</t>
   </si>
   <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
     <t>I-DS1073-SCW010</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-10N корпус (PHU2-10) (I-DS1073-SCW010)</t>
   </si>
   <si>
     <t>UT-00095338</t>
   </si>
   <si>
     <t>I-DS1073-SCW011</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип2, на кабель / VHR-11N корпус (PHU2-11) (I-DS1073-SCW011)</t>
   </si>
   <si>
     <t>UT-00102213</t>
   </si>
   <si>
     <t>I-DS1073-SCW012</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-12N корпус (PHU2-12) (I-DS1073-SCW012)</t>
   </si>
   <si>
     <t>UT-00095339</t>
@@ -625,51 +622,51 @@
   <si>
     <t>UT-00138495</t>
   </si>
   <si>
     <t>DS1073-4FCW</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (DS1073-4FCW) </t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1073-SCW004 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1073-SCW004</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (I-DS1073-SCW004)</t>
   </si>
   <si>
     <t>UT-00091861</t>
   </si>
   <si>
     <t xml:space="preserve">DS1073-4FCW CONNFLY, </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>DS1073-5FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (DS1073-5FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (L-KLS1-3.96A-05-H) корпус</t>
   </si>
   <si>
     <t>UT-00138496</t>
   </si>
   <si>
     <t>I-DS1073-SCW005</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N корпус (PHU2-5) (I-DS1073-SCW005)</t>
   </si>
   <si>
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
@@ -1601,51 +1598,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>7510</v>
+        <v>9520</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1745,51 +1742,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>4996</v>
+        <v>5297</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1858,51 +1855,51 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>4472</v>
+        <v>3642</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I17" s="15" t="s">
@@ -2123,51 +2120,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>74</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>4018</v>
+        <v>2933</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="15"/>
@@ -2201,51 +2198,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>80</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>7067</v>
+        <v>7279</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="15"/>
@@ -2314,51 +2311,51 @@
       <c r="D28" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>102</v>
+        <v>259</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="15"/>
@@ -2425,2122 +2422,2108 @@
       <c r="D31" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.06125</v>
       </c>
       <c r="L31" s="15">
         <v>0.05308</v>
       </c>
       <c r="M31" s="15">
         <v>0.05104</v>
       </c>
       <c r="N31" s="15">
-        <v>1024</v>
+        <v>976</v>
       </c>
       <c r="O31" s="15">
-        <v>1920</v>
-[...3 lines deleted...]
-      </c>
+        <v>1830</v>
+      </c>
+      <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>98</v>
       </c>
-      <c r="D32" s="15" t="s">
+      <c r="E32" s="15" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.16011</v>
       </c>
       <c r="L32" s="15">
         <v>0.08745</v>
       </c>
       <c r="M32" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="D33" s="15" t="s">
+      <c r="E33" s="15" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04446</v>
       </c>
       <c r="L33" s="15">
         <v>0.03853</v>
       </c>
       <c r="M33" s="15">
         <v>0.03705</v>
       </c>
       <c r="N33" s="15">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="O33" s="15">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" s="15" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.0526</v>
       </c>
       <c r="L34" s="15">
         <v>0.0526</v>
       </c>
       <c r="M34" s="15">
         <v>0.0526</v>
       </c>
       <c r="N34" s="15">
         <v>2</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>3601</v>
+        <v>2222</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E36" s="15" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.03518</v>
       </c>
       <c r="L36" s="15">
         <v>0.03049</v>
       </c>
       <c r="M36" s="15">
         <v>0.02931</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1536</v>
+        <v>1349</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="E38" s="15" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.05516</v>
       </c>
       <c r="L38" s="15">
         <v>0.0478</v>
       </c>
       <c r="M38" s="15">
         <v>0.04596</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="E39" s="15" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.0453</v>
       </c>
       <c r="L39" s="15">
         <v>0.0453</v>
       </c>
       <c r="M39" s="15">
         <v>0.0453</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>7903</v>
+        <v>8102</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="E41" s="15" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.04211</v>
       </c>
       <c r="L41" s="15">
         <v>0.03649</v>
       </c>
       <c r="M41" s="15">
         <v>0.03509</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" s="15" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.23894</v>
       </c>
       <c r="L42" s="15">
         <v>0.13179</v>
       </c>
       <c r="M42" s="15">
         <v>0.11947</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>2374</v>
+        <v>2319</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="E44" s="15" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.06614</v>
       </c>
       <c r="L44" s="15">
         <v>0.05732</v>
       </c>
       <c r="M44" s="15">
         <v>0.05511</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" s="15" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0541</v>
       </c>
       <c r="L45" s="15">
         <v>0.0541</v>
       </c>
       <c r="M45" s="15">
         <v>0.0541</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>2002</v>
+        <v>1979</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="E47" s="15" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>500</v>
       </c>
       <c r="K47" s="15">
         <v>0.04898</v>
       </c>
       <c r="L47" s="15">
         <v>0.04245</v>
       </c>
       <c r="M47" s="15">
         <v>0.04081</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="E48" s="15" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>500</v>
       </c>
       <c r="K48" s="15">
         <v>0.07094</v>
       </c>
       <c r="L48" s="15">
         <v>0.06148</v>
       </c>
       <c r="M48" s="15">
         <v>0.05911</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>1213</v>
+        <v>850</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="15" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15">
         <v>0.0601</v>
       </c>
       <c r="L50" s="15">
         <v>0.0601</v>
       </c>
       <c r="M50" s="15">
         <v>0.0601</v>
       </c>
       <c r="N50" s="15">
         <v>1</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>8623</v>
+        <v>7242</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="E52" s="15" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
       </c>
       <c r="K52" s="15">
         <v>0.05622</v>
       </c>
       <c r="L52" s="15">
         <v>0.04872</v>
       </c>
       <c r="M52" s="15">
         <v>0.04685</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E53" s="15" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>500</v>
       </c>
       <c r="K53" s="15">
         <v>0.0882</v>
       </c>
       <c r="L53" s="15">
         <v>0.07643999999999999</v>
       </c>
       <c r="M53" s="15">
         <v>0.0735</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="E54" s="15" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>9142</v>
+        <v>11119</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="E56" s="15" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>4500</v>
       </c>
       <c r="K56" s="15">
         <v>0.02456</v>
       </c>
       <c r="L56" s="15">
         <v>0.02128</v>
       </c>
       <c r="M56" s="15">
         <v>0.02046</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
-      <c r="P56" s="15"/>
+      <c r="P56" s="15" t="s">
+        <v>166</v>
+      </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1337</v>
+        <v>1565</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.04263</v>
       </c>
       <c r="L58" s="15">
         <v>0.03695</v>
       </c>
       <c r="M58" s="15">
         <v>0.03553</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>4241</v>
+        <v>4705</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>1000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00774</v>
       </c>
       <c r="L60" s="15">
         <v>0.00671</v>
       </c>
       <c r="M60" s="15">
         <v>0.00645</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>7099</v>
+        <v>7977</v>
       </c>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01172</v>
       </c>
       <c r="L62" s="15">
         <v>0.01015</v>
       </c>
       <c r="M62" s="15">
         <v>0.00976</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01229</v>
       </c>
       <c r="L63" s="15">
         <v>0.01065</v>
       </c>
       <c r="M63" s="15">
         <v>0.01024</v>
       </c>
       <c r="N63" s="15">
-        <v>1134</v>
+        <v>46</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.21189</v>
       </c>
       <c r="L64" s="15">
         <v>0.09946000000000001</v>
       </c>
       <c r="M64" s="15">
         <v>0.08216</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="D65" s="15" t="s">
+      <c r="E65" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1946</v>
       </c>
       <c r="L65" s="15">
         <v>0.10332</v>
       </c>
       <c r="M65" s="15">
         <v>0.97571</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.01556</v>
       </c>
       <c r="L66" s="15">
         <v>0.01348</v>
       </c>
       <c r="M66" s="15">
         <v>0.01296</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E67" s="15">
         <v>10080059058</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.04764</v>
       </c>
       <c r="L67" s="15">
         <v>0.02607</v>
       </c>
       <c r="M67" s="15">
         <v>0.02343</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>199</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
         <v>0.01683</v>
       </c>
       <c r="L68" s="15">
         <v>0.01459</v>
       </c>
       <c r="M68" s="15">
         <v>0.01403</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15">
-        <v>25500</v>
+        <v>19200</v>
       </c>
       <c r="P68" s="15" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.26614</v>
       </c>
       <c r="L69" s="15">
         <v>0.13047</v>
       </c>
       <c r="M69" s="15">
         <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.01932</v>
       </c>
       <c r="L70" s="15">
         <v>0.01674</v>
       </c>
       <c r="M70" s="15">
         <v>0.0161</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02037</v>
       </c>
       <c r="L71" s="15">
         <v>0.01765</v>
       </c>
       <c r="M71" s="15">
         <v>0.01698</v>
       </c>
       <c r="N71" s="15">
-        <v>2136</v>
+        <v>2705</v>
       </c>
       <c r="O71" s="15">
-        <v>4800</v>
-[...3 lines deleted...]
-      </c>
+        <v>6080</v>
+      </c>
+      <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.31752</v>
       </c>
       <c r="L72" s="15">
         <v>0.14903</v>
       </c>
       <c r="M72" s="15">
         <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E73" s="15">
         <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.32023</v>
       </c>
       <c r="L73" s="15">
         <v>0.16874</v>
       </c>
       <c r="M73" s="15">
         <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.02337</v>
       </c>
       <c r="L74" s="15">
         <v>0.02025</v>
       </c>
       <c r="M74" s="15">
         <v>0.01948</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02397</v>
       </c>
       <c r="L75" s="15">
         <v>0.02077</v>
       </c>
       <c r="M75" s="15">
         <v>0.01998</v>
       </c>
-      <c r="N75" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N75" s="15"/>
       <c r="O75" s="15">
-        <v>1360</v>
-[...3 lines deleted...]
-      </c>
+        <v>1385</v>
+      </c>
+      <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>225</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02798</v>
       </c>
       <c r="L79" s="15">
         <v>0.02425</v>
       </c>
       <c r="M79" s="15">
         <v>0.02331</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
-      <c r="P79" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03194</v>
       </c>
       <c r="L82" s="15">
         <v>0.02768</v>
       </c>
       <c r="M82" s="15">
         <v>0.02661</v>
       </c>
       <c r="N82" s="15"/>
       <c r="O82" s="15">
-        <v>2600</v>
-[...3 lines deleted...]
-      </c>
+        <v>3360</v>
+      </c>
+      <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>241</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>56</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.01325</v>
       </c>
       <c r="L85" s="15">
         <v>0.01148</v>
       </c>
       <c r="M85" s="15">
         <v>0.01104</v>
       </c>
       <c r="N85" s="15">
-        <v>69477</v>
+        <v>46706</v>
       </c>
       <c r="O85" s="15">
-        <v>64801</v>
-[...3 lines deleted...]
-      </c>
+        <v>48000</v>
+      </c>
+      <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
@@ -4580,317 +4563,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>