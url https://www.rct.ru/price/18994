--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -175,50 +175,53 @@
   <si>
     <t>B2P-VH (PWL2-2)</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B2P-VH (PWL2-2)</t>
   </si>
   <si>
     <t>10-00059711</t>
   </si>
   <si>
     <t>SHAINOR</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-3.96A-02-S KLS, B2P-VH[LF][SN] JST, DS1073-2MVW6 CONNFLY, </t>
   </si>
   <si>
     <t>DS1073-2MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B2P-VH (PWL2-2) (DS1073-2MVW6)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-3.96A-02-S KLS, B2P-VH[LF][SN] JST, </t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-3.96A-02-S</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B2P-VH (PWL2-2) (L-KLS1-3.96A-02-S)</t>
   </si>
   <si>
     <t>UT-00138501</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t xml:space="preserve">B2P-VH[LF][SN] JST, DS1073-2MVW6 CONNFLY, </t>
   </si>
   <si>
     <t xml:space="preserve">B2PS-VH (PWL2-2R) </t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания угловой шаг 3,96, тип2, на плату / B2PS-VH (PWL2-2R) </t>
   </si>
   <si>
     <t>10-00059718</t>
   </si>
   <si>
     <t>DS1073-2MRW6</t>
@@ -514,51 +517,51 @@
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B9P-VH (PWL2-9) (DS1073-9MVW6)</t>
   </si>
   <si>
     <t>10-00059758</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>разъем питания прямой SMT шаг 3,96, тип2, на плату / L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>SVH-21T-P1.1</t>
   </si>
   <si>
     <t>контакты (гнездо) для разъема на кабель под обжим / SVH-21T-P1.1</t>
   </si>
   <si>
     <t>UT-00156217</t>
   </si>
   <si>
     <t>JST</t>
   </si>
   <si>
-    <t>09.09.2026</t>
+    <t>03.09.2026</t>
   </si>
   <si>
     <t>I-DS1073-SCW010</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-10N корпус (PHU2-10) (I-DS1073-SCW010)</t>
   </si>
   <si>
     <t>UT-00095338</t>
   </si>
   <si>
     <t>I-DS1073-SCW011</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип2, на кабель / VHR-11N корпус (PHU2-11) (I-DS1073-SCW011)</t>
   </si>
   <si>
     <t>UT-00102213</t>
   </si>
   <si>
     <t>I-DS1073-SCW012</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-12N корпус (PHU2-12) (I-DS1073-SCW012)</t>
   </si>
@@ -620,53 +623,50 @@
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N (PHU2-4) (L-KLS1-3.96A-04-H) корпус</t>
   </si>
   <si>
     <t>UT-00138495</t>
   </si>
   <si>
     <t>DS1073-4FCW</t>
   </si>
   <si>
     <t xml:space="preserve">разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (DS1073-4FCW) </t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1073-SCW004 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1073-SCW004</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-4N корпус (PHU2-4) (I-DS1073-SCW004)</t>
   </si>
   <si>
     <t>UT-00091861</t>
   </si>
   <si>
     <t xml:space="preserve">DS1073-4FCW CONNFLY, </t>
-  </si>
-[...1 lines deleted...]
-    <t>17.08.2026</t>
   </si>
   <si>
     <t>DS1073-5FCW</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (DS1073-5FCW)</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-05-H</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N (PHU2-5) (L-KLS1-3.96A-05-H) корпус</t>
   </si>
   <si>
     <t>UT-00138496</t>
   </si>
   <si>
     <t>I-DS1073-SCW005</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-5N корпус (PHU2-5) (I-DS1073-SCW005)</t>
   </si>
   <si>
     <t>VHR-6N (PHU2-6) (DS1073-6FC)</t>
   </si>
@@ -1598,51 +1598,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>9520</v>
+        <v>6347</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1742,51 +1742,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>5297</v>
+        <v>5423</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1855,2029 +1855,2051 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>3642</v>
-[...2 lines deleted...]
-      <c r="P16" s="15"/>
+        <v>3138</v>
+      </c>
+      <c r="O16" s="15">
+        <v>12450</v>
+      </c>
+      <c r="P16" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.01407</v>
       </c>
       <c r="L17" s="15">
         <v>0.01219</v>
       </c>
       <c r="M17" s="15">
         <v>0.01173</v>
       </c>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15">
         <v>0.0249</v>
       </c>
       <c r="L18" s="15">
         <v>0.0249</v>
       </c>
       <c r="M18" s="15">
         <v>0.0249</v>
       </c>
       <c r="N18" s="15">
         <v>2</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>2431</v>
-[...2 lines deleted...]
-      <c r="P19" s="15"/>
+        <v>2764</v>
+      </c>
+      <c r="O19" s="15">
+        <v>4150</v>
+      </c>
+      <c r="P19" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>2000</v>
       </c>
       <c r="K20" s="15">
         <v>0.08375</v>
       </c>
       <c r="L20" s="15">
         <v>0.04557</v>
       </c>
       <c r="M20" s="15">
         <v>0.04187</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E21" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.02196</v>
       </c>
       <c r="L21" s="15">
         <v>0.01903</v>
       </c>
       <c r="M21" s="15">
         <v>0.0183</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15">
         <v>0.0224</v>
       </c>
       <c r="L22" s="15">
         <v>0.0224</v>
       </c>
       <c r="M22" s="15">
         <v>0.0224</v>
       </c>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>2933</v>
-[...2 lines deleted...]
-      <c r="P23" s="15"/>
+        <v>3258</v>
+      </c>
+      <c r="O23" s="15">
+        <v>7900</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.02103</v>
       </c>
       <c r="L24" s="15">
         <v>0.01823</v>
       </c>
       <c r="M24" s="15">
         <v>0.01753</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>7279</v>
+        <v>9235</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E26" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.03303</v>
       </c>
       <c r="L26" s="15">
         <v>0.02863</v>
       </c>
       <c r="M26" s="15">
         <v>0.02753</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15">
         <v>0.0302</v>
       </c>
       <c r="L27" s="15">
         <v>0.0302</v>
       </c>
       <c r="M27" s="15">
         <v>0.0302</v>
       </c>
       <c r="N27" s="15">
         <v>2</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>259</v>
-[...2 lines deleted...]
-      <c r="P28" s="15"/>
+        <v>276</v>
+      </c>
+      <c r="O28" s="15">
+        <v>3250</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02772</v>
       </c>
       <c r="L29" s="15">
         <v>0.02402</v>
       </c>
       <c r="M29" s="15">
         <v>0.0231</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15">
         <v>0.0476</v>
       </c>
       <c r="L30" s="15">
         <v>0.0476</v>
       </c>
       <c r="M30" s="15">
         <v>0.0476</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.06125</v>
+        <v>0.06101</v>
       </c>
       <c r="L31" s="15">
-        <v>0.05308</v>
+        <v>0.05287</v>
       </c>
       <c r="M31" s="15">
-        <v>0.05104</v>
+        <v>0.05084</v>
       </c>
       <c r="N31" s="15">
-        <v>976</v>
-[...3 lines deleted...]
-      </c>
+        <v>2542</v>
+      </c>
+      <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.16011</v>
       </c>
       <c r="L32" s="15">
         <v>0.08745</v>
       </c>
       <c r="M32" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04446</v>
       </c>
       <c r="L33" s="15">
         <v>0.03853</v>
       </c>
       <c r="M33" s="15">
         <v>0.03705</v>
       </c>
       <c r="N33" s="15">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="O33" s="15">
-        <v>690</v>
+        <v>640</v>
       </c>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
         <v>0.0526</v>
       </c>
       <c r="L34" s="15">
         <v>0.0526</v>
       </c>
       <c r="M34" s="15">
         <v>0.0526</v>
       </c>
       <c r="N34" s="15">
         <v>2</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>2222</v>
+        <v>2066</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>1000</v>
       </c>
       <c r="K36" s="15">
         <v>0.03518</v>
       </c>
       <c r="L36" s="15">
         <v>0.03049</v>
       </c>
       <c r="M36" s="15">
         <v>0.02931</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E37" s="15">
         <v>10000014803</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>1000</v>
       </c>
       <c r="K37" s="15">
         <v>0.06836</v>
       </c>
       <c r="L37" s="15">
         <v>0.05924</v>
       </c>
       <c r="M37" s="15">
         <v>0.05696</v>
       </c>
       <c r="N37" s="15">
-        <v>1349</v>
+        <v>1250</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.05516</v>
       </c>
       <c r="L38" s="15">
         <v>0.0478</v>
       </c>
       <c r="M38" s="15">
         <v>0.04596</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.0453</v>
       </c>
       <c r="L39" s="15">
         <v>0.0453</v>
       </c>
       <c r="M39" s="15">
         <v>0.0453</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>8102</v>
+        <v>5462</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>1000</v>
       </c>
       <c r="K41" s="15">
         <v>0.04211</v>
       </c>
       <c r="L41" s="15">
         <v>0.03649</v>
       </c>
       <c r="M41" s="15">
         <v>0.03509</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>1000</v>
       </c>
       <c r="K42" s="15">
         <v>0.23894</v>
       </c>
       <c r="L42" s="15">
         <v>0.13179</v>
       </c>
       <c r="M42" s="15">
         <v>0.11947</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>2319</v>
+        <v>1712</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>500</v>
       </c>
       <c r="K44" s="15">
         <v>0.06614</v>
       </c>
       <c r="L44" s="15">
         <v>0.05732</v>
       </c>
       <c r="M44" s="15">
         <v>0.05511</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15">
         <v>0.0541</v>
       </c>
       <c r="L45" s="15">
         <v>0.0541</v>
       </c>
       <c r="M45" s="15">
         <v>0.0541</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1979</v>
+        <v>1592</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>500</v>
       </c>
       <c r="K47" s="15">
         <v>0.04898</v>
       </c>
       <c r="L47" s="15">
         <v>0.04245</v>
       </c>
       <c r="M47" s="15">
         <v>0.04081</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>500</v>
       </c>
       <c r="K48" s="15">
         <v>0.07094</v>
       </c>
       <c r="L48" s="15">
         <v>0.06148</v>
       </c>
       <c r="M48" s="15">
         <v>0.05911</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>850</v>
+        <v>710</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E50" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15">
         <v>0.0601</v>
       </c>
       <c r="L50" s="15">
         <v>0.0601</v>
       </c>
       <c r="M50" s="15">
         <v>0.0601</v>
       </c>
       <c r="N50" s="15">
         <v>1</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>7242</v>
+        <v>7718</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E52" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>500</v>
       </c>
       <c r="K52" s="15">
         <v>0.05622</v>
       </c>
       <c r="L52" s="15">
         <v>0.04872</v>
       </c>
       <c r="M52" s="15">
         <v>0.04685</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>500</v>
       </c>
       <c r="K53" s="15">
         <v>0.0882</v>
       </c>
       <c r="L53" s="15">
         <v>0.07643999999999999</v>
       </c>
       <c r="M53" s="15">
         <v>0.0735</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E54" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>11119</v>
+        <v>5075</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E56" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>4500</v>
       </c>
       <c r="K56" s="15">
         <v>0.02456</v>
       </c>
       <c r="L56" s="15">
         <v>0.02128</v>
       </c>
       <c r="M56" s="15">
         <v>0.02046</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1565</v>
+        <v>1249</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.04263</v>
       </c>
       <c r="L58" s="15">
         <v>0.03695</v>
       </c>
       <c r="M58" s="15">
         <v>0.03553</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>4705</v>
+        <v>4440</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>1000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00774</v>
       </c>
       <c r="L60" s="15">
         <v>0.00671</v>
       </c>
       <c r="M60" s="15">
         <v>0.00645</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>7977</v>
-[...2 lines deleted...]
-      <c r="P61" s="15"/>
+        <v>6382</v>
+      </c>
+      <c r="O61" s="15">
+        <v>14000</v>
+      </c>
+      <c r="P61" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01172</v>
       </c>
       <c r="L62" s="15">
         <v>0.01015</v>
       </c>
       <c r="M62" s="15">
         <v>0.00976</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
-        <v>0.01229</v>
+        <v>0.03</v>
       </c>
       <c r="L63" s="15">
-        <v>0.01065</v>
+        <v>0.02</v>
       </c>
       <c r="M63" s="15">
-        <v>0.01024</v>
+        <v>0.018</v>
       </c>
       <c r="N63" s="15">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="P63" s="15"/>
+        <v>4829</v>
+      </c>
+      <c r="O63" s="15">
+        <v>35600</v>
+      </c>
+      <c r="P63" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.21189</v>
       </c>
       <c r="L64" s="15">
         <v>0.09946000000000001</v>
       </c>
       <c r="M64" s="15">
         <v>0.08216</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1946</v>
       </c>
       <c r="L65" s="15">
         <v>0.10332</v>
       </c>
       <c r="M65" s="15">
         <v>0.97571</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.01556</v>
       </c>
       <c r="L66" s="15">
         <v>0.01348</v>
       </c>
       <c r="M66" s="15">
         <v>0.01296</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E67" s="15">
         <v>10080059058</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.04764</v>
       </c>
       <c r="L67" s="15">
         <v>0.02607</v>
       </c>
       <c r="M67" s="15">
         <v>0.02343</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
-        <v>0.01683</v>
+        <v>0.0356</v>
       </c>
       <c r="L68" s="15">
-        <v>0.01459</v>
+        <v>0.0237</v>
       </c>
       <c r="M68" s="15">
-        <v>0.01403</v>
+        <v>0.0215</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15">
-        <v>19200</v>
+        <v>65481</v>
       </c>
       <c r="P68" s="15" t="s">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>203</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
@@ -3891,109 +3913,111 @@
       <c r="M69" s="15">
         <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>207</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.01932</v>
       </c>
       <c r="L70" s="15">
         <v>0.01674</v>
       </c>
       <c r="M70" s="15">
         <v>0.0161</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>208</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.02037</v>
+        <v>0.0212</v>
       </c>
       <c r="L71" s="15">
-        <v>0.01765</v>
+        <v>0.01837</v>
       </c>
       <c r="M71" s="15">
-        <v>0.01698</v>
+        <v>0.01766</v>
       </c>
       <c r="N71" s="15">
-        <v>2705</v>
+        <v>6816</v>
       </c>
       <c r="O71" s="15">
-        <v>6080</v>
-[...1 lines deleted...]
-      <c r="P71" s="15"/>
+        <v>4800</v>
+      </c>
+      <c r="P71" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>210</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>211</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
@@ -4006,164 +4030,168 @@
       <c r="M72" s="15">
         <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>212</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E73" s="15">
         <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.32023</v>
       </c>
       <c r="L73" s="15">
         <v>0.16874</v>
       </c>
       <c r="M73" s="15">
         <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E74" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.02337</v>
       </c>
       <c r="L74" s="15">
         <v>0.02025</v>
       </c>
       <c r="M74" s="15">
         <v>0.01948</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
-        <v>0.02397</v>
+        <v>0.02538</v>
       </c>
       <c r="L75" s="15">
-        <v>0.02077</v>
+        <v>0.022</v>
       </c>
       <c r="M75" s="15">
-        <v>0.01998</v>
-[...1 lines deleted...]
-      <c r="N75" s="15"/>
+        <v>0.02115</v>
+      </c>
+      <c r="N75" s="15">
+        <v>1514</v>
+      </c>
       <c r="O75" s="15">
-        <v>1385</v>
-[...1 lines deleted...]
-      <c r="P75" s="15"/>
+        <v>4920</v>
+      </c>
+      <c r="P75" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
@@ -4193,107 +4221,111 @@
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>226</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>227</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
         <v>229</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
-        <v>0.02798</v>
+        <v>0.02967</v>
       </c>
       <c r="L79" s="15">
-        <v>0.02425</v>
+        <v>0.02571</v>
       </c>
       <c r="M79" s="15">
-        <v>0.02331</v>
+        <v>0.02473</v>
       </c>
       <c r="N79" s="15"/>
-      <c r="O79" s="15"/>
-      <c r="P79" s="15"/>
+      <c r="O79" s="15">
+        <v>4200</v>
+      </c>
+      <c r="P79" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
@@ -4306,224 +4338,234 @@
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>232</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>235</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
-        <v>0.03194</v>
+        <v>0.03378</v>
       </c>
       <c r="L82" s="15">
-        <v>0.02768</v>
+        <v>0.02928</v>
       </c>
       <c r="M82" s="15">
-        <v>0.02661</v>
-[...1 lines deleted...]
-      <c r="N82" s="15"/>
+        <v>0.02815</v>
+      </c>
+      <c r="N82" s="15">
+        <v>2580</v>
+      </c>
       <c r="O82" s="15">
-        <v>3360</v>
-[...1 lines deleted...]
-      <c r="P82" s="15"/>
+        <v>8600</v>
+      </c>
+      <c r="P82" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
-      <c r="O83" s="15"/>
-      <c r="P83" s="15"/>
+      <c r="O83" s="15">
+        <v>1700</v>
+      </c>
+      <c r="P83" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>240</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>241</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>242</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>246</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
-        <v>0.01325</v>
+        <v>0.01331</v>
       </c>
       <c r="L85" s="15">
-        <v>0.01148</v>
+        <v>0.01153</v>
       </c>
       <c r="M85" s="15">
-        <v>0.01104</v>
+        <v>0.01109</v>
       </c>
       <c r="N85" s="15">
-        <v>46706</v>
+        <v>74820</v>
       </c>
       <c r="O85" s="15">
-        <v>48000</v>
-[...1 lines deleted...]
-      <c r="P85" s="15"/>
+        <v>438000</v>
+      </c>
+      <c r="P85" s="15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>