--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -515,53 +515,50 @@
     <t>DS1073-9MVW6</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96, тип2, на плату / B9P-VH (PWL2-9) (DS1073-9MVW6)</t>
   </si>
   <si>
     <t>10-00059758</t>
   </si>
   <si>
     <t>L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>разъем питания прямой SMT шаг 3,96, тип2, на плату / L-KLS1-3.96A-04-VM</t>
   </si>
   <si>
     <t>SVH-21T-P1.1</t>
   </si>
   <si>
     <t>контакты (гнездо) для разъема на кабель под обжим / SVH-21T-P1.1</t>
   </si>
   <si>
     <t>UT-00156217</t>
   </si>
   <si>
     <t>JST</t>
-  </si>
-[...1 lines deleted...]
-    <t>03.09.2026</t>
   </si>
   <si>
     <t>I-DS1073-SCW010</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-10N корпус (PHU2-10) (I-DS1073-SCW010)</t>
   </si>
   <si>
     <t>UT-00095338</t>
   </si>
   <si>
     <t>I-DS1073-SCW011</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип2, на кабель / VHR-11N корпус (PHU2-11) (I-DS1073-SCW011)</t>
   </si>
   <si>
     <t>UT-00102213</t>
   </si>
   <si>
     <t>I-DS1073-SCW012</t>
   </si>
   <si>
     <t>разъем питания шаг 3,96 мм, тип 2, на кабель / VHR-12N корпус (PHU2-12) (I-DS1073-SCW012)</t>
   </si>
@@ -1598,51 +1595,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10000014812</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>500</v>
       </c>
       <c r="K9" s="15">
         <v>0.07711999999999999</v>
       </c>
       <c r="L9" s="15">
         <v>0.06683</v>
       </c>
       <c r="M9" s="15">
         <v>0.06426</v>
       </c>
       <c r="N9" s="15">
-        <v>6347</v>
+        <v>8145</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="15"/>
@@ -1742,51 +1739,51 @@
       <c r="D13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>500</v>
       </c>
       <c r="K13" s="15">
         <v>0.09761</v>
       </c>
       <c r="L13" s="15">
         <v>0.08459</v>
       </c>
       <c r="M13" s="15">
         <v>0.08134</v>
       </c>
       <c r="N13" s="15">
-        <v>5423</v>
+        <v>5612</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="15"/>
@@ -1855,54 +1852,54 @@
       </c>
       <c r="E16" s="15">
         <v>10000014795</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01701</v>
       </c>
       <c r="L16" s="15">
         <v>0.01474</v>
       </c>
       <c r="M16" s="15">
         <v>0.01418</v>
       </c>
       <c r="N16" s="15">
-        <v>3138</v>
+        <v>2704</v>
       </c>
       <c r="O16" s="15">
-        <v>12450</v>
+        <v>12000</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>57</v>
       </c>
@@ -1974,54 +1971,54 @@
       <c r="D19" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="15">
         <v>10000014796</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.02855</v>
       </c>
       <c r="L19" s="15">
         <v>0.02474</v>
       </c>
       <c r="M19" s="15">
         <v>0.02379</v>
       </c>
       <c r="N19" s="15">
-        <v>2764</v>
+        <v>1998</v>
       </c>
       <c r="O19" s="15">
-        <v>4150</v>
+        <v>3000</v>
       </c>
       <c r="P19" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>57</v>
       </c>
@@ -2128,51 +2125,51 @@
       </c>
       <c r="E23" s="15">
         <v>10000014797</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>75</v>
       </c>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.02477</v>
       </c>
       <c r="L23" s="15">
         <v>0.02146</v>
       </c>
       <c r="M23" s="15">
         <v>0.02064</v>
       </c>
       <c r="N23" s="15">
-        <v>3258</v>
+        <v>1085</v>
       </c>
       <c r="O23" s="15">
         <v>7900</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
@@ -2210,51 +2207,51 @@
       </c>
       <c r="E25" s="15">
         <v>10000014798</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>81</v>
       </c>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.03564</v>
       </c>
       <c r="L25" s="15">
         <v>0.03089</v>
       </c>
       <c r="M25" s="15">
         <v>0.0297</v>
       </c>
       <c r="N25" s="15">
-        <v>9235</v>
+        <v>8583</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I26" s="15"/>
@@ -2323,54 +2320,54 @@
       <c r="D28" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E28" s="15">
         <v>10000014800</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.03303</v>
       </c>
       <c r="L28" s="15">
         <v>0.02863</v>
       </c>
       <c r="M28" s="15">
         <v>0.02753</v>
       </c>
       <c r="N28" s="15">
-        <v>276</v>
+        <v>318</v>
       </c>
       <c r="O28" s="15">
-        <v>3250</v>
+        <v>3750</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>57</v>
       </c>
@@ -2438,51 +2435,51 @@
       <c r="D31" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="15">
         <v>10000014801</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.06101</v>
       </c>
       <c r="L31" s="15">
         <v>0.05287</v>
       </c>
       <c r="M31" s="15">
         <v>0.05084</v>
       </c>
       <c r="N31" s="15">
-        <v>2542</v>
+        <v>3194</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I32" s="15"/>
@@ -2514,55 +2511,53 @@
       <c r="D33" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.04446</v>
       </c>
       <c r="L33" s="15">
         <v>0.03853</v>
       </c>
       <c r="M33" s="15">
         <v>0.03705</v>
       </c>
       <c r="N33" s="15">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>1078</v>
+      </c>
+      <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15">
@@ -2592,51 +2587,51 @@
       <c r="D35" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="15">
         <v>10000014802</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1000</v>
       </c>
       <c r="K35" s="15">
         <v>0.11348</v>
       </c>
       <c r="L35" s="15">
         <v>0.0621</v>
       </c>
       <c r="M35" s="15">
         <v>0.0558</v>
       </c>
       <c r="N35" s="15">
-        <v>2066</v>
+        <v>2598</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="15"/>
@@ -2779,51 +2774,51 @@
       <c r="D40" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="15">
         <v>10000014804</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.05123</v>
       </c>
       <c r="L40" s="15">
         <v>0.0444</v>
       </c>
       <c r="M40" s="15">
         <v>0.04269</v>
       </c>
       <c r="N40" s="15">
-        <v>5462</v>
+        <v>6282</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I41" s="15"/>
@@ -2892,51 +2887,51 @@
       <c r="D43" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E43" s="15">
         <v>10000014805</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>500</v>
       </c>
       <c r="K43" s="15">
         <v>0.07248</v>
       </c>
       <c r="L43" s="15">
         <v>0.06282</v>
       </c>
       <c r="M43" s="15">
         <v>0.0604</v>
       </c>
       <c r="N43" s="15">
-        <v>1712</v>
+        <v>2015</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>132</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I44" s="15"/>
@@ -3005,51 +3000,51 @@
       </c>
       <c r="E46" s="15">
         <v>10000014806</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.05267</v>
       </c>
       <c r="L46" s="15">
         <v>0.04564</v>
       </c>
       <c r="M46" s="15">
         <v>0.04389</v>
       </c>
       <c r="N46" s="15">
-        <v>1592</v>
+        <v>1615</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I47" s="15"/>
@@ -3118,51 +3113,51 @@
       <c r="D49" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E49" s="15">
         <v>10080035545</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>500</v>
       </c>
       <c r="K49" s="15">
         <v>0.08738</v>
       </c>
       <c r="L49" s="15">
         <v>0.07573000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.07281</v>
       </c>
       <c r="N49" s="15">
-        <v>710</v>
+        <v>449</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>149</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>48</v>
       </c>
       <c r="I50" s="15"/>
@@ -3194,51 +3189,51 @@
       <c r="D51" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E51" s="15">
         <v>10000014808</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>500</v>
       </c>
       <c r="K51" s="15">
         <v>0.06948</v>
       </c>
       <c r="L51" s="15">
         <v>0.06022</v>
       </c>
       <c r="M51" s="15">
         <v>0.0579</v>
       </c>
       <c r="N51" s="15">
-        <v>7718</v>
+        <v>7242</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>154</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I52" s="15"/>
@@ -3307,1258 +3302,1258 @@
       <c r="D54" s="15" t="s">
         <v>159</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>160</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>500</v>
       </c>
       <c r="K54" s="15">
         <v>0.11994</v>
       </c>
       <c r="L54" s="15">
         <v>0.08677</v>
       </c>
       <c r="M54" s="15">
         <v>0.07572</v>
       </c>
       <c r="N54" s="15">
-        <v>5075</v>
+        <v>4330</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>161</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E55" s="15">
         <v>10080074667</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15">
         <v>0.17797</v>
       </c>
       <c r="L55" s="15">
         <v>0.14832</v>
       </c>
       <c r="M55" s="15">
         <v>0.14238</v>
       </c>
       <c r="N55" s="15">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>163</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>166</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>4500</v>
       </c>
       <c r="K56" s="15">
-        <v>0.02456</v>
+        <v>0.04586</v>
       </c>
       <c r="L56" s="15">
-        <v>0.02128</v>
+        <v>0.03974</v>
       </c>
       <c r="M56" s="15">
-        <v>0.02046</v>
+        <v>0.03821</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
-      <c r="P56" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>500</v>
       </c>
       <c r="K57" s="15">
         <v>0.03989</v>
       </c>
       <c r="L57" s="15">
         <v>0.03457</v>
       </c>
       <c r="M57" s="15">
         <v>0.03324</v>
       </c>
       <c r="N57" s="15">
-        <v>1249</v>
+        <v>1354</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>500</v>
       </c>
       <c r="K58" s="15">
         <v>0.04263</v>
       </c>
       <c r="L58" s="15">
         <v>0.03695</v>
       </c>
       <c r="M58" s="15">
         <v>0.03553</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>500</v>
       </c>
       <c r="K59" s="15">
         <v>0.04587</v>
       </c>
       <c r="L59" s="15">
         <v>0.03975</v>
       </c>
       <c r="M59" s="15">
         <v>0.03823</v>
       </c>
       <c r="N59" s="15">
-        <v>4440</v>
+        <v>4241</v>
       </c>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>1000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00774</v>
       </c>
       <c r="L60" s="15">
         <v>0.00671</v>
       </c>
       <c r="M60" s="15">
         <v>0.00645</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E61" s="15">
         <v>10080059056</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.008059999999999999</v>
       </c>
       <c r="L61" s="15">
         <v>0.00698</v>
       </c>
       <c r="M61" s="15">
         <v>0.00671</v>
       </c>
       <c r="N61" s="15">
-        <v>6382</v>
+        <v>5317</v>
       </c>
       <c r="O61" s="15">
-        <v>14000</v>
+        <v>12200</v>
       </c>
       <c r="P61" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="E62" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01172</v>
       </c>
       <c r="L62" s="15">
         <v>0.01015</v>
       </c>
       <c r="M62" s="15">
         <v>0.00976</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E63" s="15">
         <v>10080059057</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I63" s="15" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.03</v>
       </c>
       <c r="L63" s="15">
         <v>0.02</v>
       </c>
       <c r="M63" s="15">
         <v>0.018</v>
       </c>
       <c r="N63" s="15">
-        <v>4829</v>
+        <v>2905</v>
       </c>
       <c r="O63" s="15">
-        <v>35600</v>
+        <v>29600</v>
       </c>
       <c r="P63" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E64" s="15">
         <v>10000014786</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.21189</v>
       </c>
       <c r="L64" s="15">
         <v>0.09946000000000001</v>
       </c>
       <c r="M64" s="15">
         <v>0.08216</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="D65" s="15" t="s">
+      <c r="E65" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.1946</v>
       </c>
       <c r="L65" s="15">
         <v>0.10332</v>
       </c>
       <c r="M65" s="15">
         <v>0.97571</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.01556</v>
       </c>
       <c r="L66" s="15">
         <v>0.01348</v>
       </c>
       <c r="M66" s="15">
         <v>0.01296</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E67" s="15">
         <v>10080059058</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.04764</v>
       </c>
       <c r="L67" s="15">
         <v>0.02607</v>
       </c>
       <c r="M67" s="15">
         <v>0.02343</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>199</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I68" s="15" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="J68" s="15">
         <v>1000</v>
       </c>
       <c r="K68" s="15">
-        <v>0.0356</v>
+        <v>0.02273</v>
       </c>
       <c r="L68" s="15">
-        <v>0.0237</v>
+        <v>0.0197</v>
       </c>
       <c r="M68" s="15">
-        <v>0.0215</v>
-[...1 lines deleted...]
-      <c r="N68" s="15"/>
+        <v>0.01894</v>
+      </c>
+      <c r="N68" s="15">
+        <v>19516</v>
+      </c>
       <c r="O68" s="15">
-        <v>65481</v>
+        <v>40800</v>
       </c>
       <c r="P68" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E69" s="15">
         <v>10000014787</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.26614</v>
       </c>
       <c r="L69" s="15">
         <v>0.13047</v>
       </c>
       <c r="M69" s="15">
         <v>0.1096</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>205</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>500</v>
       </c>
       <c r="K70" s="15">
         <v>0.01932</v>
       </c>
       <c r="L70" s="15">
         <v>0.01674</v>
       </c>
       <c r="M70" s="15">
         <v>0.0161</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E71" s="15">
         <v>10080064365</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.0212</v>
       </c>
       <c r="L71" s="15">
         <v>0.01837</v>
       </c>
       <c r="M71" s="15">
         <v>0.01766</v>
       </c>
       <c r="N71" s="15">
-        <v>6816</v>
+        <v>7497</v>
       </c>
       <c r="O71" s="15">
-        <v>4800</v>
+        <v>5280</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E72" s="15">
         <v>10000014788</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.31752</v>
       </c>
       <c r="L72" s="15">
         <v>0.14903</v>
       </c>
       <c r="M72" s="15">
         <v>0.12312</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E73" s="15">
         <v>10080010658</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>500</v>
       </c>
       <c r="K73" s="15">
         <v>0.32023</v>
       </c>
       <c r="L73" s="15">
         <v>0.16874</v>
       </c>
       <c r="M73" s="15">
         <v>0.16011</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>500</v>
       </c>
       <c r="K74" s="15">
         <v>0.02337</v>
       </c>
       <c r="L74" s="15">
         <v>0.02025</v>
       </c>
       <c r="M74" s="15">
         <v>0.01948</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E75" s="15">
         <v>10080059267</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.02538</v>
       </c>
       <c r="L75" s="15">
         <v>0.022</v>
       </c>
       <c r="M75" s="15">
         <v>0.02115</v>
       </c>
       <c r="N75" s="15">
-        <v>1514</v>
+        <v>969</v>
       </c>
       <c r="O75" s="15">
-        <v>4920</v>
+        <v>4021</v>
       </c>
       <c r="P75" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>219</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>500</v>
       </c>
       <c r="K76" s="15">
         <v>0.37442</v>
       </c>
       <c r="L76" s="15">
         <v>0.19706</v>
       </c>
       <c r="M76" s="15">
         <v>0.18721</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E77" s="15">
         <v>10080032369</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>500</v>
       </c>
       <c r="K77" s="15">
         <v>0.37055</v>
       </c>
       <c r="L77" s="15">
         <v>0.17393</v>
       </c>
       <c r="M77" s="15">
         <v>0.14368</v>
       </c>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>224</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>500</v>
       </c>
       <c r="K78" s="15">
         <v>0.02517</v>
       </c>
       <c r="L78" s="15">
         <v>0.02181</v>
       </c>
       <c r="M78" s="15">
         <v>0.02098</v>
       </c>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E79" s="15">
         <v>10080059059</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.02967</v>
       </c>
       <c r="L79" s="15">
         <v>0.02571</v>
       </c>
       <c r="M79" s="15">
         <v>0.02473</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15">
-        <v>4200</v>
+        <v>3100</v>
       </c>
       <c r="P79" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E80" s="15">
         <v>10000014790</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.42777</v>
       </c>
       <c r="L80" s="15">
         <v>0.20078</v>
       </c>
       <c r="M80" s="15">
         <v>0.16586</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>500</v>
       </c>
       <c r="K81" s="15">
         <v>0.03066</v>
       </c>
       <c r="L81" s="15">
         <v>0.02657</v>
       </c>
       <c r="M81" s="15">
         <v>0.02555</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E82" s="15">
         <v>10080059060</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03378</v>
       </c>
       <c r="L82" s="15">
         <v>0.02928</v>
       </c>
       <c r="M82" s="15">
         <v>0.02815</v>
       </c>
       <c r="N82" s="15">
         <v>2580</v>
       </c>
       <c r="O82" s="15">
         <v>8600</v>
       </c>
       <c r="P82" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.03687</v>
       </c>
       <c r="L83" s="15">
         <v>0.03195</v>
       </c>
       <c r="M83" s="15">
         <v>0.03073</v>
       </c>
       <c r="N83" s="15"/>
       <c r="O83" s="15">
-        <v>1700</v>
+        <v>1280</v>
       </c>
       <c r="P83" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>3000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01032</v>
       </c>
       <c r="L84" s="15">
         <v>0.00894</v>
       </c>
       <c r="M84" s="15">
         <v>0.0086</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>243</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="15" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J85" s="15">
         <v>2500</v>
       </c>
       <c r="K85" s="15">
         <v>0.01331</v>
       </c>
       <c r="L85" s="15">
         <v>0.01153</v>
       </c>
       <c r="M85" s="15">
         <v>0.01109</v>
       </c>
       <c r="N85" s="15">
-        <v>74820</v>
+        <v>59534</v>
       </c>
       <c r="O85" s="15">
         <v>438000</v>
       </c>
       <c r="P85" s="15" t="s">
         <v>53</v>
       </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="15"/>
       <c r="K86" s="15"/>
       <c r="L86" s="15"/>
       <c r="M86" s="15"/>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
@@ -4605,317 +4600,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>