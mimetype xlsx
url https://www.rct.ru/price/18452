--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -166,53 +166,50 @@
   <si>
     <t>L-KLS8-0108-LED-23.5</t>
   </si>
   <si>
     <t>Ø 5мм h=23.5мм / KLS8-0108-LED-23.5</t>
   </si>
   <si>
     <t>KLS8-0117-5</t>
   </si>
   <si>
     <t>Держатель светодиода KLS8-0117-5</t>
   </si>
   <si>
     <t>L-KLS8-0126-LED-10</t>
   </si>
   <si>
     <t>Ø 6,3мм h=10мм / KLS8-0126-LED-10 (L-KLS8-0126-LED-10)</t>
   </si>
   <si>
     <t>L-KLS8-0222-PTO-220</t>
   </si>
   <si>
     <t>KLS8-0222-PTO-220</t>
   </si>
   <si>
-    <t>06.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS8-0222-PTO-220B</t>
   </si>
   <si>
     <t>KLS8-0222-PTO-220B</t>
   </si>
   <si>
     <t>L-KLS8-0222-PTO-3</t>
   </si>
   <si>
     <t>KLS8-0222-PTO-3</t>
   </si>
   <si>
     <t>L-KLS8-0102-LED-3.0</t>
   </si>
   <si>
     <t>Led Spacer Support Series;OD=4.5MM;Hight=3.0MM / L-KLS8-0102-LED-3.0</t>
   </si>
   <si>
     <t>L-KLS8-0105-LED-18.5</t>
   </si>
   <si>
     <t>Держатель светодиода L-KLS8-0105-LED-18.5</t>
   </si>
   <si>
     <t>L-KLS8-0106-LED-22</t>
@@ -328,53 +325,50 @@
   <si>
     <t>L-KLS8-0114A-LED-4</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=4.0mm / L-KLS8-0114A-LED-4</t>
   </si>
   <si>
     <t>UT-00090951</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-5</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=5.0mm / L-KLS8-0114A-LED-5</t>
   </si>
   <si>
     <t>10-00057107</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-6</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=6.0mm / L-KLS8-0114A-LED-6</t>
   </si>
   <si>
-    <t>19.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS8-0114A-LED-7</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=7.0mm / L-KLS8-0114A-LED-7</t>
   </si>
   <si>
     <t>10-00057151</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-8</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=8.0mm / L-KLS8-0114A-LED-8</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-9</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=9.0mm / L-KLS8-0114A-LED-9</t>
   </si>
   <si>
     <t>UT-00147388</t>
   </si>
   <si>
     <t>L-KLS8-0115-LED-2</t>
@@ -460,51 +454,51 @@
   <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
   </si>
   <si>
-    <t>28.06.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH1-4.0-12.5</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-14.0</t>
   </si>
   <si>
     <t>4.0mm 14.00mm / LDH1-4.0-14.0 (L-KLS8-0101-LED-14.0)</t>
   </si>
   <si>
     <t>UT-00098015</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-19.0</t>
   </si>
   <si>
     <t>4.0mm 19.00mm / LDH1-4.0-19.0 (L-KLS8-0101-LED-19.0)</t>
   </si>
   <si>
     <t>UT-00094979</t>
   </si>
@@ -782,53 +776,50 @@
     <t>L-KLS8-0107-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH7-4.0-12.5 (L-KLS8-0107-LED-12.5)</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-15</t>
   </si>
   <si>
     <t>4.0mm 15.0mm / LDH7-4.0-15 (L-KLS8-0107-LED-15)</t>
   </si>
   <si>
     <t>UT-00135086</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-23</t>
   </si>
   <si>
     <t>4.0mm 23.00mm / LDH7-4.0-23 (L-KLS8-0107-LED-23)</t>
   </si>
   <si>
     <t>UT-00134742</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0107-LED-23 KLS, </t>
-  </si>
-[...1 lines deleted...]
-    <t>22.06.2026</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-5</t>
   </si>
   <si>
     <t>4.0mm 5.00mm / LDH7-4.0-5.0 (L-KLS8-0107-LED-5)</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-7.5</t>
   </si>
   <si>
     <t>4.0mm 7.50mm / LDH7-4.0-7.5 (L-KLS8-0107-LED-7.5)</t>
   </si>
   <si>
     <t>UT-00134743</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0107-LED-7.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0109-LED-10</t>
   </si>
   <si>
     <t>4.5mm 10.0mm / LDH9-4.5-10 (L-KLS8-0109-LED-10)</t>
   </si>
@@ -1887,51 +1878,51 @@
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080069160</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>5000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L13" s="15">
         <v>0.00606</v>
       </c>
       <c r="M13" s="15">
         <v>0.00527</v>
       </c>
       <c r="N13" s="15">
-        <v>704</v>
+        <v>730</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080069780</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="15"/>
@@ -1961,51 +1952,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080070236</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>2500</v>
       </c>
       <c r="K15" s="15">
         <v>0.03181</v>
       </c>
       <c r="L15" s="15">
         <v>0.02651</v>
       </c>
       <c r="M15" s="15">
         <v>0.02544</v>
       </c>
       <c r="N15" s="15">
-        <v>309</v>
+        <v>388</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080057330</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="15"/>
@@ -2067,3796 +2058,3782 @@
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="15">
         <v>10080043007</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>5000</v>
       </c>
       <c r="K18" s="15">
-        <v>0.00708</v>
+        <v>0.00626</v>
       </c>
       <c r="L18" s="15">
-        <v>0.00594</v>
+        <v>0.00542</v>
       </c>
       <c r="M18" s="15">
-        <v>0.00571</v>
+        <v>0.00521</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
-      <c r="P18" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="15" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E19" s="15">
         <v>10080046338</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>20000</v>
       </c>
       <c r="K19" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L19" s="15">
         <v>0.00692</v>
       </c>
       <c r="M19" s="15">
         <v>0.00665</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E20" s="15">
         <v>10080043008</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>10000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01341</v>
       </c>
       <c r="L20" s="15">
         <v>0.01099</v>
       </c>
       <c r="M20" s="15">
         <v>0.01055</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E21" s="15">
         <v>10080053726</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>10000</v>
       </c>
       <c r="K21" s="15">
         <v>0.00651</v>
       </c>
       <c r="L21" s="15">
         <v>0.00546</v>
       </c>
       <c r="M21" s="15">
         <v>0.00525</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E22" s="15">
         <v>10080054971</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01203</v>
       </c>
       <c r="L22" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.00749</v>
       </c>
       <c r="N22" s="15">
-        <v>10404</v>
+        <v>11322</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="D23" s="15" t="s">
+      <c r="E23" s="15" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.05953</v>
       </c>
       <c r="L23" s="15">
         <v>0.05953</v>
       </c>
       <c r="M23" s="15">
         <v>0.05953</v>
       </c>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E24" s="15">
         <v>10080071590</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>2500</v>
       </c>
       <c r="K24" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="L24" s="15">
         <v>0.008619999999999999</v>
       </c>
       <c r="M24" s="15">
         <v>0.00829</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="D25" s="15" t="s">
+      <c r="E25" s="15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>20000</v>
       </c>
       <c r="K25" s="15">
         <v>0.00524</v>
       </c>
       <c r="L25" s="15">
         <v>0.00454</v>
       </c>
       <c r="M25" s="15">
         <v>0.00436</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="D26" s="15" t="s">
+      <c r="E26" s="15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L26" s="15">
         <v>0.00658</v>
       </c>
       <c r="M26" s="15">
         <v>0.00574</v>
       </c>
       <c r="N26" s="15">
-        <v>4371</v>
+        <v>4967</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="D27" s="15" t="s">
+      <c r="E27" s="15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>20000</v>
       </c>
       <c r="K27" s="15">
         <v>0.0095</v>
       </c>
       <c r="L27" s="15">
         <v>0.0064</v>
       </c>
       <c r="M27" s="15">
         <v>0.00579</v>
       </c>
       <c r="N27" s="15">
-        <v>216</v>
+        <v>128</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="D28" s="15" t="s">
+      <c r="E28" s="15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>20000</v>
       </c>
       <c r="K28" s="15">
         <v>0.00693</v>
       </c>
       <c r="L28" s="15">
         <v>0.00601</v>
       </c>
       <c r="M28" s="15">
         <v>0.00578</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="D29" s="15" t="s">
+      <c r="E29" s="15" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J29" s="15">
         <v>5000</v>
       </c>
       <c r="K29" s="15">
         <v>0.008460000000000001</v>
       </c>
       <c r="L29" s="15">
         <v>0.00605</v>
       </c>
       <c r="M29" s="15">
         <v>0.00544</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="D30" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>2000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00612</v>
       </c>
       <c r="L30" s="15">
         <v>0.0053</v>
       </c>
       <c r="M30" s="15">
         <v>0.0051</v>
       </c>
       <c r="N30" s="15">
-        <v>2964</v>
+        <v>2438</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>5000</v>
       </c>
       <c r="K31" s="15">
         <v>0.01316</v>
       </c>
       <c r="L31" s="15">
         <v>0.01103</v>
       </c>
       <c r="M31" s="15">
         <v>0.01061</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="D32" s="15" t="s">
+      <c r="E32" s="15" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01093</v>
       </c>
       <c r="L32" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.00881</v>
       </c>
       <c r="N32" s="15">
-        <v>477</v>
+        <v>518</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="D33" s="15" t="s">
+      <c r="E33" s="15" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>3000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01221</v>
       </c>
       <c r="L33" s="15">
         <v>0.01025</v>
       </c>
       <c r="M33" s="15">
         <v>0.00984</v>
       </c>
       <c r="N33" s="15">
-        <v>1501</v>
+        <v>1462</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E34" s="15">
         <v>10080042856</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>15000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00669</v>
       </c>
       <c r="L34" s="15">
         <v>0.0058</v>
       </c>
       <c r="M34" s="15">
         <v>0.00558</v>
       </c>
       <c r="N34" s="15">
-        <v>5581</v>
+        <v>4851</v>
       </c>
       <c r="O34" s="15">
-        <v>4200</v>
+        <v>3650</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E35" s="15">
         <v>10080042857</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J35" s="15">
         <v>5000</v>
       </c>
       <c r="K35" s="15">
         <v>0.01164</v>
       </c>
       <c r="L35" s="15">
         <v>0.00976</v>
       </c>
       <c r="M35" s="15">
         <v>0.009379999999999999</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="D36" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="15" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J36" s="15">
         <v>10000</v>
       </c>
       <c r="K36" s="15">
         <v>0.00612</v>
       </c>
       <c r="L36" s="15">
         <v>0.0053</v>
       </c>
       <c r="M36" s="15">
         <v>0.0051</v>
       </c>
       <c r="N36" s="15">
-        <v>9042</v>
+        <v>1106</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="D37" s="15" t="s">
+      <c r="E37" s="15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00635</v>
       </c>
       <c r="L37" s="15">
         <v>0.0055</v>
       </c>
       <c r="M37" s="15">
         <v>0.00529</v>
       </c>
-      <c r="N37" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N37" s="15">
+        <v>6699</v>
+      </c>
+      <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="D38" s="15" t="s">
+      <c r="E38" s="15" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00675</v>
       </c>
       <c r="L38" s="15">
         <v>0.00585</v>
       </c>
       <c r="M38" s="15">
         <v>0.00563</v>
       </c>
       <c r="N38" s="15">
-        <v>9868</v>
+        <v>9585</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E39" s="15">
         <v>10080073138</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.0062</v>
       </c>
       <c r="L39" s="15">
         <v>0.00537</v>
       </c>
       <c r="M39" s="15">
         <v>0.00516</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
-      <c r="P39" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" s="15" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>5000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00662</v>
       </c>
       <c r="L40" s="15">
         <v>0.00573</v>
       </c>
       <c r="M40" s="15">
         <v>0.00551</v>
       </c>
       <c r="N40" s="15">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E41" s="15">
         <v>10080069849</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00705</v>
       </c>
       <c r="L41" s="15">
         <v>0.00611</v>
       </c>
       <c r="M41" s="15">
         <v>0.00588</v>
       </c>
       <c r="N41" s="15">
-        <v>25920</v>
+        <v>22080</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E42" s="15" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00659</v>
       </c>
       <c r="L42" s="15">
         <v>0.00571</v>
       </c>
       <c r="M42" s="15">
         <v>0.00549</v>
       </c>
       <c r="N42" s="15">
-        <v>3950</v>
+        <v>3960</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E43" s="15">
         <v>10080043009</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00695</v>
       </c>
       <c r="L43" s="15">
         <v>0.00602</v>
       </c>
       <c r="M43" s="15">
         <v>0.00579</v>
       </c>
       <c r="N43" s="15">
-        <v>15632</v>
+        <v>9388</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E44" s="15">
         <v>10080057646</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00639</v>
       </c>
       <c r="L44" s="15">
         <v>0.00554</v>
       </c>
       <c r="M44" s="15">
         <v>0.00533</v>
       </c>
-      <c r="N44" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N44" s="15">
+        <v>6801</v>
+      </c>
+      <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="E45" s="15" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00695</v>
       </c>
       <c r="L45" s="15">
         <v>0.00602</v>
       </c>
       <c r="M45" s="15">
         <v>0.00579</v>
       </c>
       <c r="N45" s="15">
-        <v>6320</v>
+        <v>5920</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="E46" s="15" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>5000</v>
       </c>
       <c r="K46" s="15">
         <v>0.00684</v>
       </c>
       <c r="L46" s="15">
         <v>0.00593</v>
       </c>
       <c r="M46" s="15">
         <v>0.0057</v>
       </c>
       <c r="N46" s="15">
-        <v>7211</v>
+        <v>2381</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="E47" s="15" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2000</v>
       </c>
       <c r="K47" s="15">
         <v>0.036</v>
       </c>
       <c r="L47" s="15">
         <v>0.0312</v>
       </c>
       <c r="M47" s="15">
         <v>0.03</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E48" s="15" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>1000</v>
       </c>
       <c r="K48" s="15">
         <v>0.13805</v>
       </c>
       <c r="L48" s="15">
         <v>0.09988</v>
       </c>
       <c r="M48" s="15">
         <v>0.08716</v>
       </c>
       <c r="N48" s="15">
-        <v>1740</v>
+        <v>1680</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>5000</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="E49" s="15" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.18299</v>
       </c>
       <c r="L49" s="15">
         <v>0.15346</v>
       </c>
       <c r="M49" s="15">
         <v>0.14757</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E50" s="15">
         <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
         <v>0.08103</v>
       </c>
       <c r="L50" s="15">
         <v>0.07023</v>
       </c>
       <c r="M50" s="15">
         <v>0.06753000000000001</v>
       </c>
       <c r="N50" s="15">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>48382</v>
+      </c>
+      <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E51" s="15">
         <v>10080034447</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J51" s="15">
         <v>5000</v>
       </c>
       <c r="K51" s="15">
         <v>0.02294</v>
       </c>
       <c r="L51" s="15">
         <v>0.01883</v>
       </c>
       <c r="M51" s="15">
         <v>0.01806</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E52" s="15">
         <v>10000018486</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00563</v>
       </c>
       <c r="L52" s="15">
         <v>0.00488</v>
       </c>
       <c r="M52" s="15">
         <v>0.00469</v>
       </c>
       <c r="N52" s="15">
-        <v>3033</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E53" s="15">
         <v>10000018487</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00606</v>
       </c>
       <c r="L53" s="15">
         <v>0.00525</v>
       </c>
       <c r="M53" s="15">
         <v>0.00505</v>
       </c>
       <c r="N53" s="15">
-        <v>64504</v>
+        <v>49275</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E54" s="15" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="15" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.0165</v>
       </c>
       <c r="L54" s="15">
         <v>0.0143</v>
       </c>
       <c r="M54" s="15">
         <v>0.01375</v>
       </c>
       <c r="N54" s="15">
-        <v>2480</v>
+        <v>3560</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E55" s="15">
         <v>10000018488</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J55" s="15">
         <v>1000</v>
       </c>
       <c r="K55" s="15">
         <v>0.02237</v>
       </c>
       <c r="L55" s="15">
         <v>0.01598</v>
       </c>
       <c r="M55" s="15">
         <v>0.01438</v>
       </c>
       <c r="N55" s="15">
-        <v>5970</v>
+        <v>4644</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E56" s="15">
         <v>10000018455</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.00563</v>
+        <v>0.00548</v>
       </c>
       <c r="L56" s="15">
-        <v>0.00488</v>
+        <v>0.00475</v>
       </c>
       <c r="M56" s="15">
-        <v>0.00469</v>
+        <v>0.00456</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E57" s="15">
         <v>10000018456</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00615</v>
       </c>
       <c r="L57" s="15">
         <v>0.00533</v>
       </c>
       <c r="M57" s="15">
         <v>0.00513</v>
       </c>
       <c r="N57" s="15">
-        <v>2693</v>
+        <v>2621</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="E58" s="15" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.01497</v>
       </c>
       <c r="L58" s="15">
         <v>0.01256</v>
       </c>
       <c r="M58" s="15">
         <v>0.01208</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="E59" s="15" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.0068</v>
       </c>
       <c r="L59" s="15">
         <v>0.00589</v>
       </c>
       <c r="M59" s="15">
         <v>0.00566</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="E60" s="15" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00713</v>
       </c>
       <c r="L60" s="15">
         <v>0.00598</v>
       </c>
       <c r="M60" s="15">
         <v>0.00575</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="E61" s="15" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>2000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05226</v>
       </c>
       <c r="L61" s="15">
         <v>0.04529</v>
       </c>
       <c r="M61" s="15">
         <v>0.04355</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E62" s="15">
         <v>10000018457</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01971</v>
       </c>
       <c r="L62" s="15">
         <v>0.01022</v>
       </c>
       <c r="M62" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N62" s="15">
-        <v>5220</v>
+        <v>4560</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="E63" s="15" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>2000</v>
       </c>
       <c r="K63" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L63" s="15">
         <v>0.00677</v>
       </c>
       <c r="M63" s="15">
         <v>0.00651</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E64" s="15">
         <v>10000018453</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00588</v>
       </c>
       <c r="L64" s="15">
         <v>0.0051</v>
       </c>
       <c r="M64" s="15">
         <v>0.0049</v>
       </c>
       <c r="N64" s="15">
-        <v>10067</v>
+        <v>4611</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E65" s="15">
         <v>10000018454</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2000</v>
       </c>
       <c r="K65" s="15">
         <v>0.01354</v>
       </c>
       <c r="L65" s="15">
         <v>0.00787</v>
       </c>
       <c r="M65" s="15">
         <v>0.00707</v>
       </c>
       <c r="N65" s="15">
-        <v>1620</v>
+        <v>1800</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" s="15" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00617</v>
       </c>
       <c r="L66" s="15">
         <v>0.00534</v>
       </c>
       <c r="M66" s="15">
         <v>0.00514</v>
       </c>
       <c r="N66" s="15">
-        <v>784</v>
+        <v>913</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E67" s="15">
         <v>10080073206</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00716</v>
       </c>
       <c r="L67" s="15">
         <v>0.0062</v>
       </c>
       <c r="M67" s="15">
         <v>0.00596</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="E68" s="15" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>15.77</v>
       </c>
       <c r="L68" s="15">
         <v>0</v>
       </c>
       <c r="M68" s="15">
         <v>7.88</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="E69" s="15" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.02217</v>
       </c>
       <c r="L69" s="15">
         <v>0.01145</v>
       </c>
       <c r="M69" s="15">
         <v>0.01107</v>
       </c>
       <c r="N69" s="15">
-        <v>634</v>
+        <v>605</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="E70" s="15" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00756</v>
       </c>
       <c r="L70" s="15">
         <v>0.00655</v>
       </c>
       <c r="M70" s="15">
         <v>0.0063</v>
       </c>
       <c r="N70" s="15">
-        <v>1380</v>
+        <v>1420</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="E71" s="15" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02956</v>
       </c>
       <c r="L71" s="15">
         <v>0.01551</v>
       </c>
       <c r="M71" s="15">
         <v>0.01502</v>
       </c>
       <c r="N71" s="15">
-        <v>5772</v>
+        <v>5117</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E72" s="15">
         <v>10000018477</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00725</v>
       </c>
       <c r="L72" s="15">
         <v>0.00628</v>
       </c>
       <c r="M72" s="15">
         <v>0.00604</v>
       </c>
       <c r="N72" s="15">
-        <v>4350</v>
+        <v>4300</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="E73" s="15" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>5000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00894</v>
       </c>
       <c r="L73" s="15">
         <v>0.0075</v>
       </c>
       <c r="M73" s="15">
         <v>0.00721</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E74" s="15">
         <v>10000018478</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>2000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00728</v>
       </c>
       <c r="L74" s="15">
         <v>0.00631</v>
       </c>
       <c r="M74" s="15">
         <v>0.00606</v>
       </c>
       <c r="N74" s="15">
-        <v>2953</v>
+        <v>3243</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E75" s="15">
         <v>10000018482</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>5000</v>
       </c>
       <c r="K75" s="15">
         <v>0.03695</v>
       </c>
       <c r="L75" s="15">
         <v>0.01947</v>
       </c>
       <c r="M75" s="15">
         <v>0.01898</v>
       </c>
       <c r="N75" s="15">
-        <v>5125</v>
+        <v>6938</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000018483</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.02532</v>
       </c>
       <c r="L76" s="15">
         <v>0.01659</v>
       </c>
       <c r="M76" s="15">
         <v>0.01441</v>
       </c>
       <c r="N76" s="15">
-        <v>418</v>
+        <v>341</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="E77" s="15" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="J77" s="15">
         <v>4000</v>
       </c>
       <c r="K77" s="15">
         <v>0.01304</v>
       </c>
       <c r="L77" s="15">
         <v>0.0113</v>
       </c>
       <c r="M77" s="15">
         <v>0.01086</v>
       </c>
       <c r="N77" s="15">
-        <v>961</v>
+        <v>1096</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="E78" s="15" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00563</v>
       </c>
       <c r="L78" s="15">
         <v>0.00563</v>
       </c>
       <c r="M78" s="15">
         <v>0.00563</v>
       </c>
       <c r="N78" s="15">
-        <v>12756</v>
+        <v>7856</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10000018484</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="J79" s="15">
         <v>10000</v>
       </c>
       <c r="K79" s="15">
         <v>0.01188</v>
       </c>
       <c r="L79" s="15">
         <v>0.00859</v>
       </c>
       <c r="M79" s="15">
         <v>0.0075</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E80" s="15">
         <v>10000018485</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.01017</v>
       </c>
       <c r="L80" s="15">
         <v>0.00881</v>
       </c>
       <c r="M80" s="15">
         <v>0.00848</v>
       </c>
       <c r="N80" s="15">
-        <v>1659</v>
-[...3 lines deleted...]
-      </c>
+        <v>6419</v>
+      </c>
+      <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="E81" s="15" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.00554</v>
       </c>
       <c r="M81" s="15">
         <v>0.00536</v>
       </c>
       <c r="N81" s="15">
-        <v>1558</v>
+        <v>1138</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="E82" s="15" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>5000</v>
       </c>
       <c r="K82" s="15">
         <v>0.01232</v>
       </c>
       <c r="L82" s="15">
         <v>0.00592</v>
       </c>
       <c r="M82" s="15">
         <v>0.00578</v>
       </c>
       <c r="N82" s="15">
-        <v>6702</v>
+        <v>8079</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="E83" s="15" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>4000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01724</v>
       </c>
       <c r="L83" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00912</v>
       </c>
       <c r="N83" s="15">
-        <v>6880</v>
+        <v>4960</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="E84" s="15" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>5000</v>
       </c>
       <c r="K84" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L84" s="15">
         <v>0.00481</v>
       </c>
       <c r="M84" s="15">
         <v>0.00465</v>
       </c>
       <c r="N84" s="15">
-        <v>7878</v>
+        <v>7101</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E85" s="15">
         <v>10080055375</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.0089</v>
       </c>
       <c r="L85" s="15">
         <v>0.00644</v>
       </c>
       <c r="M85" s="15">
         <v>0.00562</v>
       </c>
       <c r="N85" s="15">
-        <v>12600</v>
+        <v>15600</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="E86" s="15">
         <v>10000018465</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00525</v>
       </c>
       <c r="L86" s="15">
         <v>0.00455</v>
       </c>
       <c r="M86" s="15">
         <v>0.00438</v>
       </c>
       <c r="N86" s="15">
         <v>36</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E87" s="15">
         <v>10000018466</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00602</v>
       </c>
       <c r="L87" s="15">
         <v>0.00521</v>
       </c>
       <c r="M87" s="15">
         <v>0.00501</v>
       </c>
       <c r="N87" s="15">
-        <v>1260</v>
+        <v>1386</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="E88" s="15" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>3000</v>
       </c>
       <c r="K88" s="15">
         <v>0.01971</v>
       </c>
       <c r="L88" s="15">
         <v>0.00997</v>
       </c>
       <c r="M88" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="E89" s="15" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.02093</v>
       </c>
       <c r="L89" s="15">
         <v>0.01755</v>
       </c>
       <c r="M89" s="15">
         <v>0.01688</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="E90" s="15" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="J90" s="15">
         <v>15000</v>
       </c>
       <c r="K90" s="15">
         <v>0.0059</v>
       </c>
       <c r="L90" s="15">
         <v>0.00511</v>
       </c>
       <c r="M90" s="15">
         <v>0.00491</v>
       </c>
       <c r="N90" s="15">
-        <v>7387</v>
+        <v>7031</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E91" s="15">
         <v>10000018463</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="J91" s="15">
         <v>10000</v>
       </c>
       <c r="K91" s="15">
         <v>0.00593</v>
       </c>
       <c r="L91" s="15">
         <v>0.00514</v>
       </c>
       <c r="M91" s="15">
         <v>0.00494</v>
       </c>
       <c r="N91" s="15">
-        <v>563</v>
+        <v>533</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="E92" s="15" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>10000</v>
       </c>
       <c r="K92" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L92" s="15">
         <v>0.00499</v>
       </c>
       <c r="M92" s="15">
         <v>0.00482</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="E93" s="15" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>2000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00594</v>
       </c>
       <c r="L93" s="15">
         <v>0.00515</v>
       </c>
       <c r="M93" s="15">
         <v>0.00495</v>
       </c>
       <c r="N93" s="15">
-        <v>760</v>
+        <v>850</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="E94" s="15">
         <v>10000018471</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00627</v>
       </c>
       <c r="L94" s="15">
         <v>0.00543</v>
       </c>
       <c r="M94" s="15">
         <v>0.00523</v>
       </c>
       <c r="N94" s="15">
-        <v>861</v>
+        <v>813</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="E95" s="15" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>5000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00639</v>
       </c>
       <c r="L95" s="15">
         <v>0.00554</v>
       </c>
       <c r="M95" s="15">
         <v>0.00533</v>
       </c>
-      <c r="N95" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N95" s="15">
+        <v>16600</v>
+      </c>
+      <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="E96" s="15" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
-        <v>0.01682</v>
+        <v>0.009690000000000001</v>
       </c>
       <c r="L96" s="15">
-        <v>0.01217</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="M96" s="15">
-        <v>0.01061</v>
+        <v>0.00808</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15" t="s">
-        <v>256</v>
+        <v>146</v>
       </c>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E97" s="15">
         <v>10000018472</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="J97" s="15">
         <v>2000</v>
       </c>
       <c r="K97" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L97" s="15">
         <v>0.008540000000000001</v>
       </c>
       <c r="M97" s="15">
         <v>0.00821</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E98" s="15">
         <v>10000018468</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.006</v>
       </c>
       <c r="L98" s="15">
         <v>0.0052</v>
       </c>
       <c r="M98" s="15">
         <v>0.005</v>
       </c>
-      <c r="N98" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N98" s="15">
+        <v>3350</v>
+      </c>
+      <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00552</v>
       </c>
       <c r="L99" s="15">
         <v>0.00478</v>
       </c>
       <c r="M99" s="15">
         <v>0.0046</v>
       </c>
       <c r="N99" s="15">
-        <v>2827</v>
+        <v>2282</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E100" s="15">
         <v>10000018469</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="J100" s="15">
         <v>3000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00527</v>
       </c>
       <c r="L100" s="15">
         <v>0.00456</v>
       </c>
       <c r="M100" s="15">
         <v>0.00439</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E101" s="15">
         <v>10000018475</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.0051</v>
       </c>
       <c r="L101" s="15">
         <v>0.00442</v>
       </c>
       <c r="M101" s="15">
         <v>0.00425</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="E102" s="15">
         <v>10000018476</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>2000</v>
       </c>
       <c r="K102" s="15">
         <v>0.01354</v>
       </c>
       <c r="L102" s="15">
         <v>0.00787</v>
       </c>
       <c r="M102" s="15">
         <v>0.00707</v>
       </c>
       <c r="N102" s="15">
-        <v>1669</v>
+        <v>1836</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E103" s="15">
         <v>10000023234</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>2000</v>
       </c>
       <c r="K103" s="15">
         <v>0.04681</v>
       </c>
       <c r="L103" s="15">
         <v>0.02352</v>
       </c>
       <c r="M103" s="15">
         <v>0.02302</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E104" s="15" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.01058</v>
       </c>
       <c r="L104" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M104" s="15">
         <v>0.00881</v>
       </c>
       <c r="N104" s="15">
-        <v>7200</v>
+        <v>6960</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.0176</v>
       </c>
       <c r="L105" s="15">
         <v>0.01273</v>
       </c>
       <c r="M105" s="15">
         <v>0.01111</v>
       </c>
       <c r="N105" s="15">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E106" s="15">
         <v>10000018473</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>10000</v>
       </c>
       <c r="K106" s="15">
         <v>0.0108</v>
       </c>
       <c r="L106" s="15">
         <v>0.00936</v>
       </c>
       <c r="M106" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N106" s="15">
-        <v>2842</v>
+        <v>3005</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>5000</v>
       </c>
       <c r="K107" s="15">
         <v>0.00817</v>
       </c>
       <c r="L107" s="15">
         <v>0.00684</v>
       </c>
       <c r="M107" s="15">
         <v>0.00659</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E108" s="15">
         <v>10000018474</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>5000</v>
       </c>
       <c r="K108" s="15">
         <v>0.01067</v>
       </c>
       <c r="L108" s="15">
         <v>0.00924</v>
       </c>
       <c r="M108" s="15">
         <v>0.00889</v>
       </c>
       <c r="N108" s="15">
-        <v>3050</v>
+        <v>3350</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="E109" s="15">
         <v>10080071864</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00495</v>
       </c>
       <c r="L109" s="15">
         <v>0.00429</v>
       </c>
       <c r="M109" s="15">
         <v>0.00413</v>
       </c>
-      <c r="N109" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E110" s="15">
         <v>10080032272</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.06507</v>
       </c>
       <c r="L110" s="15">
         <v>0.05639</v>
       </c>
       <c r="M110" s="15">
         <v>0.05423</v>
       </c>
       <c r="N110" s="15">
-        <v>7800</v>
+        <v>6000</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E111" s="15">
         <v>10080070515</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J111" s="15"/>
       <c r="K111" s="15">
         <v>0.01781</v>
       </c>
       <c r="L111" s="15">
         <v>0.01034</v>
       </c>
       <c r="M111" s="15">
         <v>0.00932</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E112" s="15">
         <v>10080050608</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>100</v>
       </c>
       <c r="K112" s="15">
         <v>2.57</v>
       </c>
       <c r="L112" s="15">
         <v>2.1</v>
       </c>
       <c r="M112" s="15">
         <v>2.02</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E113" s="15">
         <v>10080034091</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.03732</v>
       </c>
       <c r="L113" s="15">
         <v>0.03234</v>
       </c>
       <c r="M113" s="15">
         <v>0.0311</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="E114" s="15" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.03894</v>
       </c>
       <c r="L114" s="15">
         <v>0.03375</v>
       </c>
       <c r="M114" s="15">
         <v>0.03245</v>
       </c>
       <c r="N114" s="15">
-        <v>6178</v>
-[...3 lines deleted...]
-      </c>
+        <v>12449</v>
+      </c>
+      <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14"/>
       <c r="C115" s="15"/>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15"/>
       <c r="I115" s="15"/>
       <c r="J115" s="15"/>
       <c r="K115" s="15"/>
       <c r="L115" s="15"/>
       <c r="M115" s="15"/>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
@@ -5897,317 +5874,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>