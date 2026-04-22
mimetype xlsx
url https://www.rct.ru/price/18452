--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -452,53 +452,50 @@
     <t>LDH-19 (L-KLS8-0119-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
-  </si>
-[...1 lines deleted...]
-    <t>03.06.2026</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH1-4.0-12.5</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-14.0</t>
   </si>
   <si>
     <t>4.0mm 14.00mm / LDH1-4.0-14.0 (L-KLS8-0101-LED-14.0)</t>
   </si>
   <si>
     <t>UT-00098015</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-19.0</t>
   </si>
   <si>
     <t>4.0mm 19.00mm / LDH1-4.0-19.0 (L-KLS8-0101-LED-19.0)</t>
   </si>
   <si>
     <t>UT-00094979</t>
   </si>
@@ -1878,51 +1875,51 @@
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080069160</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>5000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L13" s="15">
         <v>0.00606</v>
       </c>
       <c r="M13" s="15">
         <v>0.00527</v>
       </c>
       <c r="N13" s="15">
-        <v>730</v>
+        <v>686</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080069780</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="15"/>
@@ -1952,51 +1949,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080070236</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>2500</v>
       </c>
       <c r="K15" s="15">
         <v>0.03181</v>
       </c>
       <c r="L15" s="15">
         <v>0.02651</v>
       </c>
       <c r="M15" s="15">
         <v>0.02544</v>
       </c>
       <c r="N15" s="15">
-        <v>388</v>
+        <v>309</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080057330</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="15"/>
@@ -2215,51 +2212,51 @@
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080054971</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01203</v>
       </c>
       <c r="L22" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.00749</v>
       </c>
       <c r="N22" s="15">
-        <v>11322</v>
+        <v>13757</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
@@ -2365,92 +2362,94 @@
       <c r="D26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L26" s="15">
         <v>0.00658</v>
       </c>
       <c r="M26" s="15">
         <v>0.00574</v>
       </c>
       <c r="N26" s="15">
-        <v>4967</v>
+        <v>3631</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>20000</v>
       </c>
       <c r="K27" s="15">
         <v>0.0095</v>
       </c>
       <c r="L27" s="15">
         <v>0.0064</v>
       </c>
       <c r="M27" s="15">
         <v>0.00579</v>
       </c>
       <c r="N27" s="15">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="O27" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="O27" s="15">
+        <v>750</v>
+      </c>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>20000</v>
@@ -2521,51 +2520,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>2000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00612</v>
       </c>
       <c r="L30" s="15">
         <v>0.0053</v>
       </c>
       <c r="M30" s="15">
         <v>0.0051</v>
       </c>
       <c r="N30" s="15">
-        <v>2438</v>
+        <v>2582</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="15"/>
@@ -2597,132 +2596,132 @@
       <c r="D32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01093</v>
       </c>
       <c r="L32" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.00881</v>
       </c>
       <c r="N32" s="15">
-        <v>518</v>
+        <v>455</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>3000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01221</v>
       </c>
       <c r="L33" s="15">
         <v>0.01025</v>
       </c>
       <c r="M33" s="15">
         <v>0.00984</v>
       </c>
       <c r="N33" s="15">
-        <v>1462</v>
+        <v>1173</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E34" s="15">
         <v>10080042856</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>15000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00669</v>
       </c>
       <c r="L34" s="15">
         <v>0.0058</v>
       </c>
       <c r="M34" s="15">
         <v>0.00558</v>
       </c>
       <c r="N34" s="15">
-        <v>4851</v>
+        <v>5249</v>
       </c>
       <c r="O34" s="15">
-        <v>3650</v>
+        <v>3950</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="15">
         <v>10080042857</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>93</v>
@@ -2757,437 +2756,443 @@
       </c>
       <c r="E36" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J36" s="15">
         <v>10000</v>
       </c>
       <c r="K36" s="15">
         <v>0.00612</v>
       </c>
       <c r="L36" s="15">
         <v>0.0053</v>
       </c>
       <c r="M36" s="15">
         <v>0.0051</v>
       </c>
       <c r="N36" s="15">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="O36" s="15"/>
+        <v>980</v>
+      </c>
+      <c r="O36" s="15">
+        <v>35000</v>
+      </c>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
-        <v>0.00635</v>
+        <v>0.00674</v>
       </c>
       <c r="L37" s="15">
-        <v>0.0055</v>
+        <v>0.00584</v>
       </c>
       <c r="M37" s="15">
-        <v>0.00529</v>
+        <v>0.00561</v>
       </c>
       <c r="N37" s="15">
-        <v>6699</v>
+        <v>6391</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00675</v>
       </c>
       <c r="L38" s="15">
         <v>0.00585</v>
       </c>
       <c r="M38" s="15">
         <v>0.00563</v>
       </c>
       <c r="N38" s="15">
-        <v>9585</v>
+        <v>10621</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="15">
         <v>10080073138</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.0062</v>
       </c>
       <c r="L39" s="15">
         <v>0.00537</v>
       </c>
       <c r="M39" s="15">
         <v>0.00516</v>
       </c>
       <c r="N39" s="15"/>
-      <c r="O39" s="15"/>
+      <c r="O39" s="15">
+        <v>3900</v>
+      </c>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>5000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00662</v>
       </c>
       <c r="L40" s="15">
         <v>0.00573</v>
       </c>
       <c r="M40" s="15">
         <v>0.00551</v>
       </c>
       <c r="N40" s="15">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="O40" s="15"/>
+        <v>110</v>
+      </c>
+      <c r="O40" s="15">
+        <v>600</v>
+      </c>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="15">
         <v>10080069849</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00705</v>
       </c>
       <c r="L41" s="15">
         <v>0.00611</v>
       </c>
       <c r="M41" s="15">
         <v>0.00588</v>
       </c>
       <c r="N41" s="15">
-        <v>22080</v>
+        <v>26240</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00659</v>
       </c>
       <c r="L42" s="15">
         <v>0.00571</v>
       </c>
       <c r="M42" s="15">
         <v>0.00549</v>
       </c>
       <c r="N42" s="15">
-        <v>3960</v>
+        <v>3646</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E43" s="15">
         <v>10080043009</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00695</v>
       </c>
       <c r="L43" s="15">
         <v>0.00602</v>
       </c>
       <c r="M43" s="15">
         <v>0.00579</v>
       </c>
       <c r="N43" s="15">
-        <v>9388</v>
+        <v>9650</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E44" s="15">
         <v>10080057646</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
-        <v>0.00639</v>
+        <v>0.00668</v>
       </c>
       <c r="L44" s="15">
-        <v>0.00554</v>
+        <v>0.00579</v>
       </c>
       <c r="M44" s="15">
-        <v>0.00533</v>
+        <v>0.00556</v>
       </c>
       <c r="N44" s="15">
-        <v>6801</v>
+        <v>4380</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00695</v>
       </c>
       <c r="L45" s="15">
         <v>0.00602</v>
       </c>
       <c r="M45" s="15">
         <v>0.00579</v>
       </c>
       <c r="N45" s="15">
-        <v>5920</v>
+        <v>4122</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>5000</v>
       </c>
       <c r="K46" s="15">
         <v>0.00684</v>
       </c>
       <c r="L46" s="15">
         <v>0.00593</v>
       </c>
       <c r="M46" s="15">
         <v>0.0057</v>
       </c>
       <c r="N46" s="15">
-        <v>2381</v>
+        <v>1720</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>123</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
@@ -3219,51 +3224,51 @@
       <c r="D48" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>126</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>1000</v>
       </c>
       <c r="K48" s="15">
         <v>0.13805</v>
       </c>
       <c r="L48" s="15">
         <v>0.09988</v>
       </c>
       <c r="M48" s="15">
         <v>0.08716</v>
       </c>
       <c r="N48" s="15">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>5000</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
@@ -3292,60 +3297,60 @@
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="15">
         <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
-        <v>0.08103</v>
+        <v>0.08442</v>
       </c>
       <c r="L50" s="15">
-        <v>0.07023</v>
+        <v>0.07316</v>
       </c>
       <c r="M50" s="15">
-        <v>0.06753000000000001</v>
+        <v>0.07035</v>
       </c>
       <c r="N50" s="15">
-        <v>48382</v>
+        <v>34267</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="15">
         <v>10080034447</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15" t="s">
@@ -3370,140 +3375,138 @@
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>136</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E52" s="15">
         <v>10000018486</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
-        <v>0.00563</v>
+        <v>0.00597</v>
       </c>
       <c r="L52" s="15">
-        <v>0.00488</v>
+        <v>0.00517</v>
       </c>
       <c r="M52" s="15">
-        <v>0.00469</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00498</v>
+      </c>
+      <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E53" s="15">
         <v>10000018487</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00606</v>
       </c>
       <c r="L53" s="15">
         <v>0.00525</v>
       </c>
       <c r="M53" s="15">
         <v>0.00505</v>
       </c>
       <c r="N53" s="15">
-        <v>49275</v>
+        <v>44395</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>140</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="15" t="s">
         <v>143</v>
       </c>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.0165</v>
       </c>
       <c r="L54" s="15">
         <v>0.0143</v>
       </c>
       <c r="M54" s="15">
         <v>0.01375</v>
       </c>
       <c r="N54" s="15">
-        <v>3560</v>
+        <v>2680</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>140</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E55" s="15">
         <v>10000018488</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15" t="s">
@@ -3539,2299 +3542,2307 @@
       <c r="D56" s="15" t="s">
         <v>145</v>
       </c>
       <c r="E56" s="15">
         <v>10000018455</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00548</v>
       </c>
       <c r="L56" s="15">
         <v>0.00475</v>
       </c>
       <c r="M56" s="15">
         <v>0.00456</v>
       </c>
       <c r="N56" s="15"/>
-      <c r="O56" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O56" s="15">
+        <v>17200</v>
+      </c>
+      <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E57" s="15">
         <v>10000018456</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00615</v>
       </c>
       <c r="L57" s="15">
         <v>0.00533</v>
       </c>
       <c r="M57" s="15">
         <v>0.00513</v>
       </c>
       <c r="N57" s="15">
-        <v>2621</v>
+        <v>3088</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.01497</v>
       </c>
       <c r="L58" s="15">
         <v>0.01256</v>
       </c>
       <c r="M58" s="15">
         <v>0.01208</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.0068</v>
       </c>
       <c r="L59" s="15">
         <v>0.00589</v>
       </c>
       <c r="M59" s="15">
         <v>0.00566</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00713</v>
       </c>
       <c r="L60" s="15">
         <v>0.00598</v>
       </c>
       <c r="M60" s="15">
         <v>0.00575</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="D61" s="15" t="s">
+      <c r="E61" s="15" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>2000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05226</v>
       </c>
       <c r="L61" s="15">
         <v>0.04529</v>
       </c>
       <c r="M61" s="15">
         <v>0.04355</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E62" s="15">
         <v>10000018457</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01971</v>
       </c>
       <c r="L62" s="15">
         <v>0.01022</v>
       </c>
       <c r="M62" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N62" s="15">
-        <v>4560</v>
+        <v>4380</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>2000</v>
       </c>
       <c r="K63" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L63" s="15">
         <v>0.00677</v>
       </c>
       <c r="M63" s="15">
         <v>0.00651</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E64" s="15">
         <v>10000018453</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00588</v>
       </c>
       <c r="L64" s="15">
         <v>0.0051</v>
       </c>
       <c r="M64" s="15">
         <v>0.0049</v>
       </c>
       <c r="N64" s="15">
-        <v>4611</v>
-[...1 lines deleted...]
-      <c r="O64" s="15"/>
+        <v>1489</v>
+      </c>
+      <c r="O64" s="15">
+        <v>22500</v>
+      </c>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E65" s="15">
         <v>10000018454</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2000</v>
       </c>
       <c r="K65" s="15">
         <v>0.01354</v>
       </c>
       <c r="L65" s="15">
         <v>0.00787</v>
       </c>
       <c r="M65" s="15">
         <v>0.00707</v>
       </c>
       <c r="N65" s="15">
-        <v>1800</v>
+        <v>1733</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00617</v>
       </c>
       <c r="L66" s="15">
         <v>0.00534</v>
       </c>
       <c r="M66" s="15">
         <v>0.00514</v>
       </c>
       <c r="N66" s="15">
-        <v>913</v>
+        <v>880</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E67" s="15">
         <v>10080073206</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00716</v>
       </c>
       <c r="L67" s="15">
         <v>0.0062</v>
       </c>
       <c r="M67" s="15">
         <v>0.00596</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>15.77</v>
       </c>
       <c r="L68" s="15">
         <v>0</v>
       </c>
       <c r="M68" s="15">
         <v>7.88</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="D69" s="15" t="s">
+      <c r="E69" s="15" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.02217</v>
       </c>
       <c r="L69" s="15">
         <v>0.01145</v>
       </c>
       <c r="M69" s="15">
         <v>0.01107</v>
       </c>
       <c r="N69" s="15">
-        <v>605</v>
+        <v>778</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00756</v>
       </c>
       <c r="L70" s="15">
         <v>0.00655</v>
       </c>
       <c r="M70" s="15">
         <v>0.0063</v>
       </c>
       <c r="N70" s="15">
-        <v>1420</v>
+        <v>1680</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="D71" s="15" t="s">
+      <c r="E71" s="15" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02956</v>
       </c>
       <c r="L71" s="15">
         <v>0.01551</v>
       </c>
       <c r="M71" s="15">
         <v>0.01502</v>
       </c>
       <c r="N71" s="15">
-        <v>5117</v>
+        <v>4133</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E72" s="15">
         <v>10000018477</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00725</v>
       </c>
       <c r="L72" s="15">
         <v>0.00628</v>
       </c>
       <c r="M72" s="15">
         <v>0.00604</v>
       </c>
       <c r="N72" s="15">
-        <v>4300</v>
-[...1 lines deleted...]
-      <c r="O72" s="15"/>
+        <v>3450</v>
+      </c>
+      <c r="O72" s="15">
+        <v>6900</v>
+      </c>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="D73" s="15" t="s">
+      <c r="E73" s="15" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>5000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00894</v>
       </c>
       <c r="L73" s="15">
         <v>0.0075</v>
       </c>
       <c r="M73" s="15">
         <v>0.00721</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E74" s="15">
         <v>10000018478</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>2000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00728</v>
       </c>
       <c r="L74" s="15">
         <v>0.00631</v>
       </c>
       <c r="M74" s="15">
         <v>0.00606</v>
       </c>
       <c r="N74" s="15">
-        <v>3243</v>
+        <v>4356</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E75" s="15">
         <v>10000018482</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>5000</v>
       </c>
       <c r="K75" s="15">
         <v>0.03695</v>
       </c>
       <c r="L75" s="15">
         <v>0.01947</v>
       </c>
       <c r="M75" s="15">
         <v>0.01898</v>
       </c>
       <c r="N75" s="15">
-        <v>6938</v>
+        <v>6623</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000018483</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.02532</v>
       </c>
       <c r="L76" s="15">
         <v>0.01659</v>
       </c>
       <c r="M76" s="15">
         <v>0.01441</v>
       </c>
       <c r="N76" s="15">
-        <v>341</v>
+        <v>374</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>201</v>
       </c>
-      <c r="D77" s="15" t="s">
+      <c r="E77" s="15" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J77" s="15">
         <v>4000</v>
       </c>
       <c r="K77" s="15">
         <v>0.01304</v>
       </c>
       <c r="L77" s="15">
         <v>0.0113</v>
       </c>
       <c r="M77" s="15">
         <v>0.01086</v>
       </c>
       <c r="N77" s="15">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="O77" s="15"/>
+        <v>812</v>
+      </c>
+      <c r="O77" s="15">
+        <v>1200</v>
+      </c>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>205</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00563</v>
       </c>
       <c r="L78" s="15">
         <v>0.00563</v>
       </c>
       <c r="M78" s="15">
         <v>0.00563</v>
       </c>
       <c r="N78" s="15">
-        <v>7856</v>
+        <v>6166</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10000018484</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J79" s="15">
         <v>10000</v>
       </c>
       <c r="K79" s="15">
         <v>0.01188</v>
       </c>
       <c r="L79" s="15">
         <v>0.00859</v>
       </c>
       <c r="M79" s="15">
         <v>0.0075</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E80" s="15">
         <v>10000018485</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
-        <v>0.01017</v>
+        <v>0.0108</v>
       </c>
       <c r="L80" s="15">
-        <v>0.00881</v>
+        <v>0.00936</v>
       </c>
       <c r="M80" s="15">
-        <v>0.00848</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="N80" s="15">
-        <v>6419</v>
+        <v>6059</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.00554</v>
       </c>
       <c r="M81" s="15">
         <v>0.00536</v>
       </c>
       <c r="N81" s="15">
-        <v>1138</v>
+        <v>1260</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>214</v>
       </c>
-      <c r="D82" s="15" t="s">
+      <c r="E82" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>5000</v>
       </c>
       <c r="K82" s="15">
         <v>0.01232</v>
       </c>
       <c r="L82" s="15">
         <v>0.00592</v>
       </c>
       <c r="M82" s="15">
         <v>0.00578</v>
       </c>
       <c r="N82" s="15">
-        <v>8079</v>
+        <v>6687</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>4000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01724</v>
       </c>
       <c r="L83" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00912</v>
       </c>
       <c r="N83" s="15">
-        <v>4960</v>
+        <v>5746</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>5000</v>
       </c>
       <c r="K84" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L84" s="15">
         <v>0.00481</v>
       </c>
       <c r="M84" s="15">
         <v>0.00465</v>
       </c>
       <c r="N84" s="15">
-        <v>7101</v>
+        <v>6768</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E85" s="15">
         <v>10080055375</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.0089</v>
       </c>
       <c r="L85" s="15">
         <v>0.00644</v>
       </c>
       <c r="M85" s="15">
         <v>0.00562</v>
       </c>
       <c r="N85" s="15">
-        <v>15600</v>
+        <v>12800</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E86" s="15">
         <v>10000018465</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00525</v>
       </c>
       <c r="L86" s="15">
         <v>0.00455</v>
       </c>
       <c r="M86" s="15">
         <v>0.00438</v>
       </c>
       <c r="N86" s="15">
         <v>36</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E87" s="15">
         <v>10000018466</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00602</v>
       </c>
       <c r="L87" s="15">
         <v>0.00521</v>
       </c>
       <c r="M87" s="15">
         <v>0.00501</v>
       </c>
       <c r="N87" s="15">
-        <v>1386</v>
+        <v>1242</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>229</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>3000</v>
       </c>
       <c r="K88" s="15">
         <v>0.01971</v>
       </c>
       <c r="L88" s="15">
         <v>0.00997</v>
       </c>
       <c r="M88" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>1000</v>
       </c>
       <c r="K89" s="15">
         <v>0.02093</v>
       </c>
       <c r="L89" s="15">
         <v>0.01755</v>
       </c>
       <c r="M89" s="15">
         <v>0.01688</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>235</v>
       </c>
-      <c r="D90" s="15" t="s">
+      <c r="E90" s="15" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J90" s="15">
         <v>15000</v>
       </c>
       <c r="K90" s="15">
         <v>0.0059</v>
       </c>
       <c r="L90" s="15">
         <v>0.00511</v>
       </c>
       <c r="M90" s="15">
         <v>0.00491</v>
       </c>
       <c r="N90" s="15">
-        <v>7031</v>
+        <v>5874</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E91" s="15">
         <v>10000018463</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="J91" s="15">
         <v>10000</v>
       </c>
       <c r="K91" s="15">
         <v>0.00593</v>
       </c>
       <c r="L91" s="15">
         <v>0.00514</v>
       </c>
       <c r="M91" s="15">
         <v>0.00494</v>
       </c>
       <c r="N91" s="15">
-        <v>533</v>
+        <v>615</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>10000</v>
       </c>
       <c r="K92" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L92" s="15">
         <v>0.00499</v>
       </c>
       <c r="M92" s="15">
         <v>0.00482</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>242</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>2000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00594</v>
       </c>
       <c r="L93" s="15">
         <v>0.00515</v>
       </c>
       <c r="M93" s="15">
         <v>0.00495</v>
       </c>
       <c r="N93" s="15">
-        <v>850</v>
+        <v>780</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E94" s="15">
         <v>10000018471</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00627</v>
       </c>
       <c r="L94" s="15">
         <v>0.00543</v>
       </c>
       <c r="M94" s="15">
         <v>0.00523</v>
       </c>
       <c r="N94" s="15">
-        <v>813</v>
+        <v>1016</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>5000</v>
       </c>
       <c r="K95" s="15">
-        <v>0.00639</v>
+        <v>0.00678</v>
       </c>
       <c r="L95" s="15">
-        <v>0.00554</v>
+        <v>0.00588</v>
       </c>
       <c r="M95" s="15">
-        <v>0.00533</v>
+        <v>0.00565</v>
       </c>
       <c r="N95" s="15">
-        <v>16600</v>
+        <v>12600</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>250</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
         <v>0.009690000000000001</v>
       </c>
       <c r="L96" s="15">
         <v>0.008399999999999999</v>
       </c>
       <c r="M96" s="15">
         <v>0.00808</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
-      <c r="P96" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E97" s="15">
         <v>10000018472</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="J97" s="15">
         <v>2000</v>
       </c>
       <c r="K97" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L97" s="15">
         <v>0.008540000000000001</v>
       </c>
       <c r="M97" s="15">
         <v>0.00821</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E98" s="15">
         <v>10000018468</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
-        <v>0.006</v>
+        <v>0.00626</v>
       </c>
       <c r="L98" s="15">
-        <v>0.0052</v>
+        <v>0.00542</v>
       </c>
       <c r="M98" s="15">
-        <v>0.005</v>
+        <v>0.00521</v>
       </c>
       <c r="N98" s="15">
-        <v>3350</v>
+        <v>4250</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>256</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00552</v>
       </c>
       <c r="L99" s="15">
         <v>0.00478</v>
       </c>
       <c r="M99" s="15">
         <v>0.0046</v>
       </c>
       <c r="N99" s="15">
-        <v>2282</v>
+        <v>3065</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E100" s="15">
         <v>10000018469</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="J100" s="15">
         <v>3000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00527</v>
       </c>
       <c r="L100" s="15">
         <v>0.00456</v>
       </c>
       <c r="M100" s="15">
         <v>0.00439</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E101" s="15">
         <v>10000018475</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.0051</v>
       </c>
       <c r="L101" s="15">
         <v>0.00442</v>
       </c>
       <c r="M101" s="15">
         <v>0.00425</v>
       </c>
       <c r="N101" s="15"/>
-      <c r="O101" s="15"/>
+      <c r="O101" s="15">
+        <v>4051</v>
+      </c>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="E102" s="15">
         <v>10000018476</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>2000</v>
       </c>
       <c r="K102" s="15">
         <v>0.01354</v>
       </c>
       <c r="L102" s="15">
         <v>0.00787</v>
       </c>
       <c r="M102" s="15">
         <v>0.00707</v>
       </c>
       <c r="N102" s="15">
-        <v>1836</v>
+        <v>1544</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E103" s="15">
         <v>10000023234</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>2000</v>
       </c>
       <c r="K103" s="15">
         <v>0.04681</v>
       </c>
       <c r="L103" s="15">
         <v>0.02352</v>
       </c>
       <c r="M103" s="15">
         <v>0.02302</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>266</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.01058</v>
       </c>
       <c r="L104" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M104" s="15">
         <v>0.00881</v>
       </c>
       <c r="N104" s="15">
-        <v>6960</v>
+        <v>6240</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>270</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.0176</v>
       </c>
       <c r="L105" s="15">
         <v>0.01273</v>
       </c>
       <c r="M105" s="15">
         <v>0.01111</v>
       </c>
       <c r="N105" s="15">
-        <v>740</v>
+        <v>768</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E106" s="15">
         <v>10000018473</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>10000</v>
       </c>
       <c r="K106" s="15">
         <v>0.0108</v>
       </c>
       <c r="L106" s="15">
         <v>0.00936</v>
       </c>
       <c r="M106" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N106" s="15">
-        <v>3005</v>
+        <v>3370</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>275</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>5000</v>
       </c>
       <c r="K107" s="15">
         <v>0.00817</v>
       </c>
       <c r="L107" s="15">
         <v>0.00684</v>
       </c>
       <c r="M107" s="15">
         <v>0.00659</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E108" s="15">
         <v>10000018474</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>5000</v>
       </c>
       <c r="K108" s="15">
         <v>0.01067</v>
       </c>
       <c r="L108" s="15">
         <v>0.00924</v>
       </c>
       <c r="M108" s="15">
         <v>0.00889</v>
       </c>
       <c r="N108" s="15">
-        <v>3350</v>
+        <v>3100</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E109" s="15">
         <v>10080071864</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00495</v>
       </c>
       <c r="L109" s="15">
         <v>0.00429</v>
       </c>
       <c r="M109" s="15">
         <v>0.00413</v>
       </c>
       <c r="N109" s="15"/>
-      <c r="O109" s="15"/>
+      <c r="O109" s="15">
+        <v>4350</v>
+      </c>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E110" s="15">
         <v>10080032272</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.06507</v>
       </c>
       <c r="L110" s="15">
         <v>0.05639</v>
       </c>
       <c r="M110" s="15">
         <v>0.05423</v>
       </c>
       <c r="N110" s="15">
-        <v>6000</v>
+        <v>6801</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>133</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E111" s="15">
         <v>10080070515</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15" t="s">
         <v>135</v>
       </c>
       <c r="J111" s="15"/>
       <c r="K111" s="15">
         <v>0.01781</v>
       </c>
       <c r="L111" s="15">
         <v>0.01034</v>
       </c>
       <c r="M111" s="15">
         <v>0.00932</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E112" s="15">
         <v>10080050608</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>100</v>
       </c>
       <c r="K112" s="15">
         <v>2.57</v>
       </c>
       <c r="L112" s="15">
         <v>2.1</v>
       </c>
       <c r="M112" s="15">
         <v>2.02</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E113" s="15">
         <v>10080034091</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.03732</v>
       </c>
       <c r="L113" s="15">
         <v>0.03234</v>
       </c>
       <c r="M113" s="15">
         <v>0.0311</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>288</v>
       </c>
-      <c r="D114" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="15" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
-        <v>0.03894</v>
+        <v>0.04158</v>
       </c>
       <c r="L114" s="15">
-        <v>0.03375</v>
+        <v>0.03604</v>
       </c>
       <c r="M114" s="15">
-        <v>0.03245</v>
+        <v>0.03465</v>
       </c>
       <c r="N114" s="15">
-        <v>12449</v>
+        <v>12198</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14"/>
       <c r="C115" s="15"/>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15"/>
       <c r="I115" s="15"/>
       <c r="J115" s="15"/>
       <c r="K115" s="15"/>
       <c r="L115" s="15"/>
       <c r="M115" s="15"/>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
     </row>
   </sheetData>
@@ -5874,317 +5885,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>