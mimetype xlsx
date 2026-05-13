--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -430,50 +430,53 @@
   <si>
     <t xml:space="preserve">515-1027F DIALIGHT, </t>
   </si>
   <si>
     <t>L-KLS8-0124-LC5-1</t>
   </si>
   <si>
     <t>LC5-1 (L-KLS8-0124-LC5-1)</t>
   </si>
   <si>
     <t>L-KLS8-0117-5-B</t>
   </si>
   <si>
     <t>(Outer diameter：9.2mm, H:4.2mm ) / LC5-1T (L-KLS8-0117-5-B)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0117-5-B KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0119-LED-3</t>
   </si>
   <si>
     <t>LDH-19 (L-KLS8-0119-LED-3)</t>
   </si>
   <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-12.5</t>
@@ -718,50 +721,53 @@
   <si>
     <t>L-KLS8-0103-LED-12.5</t>
   </si>
   <si>
     <t>5.0mm 12.50mm / LDH3-5.0-12.5 (KLS8-0103-12.5)</t>
   </si>
   <si>
     <t>KLS8-0103-23</t>
   </si>
   <si>
     <t>5.0mm 23.00mm / LDH3-5.0-23 (L-KLS8-0103-LED-23)</t>
   </si>
   <si>
     <t>10-00057179</t>
   </si>
   <si>
     <t>L-KLS8-0103-LED-23.5</t>
   </si>
   <si>
     <t>5.0mm 23.50mm / LDH3-5.0-23.5 (L-KLS8-0103-LED-23.5)</t>
   </si>
   <si>
     <t>UT-00123390</t>
   </si>
   <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
     <t>L-KLS8-0103-LED-5</t>
   </si>
   <si>
     <t>5.0mm 5.00mm / LDH3-5.0-5.0 (L-KLS8-0103-LED-5)</t>
   </si>
   <si>
     <t>UT-00134741</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0103-LED-5 KLS, </t>
   </si>
   <si>
     <t>KLS8-0103-7.5</t>
   </si>
   <si>
     <t>5.0mm 7.50mm / LDH3-5.0-7.5</t>
   </si>
   <si>
     <t>10-00057181</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-10</t>
   </si>
   <si>
     <t>4.0mm 10.0mm / LDH7-4.0-10 (L-KLS8-0107-LED-10)</t>
@@ -772,51 +778,51 @@
   <si>
     <t>L-KLS8-0107-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH7-4.0-12.5 (L-KLS8-0107-LED-12.5)</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-15</t>
   </si>
   <si>
     <t>4.0mm 15.0mm / LDH7-4.0-15 (L-KLS8-0107-LED-15)</t>
   </si>
   <si>
     <t>UT-00135086</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-23</t>
   </si>
   <si>
     <t>4.0mm 23.00mm / LDH7-4.0-23 (L-KLS8-0107-LED-23)</t>
   </si>
   <si>
     <t>UT-00134742</t>
   </si>
   <si>
-    <t xml:space="preserve">L-KLS8-0107-LED-23 KLS, </t>
+    <t xml:space="preserve">L-KLS8-0107-LED-23 KLS, L-KLS8-0107-LED-23 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-5</t>
   </si>
   <si>
     <t>4.0mm 5.00mm / LDH7-4.0-5.0 (L-KLS8-0107-LED-5)</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-7.5</t>
   </si>
   <si>
     <t>4.0mm 7.50mm / LDH7-4.0-7.5 (L-KLS8-0107-LED-7.5)</t>
   </si>
   <si>
     <t>UT-00134743</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0107-LED-7.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0109-LED-10</t>
   </si>
   <si>
     <t>4.5mm 10.0mm / LDH9-4.5-10 (L-KLS8-0109-LED-10)</t>
   </si>
@@ -1875,51 +1881,51 @@
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080069160</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>5000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L13" s="15">
         <v>0.00606</v>
       </c>
       <c r="M13" s="15">
         <v>0.00527</v>
       </c>
       <c r="N13" s="15">
-        <v>686</v>
+        <v>579</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080069780</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="15"/>
@@ -1949,51 +1955,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080070236</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>2500</v>
       </c>
       <c r="K15" s="15">
         <v>0.03181</v>
       </c>
       <c r="L15" s="15">
         <v>0.02651</v>
       </c>
       <c r="M15" s="15">
         <v>0.02544</v>
       </c>
       <c r="N15" s="15">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080057330</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="15"/>
@@ -2212,51 +2218,51 @@
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080054971</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01203</v>
       </c>
       <c r="L22" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.00749</v>
       </c>
       <c r="N22" s="15">
-        <v>13757</v>
+        <v>10700</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
@@ -2362,93 +2368,93 @@
       <c r="D26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L26" s="15">
         <v>0.00658</v>
       </c>
       <c r="M26" s="15">
         <v>0.00574</v>
       </c>
       <c r="N26" s="15">
-        <v>3631</v>
+        <v>3308</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
-        <v>20000</v>
+        <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.0095</v>
       </c>
       <c r="L27" s="15">
         <v>0.0064</v>
       </c>
       <c r="M27" s="15">
         <v>0.00579</v>
       </c>
       <c r="N27" s="15">
         <v>80</v>
       </c>
       <c r="O27" s="15">
-        <v>750</v>
+        <v>880</v>
       </c>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
@@ -2520,51 +2526,51 @@
       </c>
       <c r="E30" s="15" t="s">
         <v>79</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I30" s="15" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="15">
         <v>2000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00612</v>
       </c>
       <c r="L30" s="15">
         <v>0.0053</v>
       </c>
       <c r="M30" s="15">
         <v>0.0051</v>
       </c>
       <c r="N30" s="15">
-        <v>2582</v>
+        <v>1779</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>82</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="15"/>
@@ -2596,132 +2602,132 @@
       <c r="D32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01093</v>
       </c>
       <c r="L32" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.00881</v>
       </c>
       <c r="N32" s="15">
-        <v>455</v>
+        <v>539</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>3000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01221</v>
       </c>
       <c r="L33" s="15">
         <v>0.01025</v>
       </c>
       <c r="M33" s="15">
         <v>0.00984</v>
       </c>
       <c r="N33" s="15">
-        <v>1173</v>
+        <v>1088</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E34" s="15">
         <v>10080042856</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>15000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00669</v>
       </c>
       <c r="L34" s="15">
         <v>0.0058</v>
       </c>
       <c r="M34" s="15">
         <v>0.00558</v>
       </c>
       <c r="N34" s="15">
-        <v>5249</v>
+        <v>4518</v>
       </c>
       <c r="O34" s="15">
-        <v>3950</v>
+        <v>3401</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="15">
         <v>10080042857</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>93</v>
@@ -2756,92 +2762,92 @@
       </c>
       <c r="E36" s="15" t="s">
         <v>94</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J36" s="15">
         <v>10000</v>
       </c>
       <c r="K36" s="15">
         <v>0.00612</v>
       </c>
       <c r="L36" s="15">
         <v>0.0053</v>
       </c>
       <c r="M36" s="15">
         <v>0.0051</v>
       </c>
       <c r="N36" s="15">
-        <v>980</v>
+        <v>662</v>
       </c>
       <c r="O36" s="15">
-        <v>35000</v>
+        <v>31500</v>
       </c>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00674</v>
       </c>
       <c r="L37" s="15">
         <v>0.00584</v>
       </c>
       <c r="M37" s="15">
         <v>0.00561</v>
       </c>
       <c r="N37" s="15">
-        <v>6391</v>
+        <v>3990</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="15"/>
@@ -2862,337 +2868,339 @@
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E39" s="15">
         <v>10080073138</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="15"/>
-      <c r="J39" s="15"/>
+      <c r="J39" s="15">
+        <v>10000</v>
+      </c>
       <c r="K39" s="15">
-        <v>0.0062</v>
+        <v>0.00689</v>
       </c>
       <c r="L39" s="15">
-        <v>0.00537</v>
+        <v>0.00597</v>
       </c>
       <c r="M39" s="15">
-        <v>0.00516</v>
+        <v>0.00574</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>3900</v>
+        <v>3600</v>
       </c>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>5000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00662</v>
       </c>
       <c r="L40" s="15">
         <v>0.00573</v>
       </c>
       <c r="M40" s="15">
         <v>0.00551</v>
       </c>
       <c r="N40" s="15">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="O40" s="15">
-        <v>600</v>
+        <v>690</v>
       </c>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="15">
         <v>10080069849</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00705</v>
       </c>
       <c r="L41" s="15">
         <v>0.00611</v>
       </c>
       <c r="M41" s="15">
         <v>0.00588</v>
       </c>
       <c r="N41" s="15">
-        <v>26240</v>
+        <v>26945</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00659</v>
       </c>
       <c r="L42" s="15">
         <v>0.00571</v>
       </c>
       <c r="M42" s="15">
         <v>0.00549</v>
       </c>
       <c r="N42" s="15">
-        <v>3646</v>
+        <v>3330</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E43" s="15">
         <v>10080043009</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00695</v>
       </c>
       <c r="L43" s="15">
         <v>0.00602</v>
       </c>
       <c r="M43" s="15">
         <v>0.00579</v>
       </c>
       <c r="N43" s="15">
-        <v>9650</v>
+        <v>7556</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>114</v>
       </c>
       <c r="E44" s="15">
         <v>10080057646</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00668</v>
       </c>
       <c r="L44" s="15">
         <v>0.00579</v>
       </c>
       <c r="M44" s="15">
         <v>0.00556</v>
       </c>
       <c r="N44" s="15">
-        <v>4380</v>
+        <v>6480</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>117</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00695</v>
       </c>
       <c r="L45" s="15">
         <v>0.00602</v>
       </c>
       <c r="M45" s="15">
         <v>0.00579</v>
       </c>
       <c r="N45" s="15">
-        <v>4122</v>
+        <v>2993</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>119</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>5000</v>
       </c>
       <c r="K46" s="15">
         <v>0.00684</v>
       </c>
       <c r="L46" s="15">
         <v>0.00593</v>
       </c>
       <c r="M46" s="15">
         <v>0.0057</v>
       </c>
       <c r="N46" s="15">
-        <v>1720</v>
+        <v>2654</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>121</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>123</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
@@ -3224,51 +3232,51 @@
       <c r="D48" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>126</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>1000</v>
       </c>
       <c r="K48" s="15">
         <v>0.13805</v>
       </c>
       <c r="L48" s="15">
         <v>0.09988</v>
       </c>
       <c r="M48" s="15">
         <v>0.08716</v>
       </c>
       <c r="N48" s="15">
-        <v>1700</v>
+        <v>1420</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>5000</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>129</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
@@ -3306,51 +3314,51 @@
       <c r="D50" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="15">
         <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
         <v>0.08442</v>
       </c>
       <c r="L50" s="15">
         <v>0.07316</v>
       </c>
       <c r="M50" s="15">
         <v>0.07035</v>
       </c>
       <c r="N50" s="15">
-        <v>34267</v>
+        <v>31787</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>134</v>
       </c>
       <c r="E51" s="15">
         <v>10080034447</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15" t="s">
@@ -3384,2465 +3392,2469 @@
       <c r="D52" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E52" s="15">
         <v>10000018486</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00597</v>
       </c>
       <c r="L52" s="15">
         <v>0.00517</v>
       </c>
       <c r="M52" s="15">
         <v>0.00498</v>
       </c>
       <c r="N52" s="15"/>
-      <c r="O52" s="15"/>
-      <c r="P52" s="15"/>
+      <c r="O52" s="15">
+        <v>55</v>
+      </c>
+      <c r="P52" s="15" t="s">
+        <v>138</v>
+      </c>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E53" s="15">
         <v>10000018487</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00606</v>
       </c>
       <c r="L53" s="15">
         <v>0.00525</v>
       </c>
       <c r="M53" s="15">
         <v>0.00505</v>
       </c>
       <c r="N53" s="15">
-        <v>44395</v>
+        <v>47471</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E54" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.0165</v>
       </c>
       <c r="L54" s="15">
         <v>0.0143</v>
       </c>
       <c r="M54" s="15">
         <v>0.01375</v>
       </c>
       <c r="N54" s="15">
-        <v>2680</v>
+        <v>2920</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E55" s="15">
         <v>10000018488</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J55" s="15">
         <v>1000</v>
       </c>
       <c r="K55" s="15">
         <v>0.02237</v>
       </c>
       <c r="L55" s="15">
         <v>0.01598</v>
       </c>
       <c r="M55" s="15">
         <v>0.01438</v>
       </c>
       <c r="N55" s="15">
-        <v>4644</v>
+        <v>4909</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E56" s="15">
         <v>10000018455</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00548</v>
       </c>
       <c r="L56" s="15">
         <v>0.00475</v>
       </c>
       <c r="M56" s="15">
         <v>0.00456</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
         <v>17200</v>
       </c>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E57" s="15">
         <v>10000018456</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00615</v>
       </c>
       <c r="L57" s="15">
         <v>0.00533</v>
       </c>
       <c r="M57" s="15">
         <v>0.00513</v>
       </c>
       <c r="N57" s="15">
-        <v>3088</v>
+        <v>1906</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.01497</v>
       </c>
       <c r="L58" s="15">
         <v>0.01256</v>
       </c>
       <c r="M58" s="15">
         <v>0.01208</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.0068</v>
       </c>
       <c r="L59" s="15">
         <v>0.00589</v>
       </c>
       <c r="M59" s="15">
         <v>0.00566</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00713</v>
       </c>
       <c r="L60" s="15">
         <v>0.00598</v>
       </c>
       <c r="M60" s="15">
         <v>0.00575</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>2000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05226</v>
       </c>
       <c r="L61" s="15">
         <v>0.04529</v>
       </c>
       <c r="M61" s="15">
         <v>0.04355</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E62" s="15">
         <v>10000018457</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01971</v>
       </c>
       <c r="L62" s="15">
         <v>0.01022</v>
       </c>
       <c r="M62" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N62" s="15">
-        <v>4380</v>
+        <v>4980</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>2000</v>
       </c>
       <c r="K63" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L63" s="15">
         <v>0.00677</v>
       </c>
       <c r="M63" s="15">
         <v>0.00651</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E64" s="15">
         <v>10000018453</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00588</v>
       </c>
       <c r="L64" s="15">
         <v>0.0051</v>
       </c>
       <c r="M64" s="15">
         <v>0.0049</v>
       </c>
-      <c r="N64" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N64" s="15"/>
       <c r="O64" s="15">
-        <v>22500</v>
+        <v>24287</v>
       </c>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E65" s="15">
         <v>10000018454</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2000</v>
       </c>
       <c r="K65" s="15">
         <v>0.01354</v>
       </c>
       <c r="L65" s="15">
         <v>0.00787</v>
       </c>
       <c r="M65" s="15">
         <v>0.00707</v>
       </c>
       <c r="N65" s="15">
-        <v>1733</v>
+        <v>1800</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00617</v>
       </c>
       <c r="L66" s="15">
         <v>0.00534</v>
       </c>
       <c r="M66" s="15">
         <v>0.00514</v>
       </c>
       <c r="N66" s="15">
-        <v>880</v>
+        <v>945</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E67" s="15">
         <v>10080073206</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00716</v>
       </c>
       <c r="L67" s="15">
         <v>0.0062</v>
       </c>
       <c r="M67" s="15">
         <v>0.00596</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>15.77</v>
       </c>
       <c r="L68" s="15">
         <v>0</v>
       </c>
       <c r="M68" s="15">
         <v>7.88</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.02217</v>
       </c>
       <c r="L69" s="15">
         <v>0.01145</v>
       </c>
       <c r="M69" s="15">
         <v>0.01107</v>
       </c>
       <c r="N69" s="15">
-        <v>778</v>
+        <v>759</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00756</v>
       </c>
       <c r="L70" s="15">
         <v>0.00655</v>
       </c>
       <c r="M70" s="15">
         <v>0.0063</v>
       </c>
       <c r="N70" s="15">
-        <v>1680</v>
+        <v>1380</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02956</v>
       </c>
       <c r="L71" s="15">
         <v>0.01551</v>
       </c>
       <c r="M71" s="15">
         <v>0.01502</v>
       </c>
       <c r="N71" s="15">
-        <v>4133</v>
+        <v>5182</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E72" s="15">
         <v>10000018477</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00725</v>
       </c>
       <c r="L72" s="15">
         <v>0.00628</v>
       </c>
       <c r="M72" s="15">
         <v>0.00604</v>
       </c>
       <c r="N72" s="15">
-        <v>3450</v>
+        <v>4400</v>
       </c>
       <c r="O72" s="15">
-        <v>6900</v>
+        <v>8800</v>
       </c>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>5000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00894</v>
       </c>
       <c r="L73" s="15">
         <v>0.0075</v>
       </c>
       <c r="M73" s="15">
         <v>0.00721</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E74" s="15">
         <v>10000018478</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>2000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00728</v>
       </c>
       <c r="L74" s="15">
         <v>0.00631</v>
       </c>
       <c r="M74" s="15">
         <v>0.00606</v>
       </c>
       <c r="N74" s="15">
-        <v>4356</v>
+        <v>3679</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E75" s="15">
         <v>10000018482</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>5000</v>
       </c>
       <c r="K75" s="15">
         <v>0.03695</v>
       </c>
       <c r="L75" s="15">
         <v>0.01947</v>
       </c>
       <c r="M75" s="15">
         <v>0.01898</v>
       </c>
       <c r="N75" s="15">
-        <v>6623</v>
+        <v>5835</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000018483</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.02532</v>
       </c>
       <c r="L76" s="15">
         <v>0.01659</v>
       </c>
       <c r="M76" s="15">
         <v>0.01441</v>
       </c>
       <c r="N76" s="15">
-        <v>374</v>
+        <v>402</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J77" s="15">
         <v>4000</v>
       </c>
       <c r="K77" s="15">
         <v>0.01304</v>
       </c>
       <c r="L77" s="15">
         <v>0.0113</v>
       </c>
       <c r="M77" s="15">
         <v>0.01086</v>
       </c>
       <c r="N77" s="15">
-        <v>812</v>
+        <v>1178</v>
       </c>
       <c r="O77" s="15">
-        <v>1200</v>
+        <v>1740</v>
       </c>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00563</v>
       </c>
       <c r="L78" s="15">
         <v>0.00563</v>
       </c>
       <c r="M78" s="15">
         <v>0.00563</v>
       </c>
       <c r="N78" s="15">
-        <v>6166</v>
+        <v>6663</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10000018484</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J79" s="15">
         <v>10000</v>
       </c>
       <c r="K79" s="15">
         <v>0.01188</v>
       </c>
       <c r="L79" s="15">
         <v>0.00859</v>
       </c>
       <c r="M79" s="15">
         <v>0.0075</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E80" s="15">
         <v>10000018485</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.0108</v>
       </c>
       <c r="L80" s="15">
         <v>0.00936</v>
       </c>
       <c r="M80" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N80" s="15">
-        <v>6059</v>
+        <v>5698</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.00554</v>
       </c>
       <c r="M81" s="15">
         <v>0.00536</v>
       </c>
       <c r="N81" s="15">
-        <v>1260</v>
+        <v>1330</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>5000</v>
       </c>
       <c r="K82" s="15">
         <v>0.01232</v>
       </c>
       <c r="L82" s="15">
         <v>0.00592</v>
       </c>
       <c r="M82" s="15">
         <v>0.00578</v>
       </c>
       <c r="N82" s="15">
-        <v>6687</v>
+        <v>5680</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>4000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01724</v>
       </c>
       <c r="L83" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00912</v>
       </c>
       <c r="N83" s="15">
-        <v>5746</v>
+        <v>5267</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>5000</v>
       </c>
       <c r="K84" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L84" s="15">
         <v>0.00481</v>
       </c>
       <c r="M84" s="15">
         <v>0.00465</v>
       </c>
       <c r="N84" s="15">
-        <v>6768</v>
+        <v>9875</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E85" s="15">
         <v>10080055375</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.0089</v>
       </c>
       <c r="L85" s="15">
         <v>0.00644</v>
       </c>
       <c r="M85" s="15">
         <v>0.00562</v>
       </c>
       <c r="N85" s="15">
-        <v>12800</v>
+        <v>12200</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E86" s="15">
         <v>10000018465</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00525</v>
       </c>
       <c r="L86" s="15">
         <v>0.00455</v>
       </c>
       <c r="M86" s="15">
         <v>0.00438</v>
       </c>
       <c r="N86" s="15">
         <v>36</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E87" s="15">
         <v>10000018466</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00602</v>
       </c>
       <c r="L87" s="15">
         <v>0.00521</v>
       </c>
       <c r="M87" s="15">
         <v>0.00501</v>
       </c>
       <c r="N87" s="15">
-        <v>1242</v>
+        <v>1404</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>3000</v>
       </c>
       <c r="K88" s="15">
         <v>0.01971</v>
       </c>
       <c r="L88" s="15">
         <v>0.00997</v>
       </c>
       <c r="M88" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K89" s="15">
         <v>0.02093</v>
       </c>
       <c r="L89" s="15">
         <v>0.01755</v>
       </c>
       <c r="M89" s="15">
         <v>0.01688</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
-      <c r="P89" s="15"/>
+      <c r="P89" s="15" t="s">
+        <v>235</v>
+      </c>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J90" s="15">
         <v>15000</v>
       </c>
       <c r="K90" s="15">
         <v>0.0059</v>
       </c>
       <c r="L90" s="15">
         <v>0.00511</v>
       </c>
       <c r="M90" s="15">
         <v>0.00491</v>
       </c>
       <c r="N90" s="15">
-        <v>5874</v>
+        <v>4366</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E91" s="15">
         <v>10000018463</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J91" s="15">
         <v>10000</v>
       </c>
       <c r="K91" s="15">
         <v>0.00593</v>
       </c>
       <c r="L91" s="15">
         <v>0.00514</v>
       </c>
       <c r="M91" s="15">
         <v>0.00494</v>
       </c>
       <c r="N91" s="15">
-        <v>615</v>
+        <v>652</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15">
         <v>10000</v>
       </c>
       <c r="K92" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L92" s="15">
         <v>0.00499</v>
       </c>
       <c r="M92" s="15">
         <v>0.00482</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E93" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>2000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00594</v>
       </c>
       <c r="L93" s="15">
         <v>0.00515</v>
       </c>
       <c r="M93" s="15">
         <v>0.00495</v>
       </c>
       <c r="N93" s="15">
-        <v>780</v>
+        <v>830</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E94" s="15">
         <v>10000018471</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>1000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00627</v>
       </c>
       <c r="L94" s="15">
         <v>0.00543</v>
       </c>
       <c r="M94" s="15">
         <v>0.00523</v>
       </c>
       <c r="N94" s="15">
-        <v>1016</v>
+        <v>980</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>5000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00678</v>
       </c>
       <c r="L95" s="15">
         <v>0.00588</v>
       </c>
       <c r="M95" s="15">
         <v>0.00565</v>
       </c>
       <c r="N95" s="15">
-        <v>12600</v>
+        <v>17400</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="J96" s="15">
         <v>3000</v>
       </c>
       <c r="K96" s="15">
         <v>0.009690000000000001</v>
       </c>
       <c r="L96" s="15">
         <v>0.008399999999999999</v>
       </c>
       <c r="M96" s="15">
         <v>0.00808</v>
       </c>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E97" s="15">
         <v>10000018472</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="J97" s="15">
         <v>2000</v>
       </c>
       <c r="K97" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L97" s="15">
         <v>0.008540000000000001</v>
       </c>
       <c r="M97" s="15">
         <v>0.00821</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E98" s="15">
         <v>10000018468</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.00626</v>
       </c>
       <c r="L98" s="15">
         <v>0.00542</v>
       </c>
       <c r="M98" s="15">
         <v>0.00521</v>
       </c>
       <c r="N98" s="15">
-        <v>4250</v>
+        <v>3100</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="J99" s="15">
         <v>5000</v>
       </c>
       <c r="K99" s="15">
         <v>0.00552</v>
       </c>
       <c r="L99" s="15">
         <v>0.00478</v>
       </c>
       <c r="M99" s="15">
         <v>0.0046</v>
       </c>
       <c r="N99" s="15">
-        <v>3065</v>
+        <v>2282</v>
       </c>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E100" s="15">
         <v>10000018469</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="J100" s="15">
         <v>3000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00527</v>
       </c>
       <c r="L100" s="15">
         <v>0.00456</v>
       </c>
       <c r="M100" s="15">
         <v>0.00439</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E101" s="15">
         <v>10000018475</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.0051</v>
       </c>
       <c r="L101" s="15">
         <v>0.00442</v>
       </c>
       <c r="M101" s="15">
         <v>0.00425</v>
       </c>
       <c r="N101" s="15"/>
       <c r="O101" s="15">
-        <v>4051</v>
+        <v>4350</v>
       </c>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E102" s="15">
         <v>10000018476</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>2000</v>
       </c>
       <c r="K102" s="15">
         <v>0.01354</v>
       </c>
       <c r="L102" s="15">
         <v>0.00787</v>
       </c>
       <c r="M102" s="15">
         <v>0.00707</v>
       </c>
       <c r="N102" s="15">
-        <v>1544</v>
+        <v>1440</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E103" s="15">
         <v>10000023234</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>2000</v>
       </c>
       <c r="K103" s="15">
         <v>0.04681</v>
       </c>
       <c r="L103" s="15">
         <v>0.02352</v>
       </c>
       <c r="M103" s="15">
         <v>0.02302</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E104" s="15" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J104" s="15">
         <v>1000</v>
       </c>
       <c r="K104" s="15">
         <v>0.01058</v>
       </c>
       <c r="L104" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M104" s="15">
         <v>0.00881</v>
       </c>
       <c r="N104" s="15">
-        <v>6240</v>
+        <v>7120</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>1000</v>
       </c>
       <c r="K105" s="15">
         <v>0.0176</v>
       </c>
       <c r="L105" s="15">
         <v>0.01273</v>
       </c>
       <c r="M105" s="15">
         <v>0.01111</v>
       </c>
       <c r="N105" s="15">
-        <v>768</v>
+        <v>720</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E106" s="15">
         <v>10000018473</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>10000</v>
       </c>
       <c r="K106" s="15">
         <v>0.0108</v>
       </c>
       <c r="L106" s="15">
         <v>0.00936</v>
       </c>
       <c r="M106" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N106" s="15">
-        <v>3370</v>
+        <v>3330</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>5000</v>
       </c>
       <c r="K107" s="15">
         <v>0.00817</v>
       </c>
       <c r="L107" s="15">
         <v>0.00684</v>
       </c>
       <c r="M107" s="15">
         <v>0.00659</v>
       </c>
       <c r="N107" s="15"/>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E108" s="15">
         <v>10000018474</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>5000</v>
       </c>
       <c r="K108" s="15">
         <v>0.01067</v>
       </c>
       <c r="L108" s="15">
         <v>0.00924</v>
       </c>
       <c r="M108" s="15">
         <v>0.00889</v>
       </c>
       <c r="N108" s="15">
-        <v>3100</v>
+        <v>4150</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E109" s="15">
         <v>10080071864</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00495</v>
       </c>
       <c r="L109" s="15">
         <v>0.00429</v>
       </c>
       <c r="M109" s="15">
         <v>0.00413</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15">
-        <v>4350</v>
+        <v>3401</v>
       </c>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E110" s="15">
         <v>10080032272</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.06507</v>
       </c>
       <c r="L110" s="15">
         <v>0.05639</v>
       </c>
       <c r="M110" s="15">
         <v>0.05423</v>
       </c>
       <c r="N110" s="15">
-        <v>6801</v>
+        <v>6200</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>133</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E111" s="15">
         <v>10080070515</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15" t="s">
         <v>135</v>
       </c>
       <c r="J111" s="15"/>
       <c r="K111" s="15">
         <v>0.01781</v>
       </c>
       <c r="L111" s="15">
         <v>0.01034</v>
       </c>
       <c r="M111" s="15">
         <v>0.00932</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E112" s="15">
         <v>10080050608</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>100</v>
       </c>
       <c r="K112" s="15">
         <v>2.57</v>
       </c>
       <c r="L112" s="15">
         <v>2.1</v>
       </c>
       <c r="M112" s="15">
         <v>2.02</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E113" s="15">
         <v>10080034091</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J113" s="15">
         <v>2000</v>
       </c>
       <c r="K113" s="15">
         <v>0.03732</v>
       </c>
       <c r="L113" s="15">
         <v>0.03234</v>
       </c>
       <c r="M113" s="15">
         <v>0.0311</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J114" s="15">
         <v>1000</v>
       </c>
       <c r="K114" s="15">
         <v>0.04158</v>
       </c>
       <c r="L114" s="15">
         <v>0.03604</v>
       </c>
       <c r="M114" s="15">
         <v>0.03465</v>
       </c>
       <c r="N114" s="15">
-        <v>12198</v>
+        <v>10374</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14"/>
       <c r="C115" s="15"/>
       <c r="D115" s="15"/>
       <c r="E115" s="15"/>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15"/>
       <c r="I115" s="15"/>
       <c r="J115" s="15"/>
       <c r="K115" s="15"/>
       <c r="L115" s="15"/>
       <c r="M115" s="15"/>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
     </row>
   </sheetData>
@@ -5885,317 +5897,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>