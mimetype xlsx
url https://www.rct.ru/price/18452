--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -232,50 +232,53 @@
   <si>
     <t>Ø 5мм h=5мм / L-KLS8-0108-LED-5</t>
   </si>
   <si>
     <t>UT-00097585</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>Ø 5мм h=3.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>UT-00141975</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>Ø 5мм h=4.5мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>UT-00146482</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t>L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>Ø 5мм h=5.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>UT-00154808</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=10.0mm / L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>10-00057119</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0114A-LED-10 KLS, </t>
   </si>
   <si>
     <t>UT-00152251</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-11</t>
@@ -703,71 +706,77 @@
   <si>
     <t>4.5mm 5.00mm / LDH2-4.5-5.0</t>
   </si>
   <si>
     <t>10-00057175</t>
   </si>
   <si>
     <t>L-KLS8-0102-LED-7.5</t>
   </si>
   <si>
     <t>диаметр 4.5mm, высота 7.5mm / LDH2-4.5-7.5 (L-KLS8-0102-LED-7.5)</t>
   </si>
   <si>
     <t>L-KLS8-0103-LED-10</t>
   </si>
   <si>
     <t>5.0mm 10.0mm / LDH3-5.0-10 (L-KLS8-0103-LED-10)</t>
   </si>
   <si>
     <t>L-KLS8-0103-LED-12.5</t>
   </si>
   <si>
     <t>5.0mm 12.50mm / LDH3-5.0-12.5 (KLS8-0103-12.5)</t>
   </si>
   <si>
+    <t>L-KLS8-0103-LED-18</t>
+  </si>
+  <si>
+    <t>5.0mm 18.00mm / LDH3-5.0-18 (L-KLS8-0103-LED-18)</t>
+  </si>
+  <si>
+    <t>10-00057125</t>
+  </si>
+  <si>
     <t>KLS8-0103-23</t>
   </si>
   <si>
     <t>5.0mm 23.00mm / LDH3-5.0-23 (L-KLS8-0103-LED-23)</t>
   </si>
   <si>
     <t>10-00057179</t>
   </si>
   <si>
     <t>L-KLS8-0103-LED-23.5</t>
   </si>
   <si>
     <t>5.0mm 23.50mm / LDH3-5.0-23.5 (L-KLS8-0103-LED-23.5)</t>
   </si>
   <si>
     <t>UT-00123390</t>
   </si>
   <si>
-    <t>19.06.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS8-0103-LED-5</t>
   </si>
   <si>
     <t>5.0mm 5.00mm / LDH3-5.0-5.0 (L-KLS8-0103-LED-5)</t>
   </si>
   <si>
     <t>UT-00134741</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0103-LED-5 KLS, </t>
   </si>
   <si>
     <t>KLS8-0103-7.5</t>
   </si>
   <si>
     <t>5.0mm 7.50mm / LDH3-5.0-7.5</t>
   </si>
   <si>
     <t>10-00057181</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-10</t>
   </si>
   <si>
     <t>4.0mm 10.0mm / LDH7-4.0-10 (L-KLS8-0107-LED-10)</t>
@@ -775,54 +784,57 @@
   <si>
     <t>UT-00152043</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH7-4.0-12.5 (L-KLS8-0107-LED-12.5)</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-15</t>
   </si>
   <si>
     <t>4.0mm 15.0mm / LDH7-4.0-15 (L-KLS8-0107-LED-15)</t>
   </si>
   <si>
     <t>UT-00135086</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-23</t>
   </si>
   <si>
     <t>4.0mm 23.00mm / LDH7-4.0-23 (L-KLS8-0107-LED-23)</t>
   </si>
   <si>
+    <t>UT-00157673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L-KLS8-0107-LED-23 KLS, L-KLS8-0107-LED-23 KLS, </t>
+  </si>
+  <si>
     <t>UT-00134742</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">L-KLS8-0107-LED-23 KLS, L-KLS8-0107-LED-23 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-5</t>
   </si>
   <si>
     <t>4.0mm 5.00mm / LDH7-4.0-5.0 (L-KLS8-0107-LED-5)</t>
   </si>
   <si>
     <t>L-KLS8-0107-LED-7.5</t>
   </si>
   <si>
     <t>4.0mm 7.50mm / LDH7-4.0-7.5 (L-KLS8-0107-LED-7.5)</t>
   </si>
   <si>
     <t>UT-00134743</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0107-LED-7.5 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0109-LED-10</t>
   </si>
   <si>
     <t>4.5mm 10.0mm / LDH9-4.5-10 (L-KLS8-0109-LED-10)</t>
   </si>
@@ -1485,51 +1497,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R115"/>
+  <dimension ref="A1:R117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1881,51 +1893,51 @@
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080069160</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>5000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L13" s="15">
         <v>0.00606</v>
       </c>
       <c r="M13" s="15">
         <v>0.00527</v>
       </c>
       <c r="N13" s="15">
-        <v>579</v>
+        <v>730</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080069780</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="15"/>
@@ -1955,51 +1967,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080070236</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>2500</v>
       </c>
       <c r="K15" s="15">
         <v>0.03181</v>
       </c>
       <c r="L15" s="15">
         <v>0.02651</v>
       </c>
       <c r="M15" s="15">
         <v>0.02544</v>
       </c>
       <c r="N15" s="15">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080057330</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="15"/>
@@ -2218,51 +2230,51 @@
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080054971</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01203</v>
       </c>
       <c r="L22" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.00749</v>
       </c>
       <c r="N22" s="15">
-        <v>10700</v>
+        <v>9324</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
@@ -2367,3517 +2379,3605 @@
       </c>
       <c r="D26" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>10000</v>
       </c>
       <c r="K26" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L26" s="15">
         <v>0.00658</v>
       </c>
       <c r="M26" s="15">
         <v>0.00574</v>
       </c>
-      <c r="N26" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.0095</v>
       </c>
       <c r="L27" s="15">
         <v>0.0064</v>
       </c>
       <c r="M27" s="15">
         <v>0.00579</v>
       </c>
       <c r="N27" s="15">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="O27" s="15">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="P27" s="15"/>
+        <v>640</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>20000</v>
       </c>
       <c r="K28" s="15">
         <v>0.00693</v>
       </c>
       <c r="L28" s="15">
         <v>0.00601</v>
       </c>
       <c r="M28" s="15">
         <v>0.00578</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J29" s="15">
         <v>5000</v>
       </c>
       <c r="K29" s="15">
         <v>0.008460000000000001</v>
       </c>
       <c r="L29" s="15">
         <v>0.00605</v>
       </c>
       <c r="M29" s="15">
         <v>0.00544</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J30" s="15">
         <v>2000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00612</v>
       </c>
       <c r="L30" s="15">
         <v>0.0053</v>
       </c>
       <c r="M30" s="15">
         <v>0.0051</v>
       </c>
-      <c r="N30" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>5000</v>
       </c>
       <c r="K31" s="15">
         <v>0.01316</v>
       </c>
       <c r="L31" s="15">
         <v>0.01103</v>
       </c>
       <c r="M31" s="15">
         <v>0.01061</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01093</v>
       </c>
       <c r="L32" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.00881</v>
       </c>
       <c r="N32" s="15">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>3000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01221</v>
       </c>
       <c r="L33" s="15">
         <v>0.01025</v>
       </c>
       <c r="M33" s="15">
         <v>0.00984</v>
       </c>
       <c r="N33" s="15">
-        <v>1088</v>
+        <v>1343</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E34" s="15">
         <v>10080042856</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>15000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00669</v>
       </c>
       <c r="L34" s="15">
         <v>0.0058</v>
       </c>
       <c r="M34" s="15">
         <v>0.00558</v>
       </c>
       <c r="N34" s="15">
-        <v>4518</v>
+        <v>3483</v>
       </c>
       <c r="O34" s="15">
-        <v>3401</v>
+        <v>3750</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E35" s="15">
         <v>10080042857</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J35" s="15">
         <v>5000</v>
       </c>
       <c r="K35" s="15">
         <v>0.01164</v>
       </c>
       <c r="L35" s="15">
         <v>0.00976</v>
       </c>
       <c r="M35" s="15">
         <v>0.009379999999999999</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J36" s="15">
         <v>10000</v>
       </c>
       <c r="K36" s="15">
         <v>0.00612</v>
       </c>
       <c r="L36" s="15">
         <v>0.0053</v>
       </c>
       <c r="M36" s="15">
         <v>0.0051</v>
       </c>
       <c r="N36" s="15">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="O36" s="15">
-        <v>31500</v>
-[...1 lines deleted...]
-      <c r="P36" s="15"/>
+        <v>44500</v>
+      </c>
+      <c r="P36" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00674</v>
       </c>
       <c r="L37" s="15">
         <v>0.00584</v>
       </c>
       <c r="M37" s="15">
         <v>0.00561</v>
       </c>
       <c r="N37" s="15">
-        <v>3990</v>
+        <v>3240</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00675</v>
       </c>
       <c r="L38" s="15">
         <v>0.00585</v>
       </c>
       <c r="M38" s="15">
         <v>0.00563</v>
       </c>
       <c r="N38" s="15">
-        <v>10621</v>
+        <v>8549</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E39" s="15">
         <v>10080073138</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>10000</v>
       </c>
       <c r="K39" s="15">
         <v>0.00689</v>
       </c>
       <c r="L39" s="15">
         <v>0.00597</v>
       </c>
       <c r="M39" s="15">
         <v>0.00574</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>3600</v>
-[...1 lines deleted...]
-      <c r="P39" s="15"/>
+        <v>3800</v>
+      </c>
+      <c r="P39" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E40" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>5000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00662</v>
       </c>
       <c r="L40" s="15">
         <v>0.00573</v>
       </c>
       <c r="M40" s="15">
         <v>0.00551</v>
       </c>
       <c r="N40" s="15">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="O40" s="15">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="P40" s="15"/>
+        <v>620</v>
+      </c>
+      <c r="P40" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E41" s="15">
         <v>10080069849</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00705</v>
       </c>
       <c r="L41" s="15">
         <v>0.00611</v>
       </c>
       <c r="M41" s="15">
         <v>0.00588</v>
       </c>
       <c r="N41" s="15">
-        <v>26945</v>
+        <v>24885</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00659</v>
       </c>
       <c r="L42" s="15">
         <v>0.00571</v>
       </c>
       <c r="M42" s="15">
         <v>0.00549</v>
       </c>
       <c r="N42" s="15">
-        <v>3330</v>
+        <v>2700</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E43" s="15">
         <v>10080043009</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00695</v>
       </c>
       <c r="L43" s="15">
         <v>0.00602</v>
       </c>
       <c r="M43" s="15">
         <v>0.00579</v>
       </c>
       <c r="N43" s="15">
-        <v>7556</v>
+        <v>9444</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E44" s="15">
         <v>10080057646</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00668</v>
       </c>
       <c r="L44" s="15">
         <v>0.00579</v>
       </c>
       <c r="M44" s="15">
         <v>0.00556</v>
       </c>
       <c r="N44" s="15">
-        <v>6480</v>
+        <v>5740</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E45" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00695</v>
       </c>
       <c r="L45" s="15">
         <v>0.00602</v>
       </c>
       <c r="M45" s="15">
         <v>0.00579</v>
       </c>
       <c r="N45" s="15">
-        <v>2993</v>
+        <v>2035</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>5000</v>
       </c>
       <c r="K46" s="15">
         <v>0.00684</v>
       </c>
       <c r="L46" s="15">
         <v>0.00593</v>
       </c>
       <c r="M46" s="15">
         <v>0.0057</v>
       </c>
-      <c r="N46" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2000</v>
       </c>
       <c r="K47" s="15">
         <v>0.036</v>
       </c>
       <c r="L47" s="15">
         <v>0.0312</v>
       </c>
       <c r="M47" s="15">
         <v>0.03</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>1000</v>
       </c>
       <c r="K48" s="15">
         <v>0.13805</v>
       </c>
       <c r="L48" s="15">
         <v>0.09988</v>
       </c>
       <c r="M48" s="15">
         <v>0.08716</v>
       </c>
       <c r="N48" s="15">
-        <v>1420</v>
+        <v>1640</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>5000</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E49" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.18299</v>
       </c>
       <c r="L49" s="15">
         <v>0.15346</v>
       </c>
       <c r="M49" s="15">
         <v>0.14757</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E50" s="15">
         <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
         <v>0.08442</v>
       </c>
       <c r="L50" s="15">
         <v>0.07316</v>
       </c>
       <c r="M50" s="15">
         <v>0.07035</v>
       </c>
       <c r="N50" s="15">
-        <v>31787</v>
+        <v>33708</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E51" s="15">
         <v>10080034447</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J51" s="15">
         <v>5000</v>
       </c>
       <c r="K51" s="15">
         <v>0.02294</v>
       </c>
       <c r="L51" s="15">
         <v>0.01883</v>
       </c>
       <c r="M51" s="15">
         <v>0.01806</v>
       </c>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E52" s="15">
         <v>10000018486</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00597</v>
       </c>
       <c r="L52" s="15">
         <v>0.00517</v>
       </c>
       <c r="M52" s="15">
         <v>0.00498</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15">
         <v>55</v>
       </c>
       <c r="P52" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E53" s="15">
         <v>10000018487</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00606</v>
       </c>
       <c r="L53" s="15">
         <v>0.00525</v>
       </c>
       <c r="M53" s="15">
         <v>0.00505</v>
       </c>
       <c r="N53" s="15">
-        <v>47471</v>
+        <v>53167</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E54" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.0165</v>
       </c>
       <c r="L54" s="15">
         <v>0.0143</v>
       </c>
       <c r="M54" s="15">
         <v>0.01375</v>
       </c>
       <c r="N54" s="15">
-        <v>2920</v>
+        <v>3520</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E55" s="15">
         <v>10000018488</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J55" s="15">
         <v>1000</v>
       </c>
       <c r="K55" s="15">
         <v>0.02237</v>
       </c>
       <c r="L55" s="15">
         <v>0.01598</v>
       </c>
       <c r="M55" s="15">
         <v>0.01438</v>
       </c>
       <c r="N55" s="15">
-        <v>4909</v>
+        <v>4312</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E56" s="15">
         <v>10000018455</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.00548</v>
+        <v>0.00597</v>
       </c>
       <c r="L56" s="15">
-        <v>0.00475</v>
+        <v>0.00517</v>
       </c>
       <c r="M56" s="15">
-        <v>0.00456</v>
+        <v>0.00498</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>17200</v>
-[...1 lines deleted...]
-      <c r="P56" s="15"/>
+        <v>12200</v>
+      </c>
+      <c r="P56" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E57" s="15">
         <v>10000018456</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00615</v>
       </c>
       <c r="L57" s="15">
         <v>0.00533</v>
       </c>
       <c r="M57" s="15">
         <v>0.00513</v>
       </c>
       <c r="N57" s="15">
-        <v>1906</v>
+        <v>1818</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.01497</v>
       </c>
       <c r="L58" s="15">
         <v>0.01256</v>
       </c>
       <c r="M58" s="15">
         <v>0.01208</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.0068</v>
       </c>
       <c r="L59" s="15">
         <v>0.00589</v>
       </c>
       <c r="M59" s="15">
         <v>0.00566</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00713</v>
       </c>
       <c r="L60" s="15">
         <v>0.00598</v>
       </c>
       <c r="M60" s="15">
         <v>0.00575</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>2000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05226</v>
       </c>
       <c r="L61" s="15">
         <v>0.04529</v>
       </c>
       <c r="M61" s="15">
         <v>0.04355</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E62" s="15">
         <v>10000018457</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01971</v>
       </c>
       <c r="L62" s="15">
         <v>0.01022</v>
       </c>
       <c r="M62" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N62" s="15">
         <v>4980</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>2000</v>
       </c>
       <c r="K63" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L63" s="15">
         <v>0.00677</v>
       </c>
       <c r="M63" s="15">
         <v>0.00651</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E64" s="15">
         <v>10000018453</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00588</v>
       </c>
       <c r="L64" s="15">
         <v>0.0051</v>
       </c>
       <c r="M64" s="15">
         <v>0.0049</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15">
-        <v>24287</v>
-[...1 lines deleted...]
-      <c r="P64" s="15"/>
+        <v>18610</v>
+      </c>
+      <c r="P64" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E65" s="15">
         <v>10000018454</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2000</v>
       </c>
       <c r="K65" s="15">
         <v>0.01354</v>
       </c>
       <c r="L65" s="15">
         <v>0.00787</v>
       </c>
       <c r="M65" s="15">
         <v>0.00707</v>
       </c>
       <c r="N65" s="15">
-        <v>1800</v>
+        <v>1575</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00617</v>
       </c>
       <c r="L66" s="15">
         <v>0.00534</v>
       </c>
       <c r="M66" s="15">
         <v>0.00514</v>
       </c>
       <c r="N66" s="15">
-        <v>945</v>
+        <v>758</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E67" s="15">
         <v>10080073206</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00716</v>
       </c>
       <c r="L67" s="15">
         <v>0.0062</v>
       </c>
       <c r="M67" s="15">
         <v>0.00596</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>15.77</v>
       </c>
       <c r="L68" s="15">
         <v>0</v>
       </c>
       <c r="M68" s="15">
         <v>7.88</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.02217</v>
       </c>
       <c r="L69" s="15">
         <v>0.01145</v>
       </c>
       <c r="M69" s="15">
         <v>0.01107</v>
       </c>
       <c r="N69" s="15">
-        <v>759</v>
+        <v>836</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00756</v>
       </c>
       <c r="L70" s="15">
         <v>0.00655</v>
       </c>
       <c r="M70" s="15">
         <v>0.0063</v>
       </c>
       <c r="N70" s="15">
-        <v>1380</v>
+        <v>1220</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02956</v>
       </c>
       <c r="L71" s="15">
         <v>0.01551</v>
       </c>
       <c r="M71" s="15">
         <v>0.01502</v>
       </c>
       <c r="N71" s="15">
-        <v>5182</v>
+        <v>5772</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E72" s="15">
         <v>10000018477</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00725</v>
       </c>
       <c r="L72" s="15">
         <v>0.00628</v>
       </c>
       <c r="M72" s="15">
         <v>0.00604</v>
       </c>
-      <c r="N72" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N72" s="15"/>
       <c r="O72" s="15">
-        <v>8800</v>
-[...1 lines deleted...]
-      <c r="P72" s="15"/>
+        <v>3162</v>
+      </c>
+      <c r="P72" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>5000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00894</v>
       </c>
       <c r="L73" s="15">
         <v>0.0075</v>
       </c>
       <c r="M73" s="15">
         <v>0.00721</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E74" s="15">
         <v>10000018478</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>2000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00728</v>
       </c>
       <c r="L74" s="15">
         <v>0.00631</v>
       </c>
       <c r="M74" s="15">
         <v>0.00606</v>
       </c>
       <c r="N74" s="15">
-        <v>3679</v>
+        <v>3388</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E75" s="15">
         <v>10000018482</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>5000</v>
       </c>
       <c r="K75" s="15">
         <v>0.03695</v>
       </c>
       <c r="L75" s="15">
         <v>0.01947</v>
       </c>
       <c r="M75" s="15">
         <v>0.01898</v>
       </c>
       <c r="N75" s="15">
-        <v>5835</v>
+        <v>6781</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E76" s="15">
         <v>10000018483</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.02532</v>
       </c>
       <c r="L76" s="15">
         <v>0.01659</v>
       </c>
       <c r="M76" s="15">
         <v>0.01441</v>
       </c>
       <c r="N76" s="15">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E77" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J77" s="15">
         <v>4000</v>
       </c>
       <c r="K77" s="15">
         <v>0.01304</v>
       </c>
       <c r="L77" s="15">
         <v>0.0113</v>
       </c>
       <c r="M77" s="15">
         <v>0.01086</v>
       </c>
       <c r="N77" s="15">
-        <v>1178</v>
+        <v>555</v>
       </c>
       <c r="O77" s="15">
-        <v>1740</v>
-[...1 lines deleted...]
-      <c r="P77" s="15"/>
+        <v>1300</v>
+      </c>
+      <c r="P77" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00563</v>
       </c>
       <c r="L78" s="15">
         <v>0.00563</v>
       </c>
       <c r="M78" s="15">
         <v>0.00563</v>
       </c>
       <c r="N78" s="15">
-        <v>6663</v>
+        <v>2166</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E79" s="15">
         <v>10000018484</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J79" s="15">
         <v>10000</v>
       </c>
       <c r="K79" s="15">
         <v>0.01188</v>
       </c>
       <c r="L79" s="15">
         <v>0.00859</v>
       </c>
       <c r="M79" s="15">
         <v>0.0075</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E80" s="15">
         <v>10000018485</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.0108</v>
       </c>
       <c r="L80" s="15">
         <v>0.00936</v>
       </c>
       <c r="M80" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N80" s="15">
-        <v>5698</v>
+        <v>5337</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E81" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.00554</v>
       </c>
       <c r="M81" s="15">
         <v>0.00536</v>
       </c>
       <c r="N81" s="15">
-        <v>1330</v>
+        <v>1050</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>5000</v>
       </c>
       <c r="K82" s="15">
         <v>0.01232</v>
       </c>
       <c r="L82" s="15">
         <v>0.00592</v>
       </c>
       <c r="M82" s="15">
         <v>0.00578</v>
       </c>
       <c r="N82" s="15">
-        <v>5680</v>
+        <v>6962</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>4000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01724</v>
       </c>
       <c r="L83" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00912</v>
       </c>
       <c r="N83" s="15">
-        <v>5267</v>
+        <v>6783</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>5000</v>
       </c>
       <c r="K84" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L84" s="15">
         <v>0.00481</v>
       </c>
       <c r="M84" s="15">
         <v>0.00465</v>
       </c>
       <c r="N84" s="15">
-        <v>9875</v>
+        <v>7323</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E85" s="15">
         <v>10080055375</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.0089</v>
       </c>
       <c r="L85" s="15">
         <v>0.00644</v>
       </c>
       <c r="M85" s="15">
         <v>0.00562</v>
       </c>
       <c r="N85" s="15">
-        <v>12200</v>
+        <v>13000</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E86" s="15">
         <v>10000018465</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00525</v>
       </c>
       <c r="L86" s="15">
         <v>0.00455</v>
       </c>
       <c r="M86" s="15">
         <v>0.00438</v>
       </c>
       <c r="N86" s="15">
         <v>36</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E87" s="15">
         <v>10000018466</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00602</v>
       </c>
       <c r="L87" s="15">
         <v>0.00521</v>
       </c>
       <c r="M87" s="15">
         <v>0.00501</v>
       </c>
       <c r="N87" s="15">
-        <v>1404</v>
+        <v>1440</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
-      <c r="J88" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J88" s="15"/>
       <c r="K88" s="15">
-        <v>0.01971</v>
+        <v>0.01071</v>
       </c>
       <c r="L88" s="15">
-        <v>0.00997</v>
+        <v>0.00928</v>
       </c>
       <c r="M88" s="15">
-        <v>0.009650000000000001</v>
+        <v>0.00893</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K89" s="15">
-        <v>0.02093</v>
+        <v>0.01971</v>
       </c>
       <c r="L89" s="15">
-        <v>0.01755</v>
+        <v>0.00997</v>
       </c>
       <c r="M89" s="15">
-        <v>0.01688</v>
+        <v>0.009650000000000001</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
-      <c r="P89" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>236</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>238</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I90" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I90" s="15"/>
       <c r="J90" s="15">
-        <v>15000</v>
+        <v>1000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.0059</v>
+        <v>0.01503</v>
       </c>
       <c r="L90" s="15">
-        <v>0.00511</v>
+        <v>0.01303</v>
       </c>
       <c r="M90" s="15">
-        <v>0.00491</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01253</v>
+      </c>
+      <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>10000018463</v>
+        <v>240</v>
+      </c>
+      <c r="E91" s="15" t="s">
+        <v>241</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="J91" s="15">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="K91" s="15">
-        <v>0.00593</v>
+        <v>0.0059</v>
       </c>
       <c r="L91" s="15">
-        <v>0.00514</v>
+        <v>0.00511</v>
       </c>
       <c r="M91" s="15">
-        <v>0.00494</v>
+        <v>0.00491</v>
       </c>
       <c r="N91" s="15">
-        <v>652</v>
+        <v>4484</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="D92" s="15" t="s">
-[...3 lines deleted...]
-        <v>242</v>
+      <c r="E92" s="15">
+        <v>10000018463</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I92" s="15"/>
+      <c r="I92" s="15" t="s">
+        <v>242</v>
+      </c>
       <c r="J92" s="15">
         <v>10000</v>
       </c>
       <c r="K92" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.00593</v>
       </c>
       <c r="L92" s="15">
-        <v>0.00499</v>
+        <v>0.00514</v>
       </c>
       <c r="M92" s="15">
-        <v>0.00482</v>
-[...1 lines deleted...]
-      <c r="N92" s="15"/>
+        <v>0.00494</v>
+      </c>
+      <c r="N92" s="15">
+        <v>339</v>
+      </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="K93" s="15">
-        <v>0.00594</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L93" s="15">
-        <v>0.00515</v>
+        <v>0.00499</v>
       </c>
       <c r="M93" s="15">
-        <v>0.00495</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00482</v>
+      </c>
+      <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="E94" s="15">
-        <v>10000018471</v>
+      <c r="E94" s="15" t="s">
+        <v>248</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K94" s="15">
-        <v>0.00627</v>
+        <v>0.00594</v>
       </c>
       <c r="L94" s="15">
-        <v>0.00543</v>
+        <v>0.00515</v>
       </c>
       <c r="M94" s="15">
-        <v>0.00523</v>
+        <v>0.00495</v>
       </c>
       <c r="N94" s="15">
-        <v>980</v>
+        <v>760</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="E95" s="15" t="s">
         <v>250</v>
+      </c>
+      <c r="E95" s="15">
+        <v>10000018471</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K95" s="15">
-        <v>0.00678</v>
+        <v>0.00627</v>
       </c>
       <c r="L95" s="15">
-        <v>0.00588</v>
+        <v>0.00543</v>
       </c>
       <c r="M95" s="15">
-        <v>0.00565</v>
+        <v>0.00523</v>
       </c>
       <c r="N95" s="15">
-        <v>17400</v>
+        <v>1016</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I96" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I96" s="15"/>
       <c r="J96" s="15">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K96" s="15">
-        <v>0.009690000000000001</v>
+        <v>0.00678</v>
       </c>
       <c r="L96" s="15">
-        <v>0.008399999999999999</v>
+        <v>0.00588</v>
       </c>
       <c r="M96" s="15">
-        <v>0.00808</v>
-[...1 lines deleted...]
-      <c r="N96" s="15"/>
+        <v>0.00565</v>
+      </c>
+      <c r="N96" s="15">
+        <v>14000</v>
+      </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>10000018472</v>
+        <v>255</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>256</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J97" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K97" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.01098</v>
       </c>
       <c r="L97" s="15">
-        <v>0.008540000000000001</v>
+        <v>0.009520000000000001</v>
       </c>
       <c r="M97" s="15">
-        <v>0.00821</v>
+        <v>0.00915</v>
       </c>
       <c r="N97" s="15"/>
-      <c r="O97" s="15"/>
-      <c r="P97" s="15"/>
+      <c r="O97" s="15">
+        <v>1420</v>
+      </c>
+      <c r="P97" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>255</v>
       </c>
-      <c r="D98" s="15" t="s">
-[...3 lines deleted...]
-        <v>10000018468</v>
+      <c r="E98" s="15" t="s">
+        <v>258</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I98" s="15"/>
+      <c r="I98" s="15" t="s">
+        <v>257</v>
+      </c>
       <c r="J98" s="15">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="K98" s="15">
-        <v>0.00626</v>
+        <v>0.009690000000000001</v>
       </c>
       <c r="L98" s="15">
-        <v>0.00542</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="M98" s="15">
-        <v>0.00521</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00808</v>
+      </c>
+      <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>255</v>
+      </c>
+      <c r="E99" s="15">
+        <v>10000018472</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="J99" s="15">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K99" s="15">
-        <v>0.00552</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L99" s="15">
-        <v>0.00478</v>
+        <v>0.008540000000000001</v>
       </c>
       <c r="M99" s="15">
-        <v>0.0046</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00821</v>
+      </c>
+      <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E100" s="15">
-        <v>10000018469</v>
+        <v>10000018468</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I100" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I100" s="15"/>
       <c r="J100" s="15">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K100" s="15">
-        <v>0.00527</v>
+        <v>0.00626</v>
       </c>
       <c r="L100" s="15">
-        <v>0.00456</v>
+        <v>0.00542</v>
       </c>
       <c r="M100" s="15">
-        <v>0.00439</v>
-[...1 lines deleted...]
-      <c r="N100" s="15"/>
+        <v>0.00521</v>
+      </c>
+      <c r="N100" s="15">
+        <v>4000</v>
+      </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>262</v>
       </c>
-      <c r="E101" s="15">
-        <v>10000018475</v>
+      <c r="E101" s="15" t="s">
+        <v>263</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I101" s="15"/>
+      <c r="I101" s="15" t="s">
+        <v>264</v>
+      </c>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
-        <v>0.0051</v>
+        <v>0.00552</v>
       </c>
       <c r="L101" s="15">
-        <v>0.00442</v>
+        <v>0.00478</v>
       </c>
       <c r="M101" s="15">
-        <v>0.00425</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0046</v>
+      </c>
+      <c r="N101" s="15">
+        <v>3065</v>
+      </c>
+      <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E102" s="15">
-        <v>10000018476</v>
+        <v>10000018469</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I102" s="15"/>
+      <c r="I102" s="15" t="s">
+        <v>264</v>
+      </c>
       <c r="J102" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K102" s="15">
-        <v>0.01354</v>
+        <v>0.00527</v>
       </c>
       <c r="L102" s="15">
-        <v>0.00787</v>
+        <v>0.00456</v>
       </c>
       <c r="M102" s="15">
-        <v>0.00707</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00439</v>
+      </c>
+      <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E103" s="15">
-        <v>10000023234</v>
+        <v>10000018475</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.04681</v>
+        <v>0.0051</v>
       </c>
       <c r="L103" s="15">
-        <v>0.02352</v>
+        <v>0.00442</v>
       </c>
       <c r="M103" s="15">
-        <v>0.02302</v>
+        <v>0.00425</v>
       </c>
       <c r="N103" s="15"/>
-      <c r="O103" s="15"/>
-      <c r="P103" s="15"/>
+      <c r="O103" s="15">
+        <v>3100</v>
+      </c>
+      <c r="P103" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>267</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>268</v>
       </c>
-      <c r="E104" s="15" t="s">
-        <v>269</v>
+      <c r="E104" s="15">
+        <v>10000018476</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I104" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I104" s="15"/>
       <c r="J104" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.01058</v>
+        <v>0.01354</v>
       </c>
       <c r="L104" s="15">
-        <v>0.009169999999999999</v>
+        <v>0.00787</v>
       </c>
       <c r="M104" s="15">
-        <v>0.00881</v>
+        <v>0.00707</v>
       </c>
       <c r="N104" s="15">
-        <v>7120</v>
+        <v>1398</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>270</v>
+      </c>
+      <c r="E105" s="15">
+        <v>10000023234</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.0176</v>
+        <v>0.04681</v>
       </c>
       <c r="L105" s="15">
-        <v>0.01273</v>
+        <v>0.02352</v>
       </c>
       <c r="M105" s="15">
-        <v>0.01111</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02302</v>
+      </c>
+      <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>10000018473</v>
+        <v>272</v>
+      </c>
+      <c r="E106" s="15" t="s">
+        <v>273</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I106" s="15"/>
+      <c r="I106" s="15" t="s">
+        <v>274</v>
+      </c>
       <c r="J106" s="15">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.0108</v>
+        <v>0.01058</v>
       </c>
       <c r="L106" s="15">
-        <v>0.00936</v>
+        <v>0.009169999999999999</v>
       </c>
       <c r="M106" s="15">
-        <v>0.008999999999999999</v>
+        <v>0.00881</v>
       </c>
       <c r="N106" s="15">
-        <v>3330</v>
+        <v>6400</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>276</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.00817</v>
+        <v>0.0176</v>
       </c>
       <c r="L107" s="15">
-        <v>0.00684</v>
+        <v>0.01273</v>
       </c>
       <c r="M107" s="15">
-        <v>0.00659</v>
-[...1 lines deleted...]
-      <c r="N107" s="15"/>
+        <v>0.01111</v>
+      </c>
+      <c r="N107" s="15">
+        <v>816</v>
+      </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>279</v>
       </c>
-      <c r="D108" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="15">
-        <v>10000018474</v>
+        <v>10000018473</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.01067</v>
+        <v>0.0108</v>
       </c>
       <c r="L108" s="15">
-        <v>0.00924</v>
+        <v>0.00936</v>
       </c>
       <c r="M108" s="15">
-        <v>0.00889</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="N108" s="15">
-        <v>4150</v>
+        <v>2639</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>281</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080071864</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
-        <v>0.00495</v>
+        <v>0.00817</v>
       </c>
       <c r="L109" s="15">
-        <v>0.00429</v>
+        <v>0.00684</v>
       </c>
       <c r="M109" s="15">
-        <v>0.00413</v>
+        <v>0.00659</v>
       </c>
       <c r="N109" s="15"/>
-      <c r="O109" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
         <v>283</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E110" s="15">
-        <v>10080032272</v>
+        <v>10000018474</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.06507</v>
+        <v>0.01067</v>
       </c>
       <c r="L110" s="15">
-        <v>0.05639</v>
+        <v>0.00924</v>
       </c>
       <c r="M110" s="15">
-        <v>0.05423</v>
+        <v>0.00889</v>
       </c>
       <c r="N110" s="15">
-        <v>6200</v>
+        <v>4400</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>133</v>
+        <v>285</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E111" s="15">
-        <v>10080070515</v>
+        <v>10080071864</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="I111" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J111" s="15"/>
+      <c r="I111" s="15"/>
+      <c r="J111" s="15">
+        <v>5000</v>
+      </c>
       <c r="K111" s="15">
-        <v>0.01781</v>
+        <v>0.00495</v>
       </c>
       <c r="L111" s="15">
-        <v>0.01034</v>
+        <v>0.00429</v>
       </c>
       <c r="M111" s="15">
-        <v>0.00932</v>
+        <v>0.00413</v>
       </c>
       <c r="N111" s="15"/>
-      <c r="O111" s="15"/>
-      <c r="P111" s="15"/>
+      <c r="O111" s="15">
+        <v>3900</v>
+      </c>
+      <c r="P111" s="15" t="s">
+        <v>72</v>
+      </c>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E112" s="15">
-        <v>10080050608</v>
+        <v>10080032272</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>288</v>
+        <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
-        <v>100</v>
+        <v>5000</v>
       </c>
       <c r="K112" s="15">
-        <v>2.57</v>
+        <v>0.06507</v>
       </c>
       <c r="L112" s="15">
-        <v>2.1</v>
+        <v>0.05639</v>
       </c>
       <c r="M112" s="15">
-        <v>2.02</v>
-[...1 lines deleted...]
-      <c r="N112" s="15"/>
+        <v>0.05423</v>
+      </c>
+      <c r="N112" s="15">
+        <v>6700</v>
+      </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>289</v>
       </c>
-      <c r="D113" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="15">
-        <v>10080034091</v>
+        <v>10080070515</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="J113" s="15"/>
       <c r="K113" s="15">
-        <v>0.03732</v>
+        <v>0.01781</v>
       </c>
       <c r="L113" s="15">
-        <v>0.03234</v>
+        <v>0.01034</v>
       </c>
       <c r="M113" s="15">
-        <v>0.0311</v>
+        <v>0.00932</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>291</v>
+      </c>
+      <c r="E114" s="15">
+        <v>10080050608</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="I114" s="15"/>
       <c r="J114" s="15">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="K114" s="15">
-        <v>0.04158</v>
+        <v>2.57</v>
       </c>
       <c r="L114" s="15">
-        <v>0.03604</v>
+        <v>2.1</v>
       </c>
       <c r="M114" s="15">
-        <v>0.03465</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.02</v>
+      </c>
+      <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
-      <c r="B115" s="14"/>
-[...2 lines deleted...]
-      <c r="E115" s="15"/>
+      <c r="B115" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="E115" s="15">
+        <v>10080034091</v>
+      </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
-      <c r="H115" s="15"/>
-[...4 lines deleted...]
-      <c r="M115" s="15"/>
+      <c r="H115" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="J115" s="15">
+        <v>2000</v>
+      </c>
+      <c r="K115" s="15">
+        <v>0.03732</v>
+      </c>
+      <c r="L115" s="15">
+        <v>0.03234</v>
+      </c>
+      <c r="M115" s="15">
+        <v>0.0311</v>
+      </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
+      <c r="R115"/>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="B116" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D116" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="E116" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="F116" s="15"/>
+      <c r="G116" s="15"/>
+      <c r="H116" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="I116" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="J116" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K116" s="15">
+        <v>0.04158</v>
+      </c>
+      <c r="L116" s="15">
+        <v>0.03604</v>
+      </c>
+      <c r="M116" s="15">
+        <v>0.03465</v>
+      </c>
+      <c r="N116" s="15">
+        <v>6555</v>
+      </c>
+      <c r="O116" s="15"/>
+      <c r="P116" s="15"/>
+      <c r="Q116" s="15"/>
+      <c r="R116"/>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="B117" s="14"/>
+      <c r="C117" s="15"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="15"/>
+      <c r="F117" s="15"/>
+      <c r="G117" s="15"/>
+      <c r="H117" s="15"/>
+      <c r="I117" s="15"/>
+      <c r="J117" s="15"/>
+      <c r="K117" s="15"/>
+      <c r="L117" s="15"/>
+      <c r="M117" s="15"/>
+      <c r="N117" s="15"/>
+      <c r="O117" s="15"/>
+      <c r="P117" s="15"/>
+      <c r="Q117" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -5897,317 +5997,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>