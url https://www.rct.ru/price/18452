--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -232,51 +232,51 @@
   <si>
     <t>Ø 5мм h=5мм / L-KLS8-0108-LED-5</t>
   </si>
   <si>
     <t>UT-00097585</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>Ø 5мм h=3.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>UT-00141975</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>Ø 5мм h=4.5мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>UT-00146482</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>Ø 5мм h=5.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>UT-00154808</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=10.0mm / L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>10-00057119</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0114A-LED-10 KLS, </t>
   </si>
   <si>
     <t>UT-00152251</t>
   </si>
@@ -431,53 +431,50 @@
     <t>UT-00099486</t>
   </si>
   <si>
     <t xml:space="preserve">515-1027F DIALIGHT, </t>
   </si>
   <si>
     <t>L-KLS8-0124-LC5-1</t>
   </si>
   <si>
     <t>LC5-1 (L-KLS8-0124-LC5-1)</t>
   </si>
   <si>
     <t>L-KLS8-0117-5-B</t>
   </si>
   <si>
     <t>(Outer diameter：9.2mm, H:4.2mm ) / LC5-1T (L-KLS8-0117-5-B)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0117-5-B KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0119-LED-3</t>
   </si>
   <si>
     <t>LDH-19 (L-KLS8-0119-LED-3)</t>
-  </si>
-[...1 lines deleted...]
-    <t>19.08.2026</t>
   </si>
   <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
   </si>
@@ -1893,51 +1890,51 @@
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080069160</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>5000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L13" s="15">
         <v>0.00606</v>
       </c>
       <c r="M13" s="15">
         <v>0.00527</v>
       </c>
       <c r="N13" s="15">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080069780</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="15"/>
@@ -1967,51 +1964,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080070236</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>2500</v>
       </c>
       <c r="K15" s="15">
         <v>0.03181</v>
       </c>
       <c r="L15" s="15">
         <v>0.02651</v>
       </c>
       <c r="M15" s="15">
         <v>0.02544</v>
       </c>
       <c r="N15" s="15">
-        <v>333</v>
+        <v>443</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080057330</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="15"/>
@@ -2230,51 +2227,51 @@
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080054971</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01203</v>
       </c>
       <c r="L22" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.00749</v>
       </c>
       <c r="N22" s="15">
-        <v>9324</v>
+        <v>13604</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
@@ -2612,132 +2609,132 @@
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01093</v>
       </c>
       <c r="L32" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.00881</v>
       </c>
       <c r="N32" s="15">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>3000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01221</v>
       </c>
       <c r="L33" s="15">
         <v>0.01025</v>
       </c>
       <c r="M33" s="15">
         <v>0.00984</v>
       </c>
       <c r="N33" s="15">
-        <v>1343</v>
+        <v>1394</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="15">
         <v>10080042856</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>15000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00669</v>
       </c>
       <c r="L34" s="15">
         <v>0.0058</v>
       </c>
       <c r="M34" s="15">
         <v>0.00558</v>
       </c>
       <c r="N34" s="15">
-        <v>3483</v>
+        <v>964</v>
       </c>
       <c r="O34" s="15">
-        <v>3750</v>
+        <v>4150</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E35" s="15">
         <v>10080042857</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>94</v>
@@ -2772,412 +2769,412 @@
       </c>
       <c r="E36" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J36" s="15">
         <v>10000</v>
       </c>
       <c r="K36" s="15">
         <v>0.00612</v>
       </c>
       <c r="L36" s="15">
         <v>0.0053</v>
       </c>
       <c r="M36" s="15">
         <v>0.0051</v>
       </c>
       <c r="N36" s="15">
-        <v>668</v>
+        <v>560</v>
       </c>
       <c r="O36" s="15">
-        <v>44500</v>
+        <v>40000</v>
       </c>
       <c r="P36" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00674</v>
       </c>
       <c r="L37" s="15">
         <v>0.00584</v>
       </c>
       <c r="M37" s="15">
         <v>0.00561</v>
       </c>
       <c r="N37" s="15">
-        <v>3240</v>
+        <v>2460</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00675</v>
       </c>
       <c r="L38" s="15">
         <v>0.00585</v>
       </c>
       <c r="M38" s="15">
         <v>0.00563</v>
       </c>
       <c r="N38" s="15">
-        <v>8549</v>
+        <v>9326</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E39" s="15">
         <v>10080073138</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>10000</v>
       </c>
       <c r="K39" s="15">
         <v>0.00689</v>
       </c>
       <c r="L39" s="15">
         <v>0.00597</v>
       </c>
       <c r="M39" s="15">
         <v>0.00574</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>3800</v>
+        <v>3100</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>5000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00662</v>
       </c>
       <c r="L40" s="15">
         <v>0.00573</v>
       </c>
       <c r="M40" s="15">
         <v>0.00551</v>
       </c>
       <c r="N40" s="15">
-        <v>114</v>
+        <v>156</v>
       </c>
       <c r="O40" s="15">
-        <v>620</v>
+        <v>850</v>
       </c>
       <c r="P40" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="15">
         <v>10080069849</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00705</v>
       </c>
       <c r="L41" s="15">
         <v>0.00611</v>
       </c>
       <c r="M41" s="15">
         <v>0.00588</v>
       </c>
       <c r="N41" s="15">
-        <v>24885</v>
+        <v>21735</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00659</v>
       </c>
       <c r="L42" s="15">
         <v>0.00571</v>
       </c>
       <c r="M42" s="15">
         <v>0.00549</v>
       </c>
       <c r="N42" s="15">
-        <v>2700</v>
+        <v>3240</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="15">
         <v>10080043009</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00695</v>
       </c>
       <c r="L43" s="15">
         <v>0.00602</v>
       </c>
       <c r="M43" s="15">
         <v>0.00579</v>
       </c>
       <c r="N43" s="15">
-        <v>9444</v>
+        <v>7573</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E44" s="15">
         <v>10080057646</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00668</v>
       </c>
       <c r="L44" s="15">
         <v>0.00579</v>
       </c>
       <c r="M44" s="15">
         <v>0.00556</v>
       </c>
       <c r="N44" s="15">
-        <v>5740</v>
+        <v>4760</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00695</v>
       </c>
       <c r="L45" s="15">
         <v>0.00602</v>
       </c>
       <c r="M45" s="15">
         <v>0.00579</v>
       </c>
       <c r="N45" s="15">
-        <v>2035</v>
+        <v>2471</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="15"/>
@@ -3246,51 +3243,51 @@
       <c r="D48" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>1000</v>
       </c>
       <c r="K48" s="15">
         <v>0.13805</v>
       </c>
       <c r="L48" s="15">
         <v>0.09988</v>
       </c>
       <c r="M48" s="15">
         <v>0.08716</v>
       </c>
       <c r="N48" s="15">
-        <v>1640</v>
+        <v>1600</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>5000</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
@@ -3328,51 +3325,51 @@
       <c r="D50" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="15">
         <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
         <v>0.08442</v>
       </c>
       <c r="L50" s="15">
         <v>0.07316</v>
       </c>
       <c r="M50" s="15">
         <v>0.07035</v>
       </c>
       <c r="N50" s="15">
-        <v>33708</v>
+        <v>43967</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>134</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="15">
         <v>10080034447</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15" t="s">
@@ -3410,2551 +3407,2551 @@
         <v>10000018486</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00597</v>
       </c>
       <c r="L52" s="15">
         <v>0.00517</v>
       </c>
       <c r="M52" s="15">
         <v>0.00498</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15">
         <v>55</v>
       </c>
       <c r="P52" s="15" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D53" s="15" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E53" s="15">
         <v>10000018487</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00606</v>
       </c>
       <c r="L53" s="15">
         <v>0.00525</v>
       </c>
       <c r="M53" s="15">
         <v>0.00505</v>
       </c>
       <c r="N53" s="15">
-        <v>53167</v>
+        <v>38549</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D54" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="D54" s="15" t="s">
+      <c r="E54" s="15" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="15" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.0165</v>
       </c>
       <c r="L54" s="15">
         <v>0.0143</v>
       </c>
       <c r="M54" s="15">
         <v>0.01375</v>
       </c>
       <c r="N54" s="15">
-        <v>3520</v>
+        <v>2720</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D55" s="15" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E55" s="15">
         <v>10000018488</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J55" s="15">
         <v>1000</v>
       </c>
       <c r="K55" s="15">
         <v>0.02237</v>
       </c>
       <c r="L55" s="15">
         <v>0.01598</v>
       </c>
       <c r="M55" s="15">
         <v>0.01438</v>
       </c>
       <c r="N55" s="15">
-        <v>4312</v>
+        <v>5373</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E56" s="15">
         <v>10000018455</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00597</v>
       </c>
       <c r="L56" s="15">
         <v>0.00517</v>
       </c>
       <c r="M56" s="15">
         <v>0.00498</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>12200</v>
+        <v>15000</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E57" s="15">
         <v>10000018456</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00615</v>
       </c>
       <c r="L57" s="15">
         <v>0.00533</v>
       </c>
       <c r="M57" s="15">
         <v>0.00513</v>
       </c>
       <c r="N57" s="15">
-        <v>1818</v>
+        <v>1928</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="D58" s="15" t="s">
+      <c r="E58" s="15" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.01497</v>
       </c>
       <c r="L58" s="15">
         <v>0.01256</v>
       </c>
       <c r="M58" s="15">
         <v>0.01208</v>
       </c>
       <c r="N58" s="15"/>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="E59" s="15" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.0068</v>
       </c>
       <c r="L59" s="15">
         <v>0.00589</v>
       </c>
       <c r="M59" s="15">
         <v>0.00566</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>10000</v>
       </c>
       <c r="K60" s="15">
         <v>0.00713</v>
       </c>
       <c r="L60" s="15">
         <v>0.00598</v>
       </c>
       <c r="M60" s="15">
         <v>0.00575</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="D61" s="15" t="s">
+      <c r="E61" s="15" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>2000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05226</v>
       </c>
       <c r="L61" s="15">
         <v>0.04529</v>
       </c>
       <c r="M61" s="15">
         <v>0.04355</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E62" s="15">
         <v>10000018457</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01971</v>
       </c>
       <c r="L62" s="15">
         <v>0.01022</v>
       </c>
       <c r="M62" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N62" s="15">
-        <v>4980</v>
+        <v>5220</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>2000</v>
       </c>
       <c r="K63" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L63" s="15">
         <v>0.00677</v>
       </c>
       <c r="M63" s="15">
         <v>0.00651</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E64" s="15">
         <v>10000018453</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00588</v>
       </c>
       <c r="L64" s="15">
         <v>0.0051</v>
       </c>
       <c r="M64" s="15">
         <v>0.0049</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15">
-        <v>18610</v>
+        <v>21003</v>
       </c>
       <c r="P64" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E65" s="15">
         <v>10000018454</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2000</v>
       </c>
       <c r="K65" s="15">
         <v>0.01354</v>
       </c>
       <c r="L65" s="15">
         <v>0.00787</v>
       </c>
       <c r="M65" s="15">
         <v>0.00707</v>
       </c>
       <c r="N65" s="15">
-        <v>1575</v>
+        <v>1485</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="D66" s="15" t="s">
+      <c r="E66" s="15" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00617</v>
       </c>
       <c r="L66" s="15">
         <v>0.00534</v>
       </c>
       <c r="M66" s="15">
         <v>0.00514</v>
       </c>
       <c r="N66" s="15">
-        <v>758</v>
+        <v>696</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E67" s="15">
         <v>10080073206</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>5000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00716</v>
       </c>
       <c r="L67" s="15">
         <v>0.0062</v>
       </c>
       <c r="M67" s="15">
         <v>0.00596</v>
       </c>
       <c r="N67" s="15"/>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>15.77</v>
       </c>
       <c r="L68" s="15">
         <v>0</v>
       </c>
       <c r="M68" s="15">
         <v>7.88</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="D69" s="15" t="s">
+      <c r="E69" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="15" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.02217</v>
       </c>
       <c r="L69" s="15">
         <v>0.01145</v>
       </c>
       <c r="M69" s="15">
         <v>0.01107</v>
       </c>
       <c r="N69" s="15">
-        <v>836</v>
+        <v>759</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="D70" s="15" t="s">
+      <c r="E70" s="15" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00756</v>
       </c>
       <c r="L70" s="15">
         <v>0.00655</v>
       </c>
       <c r="M70" s="15">
         <v>0.0063</v>
       </c>
       <c r="N70" s="15">
-        <v>1220</v>
+        <v>1560</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>187</v>
       </c>
-      <c r="D71" s="15" t="s">
+      <c r="E71" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02956</v>
       </c>
       <c r="L71" s="15">
         <v>0.01551</v>
       </c>
       <c r="M71" s="15">
         <v>0.01502</v>
       </c>
       <c r="N71" s="15">
-        <v>5772</v>
+        <v>4133</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E72" s="15">
         <v>10000018477</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00725</v>
       </c>
       <c r="L72" s="15">
         <v>0.00628</v>
       </c>
       <c r="M72" s="15">
         <v>0.00604</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15">
-        <v>3162</v>
+        <v>3302</v>
       </c>
       <c r="P72" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>192</v>
       </c>
-      <c r="D73" s="15" t="s">
+      <c r="E73" s="15" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>5000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00894</v>
       </c>
       <c r="L73" s="15">
         <v>0.0075</v>
       </c>
       <c r="M73" s="15">
         <v>0.00721</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E74" s="15">
         <v>10000018478</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>2000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00728</v>
       </c>
       <c r="L74" s="15">
         <v>0.00631</v>
       </c>
       <c r="M74" s="15">
         <v>0.00606</v>
       </c>
       <c r="N74" s="15">
-        <v>3388</v>
+        <v>3727</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E75" s="15">
         <v>10000018482</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>5000</v>
       </c>
       <c r="K75" s="15">
         <v>0.03695</v>
       </c>
       <c r="L75" s="15">
         <v>0.01947</v>
       </c>
       <c r="M75" s="15">
         <v>0.01898</v>
       </c>
       <c r="N75" s="15">
-        <v>6781</v>
+        <v>5046</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E76" s="15">
         <v>10000018483</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.02532</v>
       </c>
       <c r="L76" s="15">
         <v>0.01659</v>
       </c>
       <c r="M76" s="15">
         <v>0.01441</v>
       </c>
       <c r="N76" s="15">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="D77" s="15" t="s">
+      <c r="E77" s="15" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J77" s="15">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="K77" s="15">
-        <v>0.01304</v>
+        <v>0.01305</v>
       </c>
       <c r="L77" s="15">
-        <v>0.0113</v>
+        <v>0.01131</v>
       </c>
       <c r="M77" s="15">
-        <v>0.01086</v>
+        <v>0.01088</v>
       </c>
       <c r="N77" s="15">
-        <v>555</v>
+        <v>538</v>
       </c>
       <c r="O77" s="15">
-        <v>1300</v>
+        <v>1260</v>
       </c>
       <c r="P77" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>206</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00563</v>
       </c>
       <c r="L78" s="15">
         <v>0.00563</v>
       </c>
       <c r="M78" s="15">
         <v>0.00563</v>
       </c>
       <c r="N78" s="15">
-        <v>2166</v>
+        <v>2290</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E79" s="15">
         <v>10000018484</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="J79" s="15">
         <v>10000</v>
       </c>
       <c r="K79" s="15">
         <v>0.01188</v>
       </c>
       <c r="L79" s="15">
         <v>0.00859</v>
       </c>
       <c r="M79" s="15">
         <v>0.0075</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E80" s="15">
         <v>10000018485</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.0108</v>
       </c>
       <c r="L80" s="15">
         <v>0.00936</v>
       </c>
       <c r="M80" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N80" s="15">
-        <v>5337</v>
+        <v>4400</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="E81" s="15" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.00554</v>
       </c>
       <c r="M81" s="15">
         <v>0.00536</v>
       </c>
       <c r="N81" s="15">
-        <v>1050</v>
+        <v>1243</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="D82" s="15" t="s">
+      <c r="E82" s="15" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>5000</v>
       </c>
       <c r="K82" s="15">
         <v>0.01232</v>
       </c>
       <c r="L82" s="15">
         <v>0.00592</v>
       </c>
       <c r="M82" s="15">
         <v>0.00578</v>
       </c>
       <c r="N82" s="15">
-        <v>6962</v>
+        <v>7512</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>218</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>4000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01724</v>
       </c>
       <c r="L83" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00912</v>
       </c>
       <c r="N83" s="15">
-        <v>6783</v>
+        <v>7023</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>221</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>5000</v>
       </c>
       <c r="K84" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L84" s="15">
         <v>0.00481</v>
       </c>
       <c r="M84" s="15">
         <v>0.00465</v>
       </c>
       <c r="N84" s="15">
-        <v>7323</v>
+        <v>6657</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E85" s="15">
         <v>10080055375</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.0089</v>
       </c>
       <c r="L85" s="15">
         <v>0.00644</v>
       </c>
       <c r="M85" s="15">
         <v>0.00562</v>
       </c>
       <c r="N85" s="15">
-        <v>13000</v>
+        <v>14000</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E86" s="15">
         <v>10000018465</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.00525</v>
       </c>
       <c r="L86" s="15">
         <v>0.00455</v>
       </c>
       <c r="M86" s="15">
         <v>0.00438</v>
       </c>
       <c r="N86" s="15">
         <v>36</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E87" s="15">
         <v>10000018466</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00602</v>
       </c>
       <c r="L87" s="15">
         <v>0.00521</v>
       </c>
       <c r="M87" s="15">
         <v>0.00501</v>
       </c>
       <c r="N87" s="15">
-        <v>1440</v>
+        <v>1512</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="15">
         <v>0.01071</v>
       </c>
       <c r="L88" s="15">
         <v>0.00928</v>
       </c>
       <c r="M88" s="15">
         <v>0.00893</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>3000</v>
       </c>
       <c r="K89" s="15">
         <v>0.01971</v>
       </c>
       <c r="L89" s="15">
         <v>0.00997</v>
       </c>
       <c r="M89" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>236</v>
       </c>
-      <c r="D90" s="15" t="s">
+      <c r="E90" s="15" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.01503</v>
       </c>
       <c r="L90" s="15">
         <v>0.01303</v>
       </c>
       <c r="M90" s="15">
         <v>0.01253</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>239</v>
       </c>
-      <c r="D91" s="15" t="s">
+      <c r="E91" s="15" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="15" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J91" s="15">
         <v>15000</v>
       </c>
       <c r="K91" s="15">
         <v>0.0059</v>
       </c>
       <c r="L91" s="15">
         <v>0.00511</v>
       </c>
       <c r="M91" s="15">
         <v>0.00491</v>
       </c>
       <c r="N91" s="15">
-        <v>4484</v>
+        <v>6776</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E92" s="15">
         <v>10000018463</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J92" s="15">
         <v>10000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00593</v>
       </c>
       <c r="L92" s="15">
         <v>0.00514</v>
       </c>
       <c r="M92" s="15">
         <v>0.00494</v>
       </c>
       <c r="N92" s="15">
         <v>339</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>243</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="15" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>10000</v>
       </c>
       <c r="K93" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L93" s="15">
         <v>0.00499</v>
       </c>
       <c r="M93" s="15">
         <v>0.00482</v>
       </c>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>246</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>2000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00594</v>
       </c>
       <c r="L94" s="15">
         <v>0.00515</v>
       </c>
       <c r="M94" s="15">
         <v>0.00495</v>
       </c>
       <c r="N94" s="15">
-        <v>760</v>
+        <v>700</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E95" s="15">
         <v>10000018471</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00627</v>
       </c>
       <c r="L95" s="15">
         <v>0.00543</v>
       </c>
       <c r="M95" s="15">
         <v>0.00523</v>
       </c>
       <c r="N95" s="15">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00678</v>
       </c>
       <c r="L96" s="15">
         <v>0.00588</v>
       </c>
       <c r="M96" s="15">
         <v>0.00565</v>
       </c>
       <c r="N96" s="15">
-        <v>14000</v>
+        <v>17600</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.01098</v>
       </c>
       <c r="L97" s="15">
         <v>0.009520000000000001</v>
       </c>
       <c r="M97" s="15">
         <v>0.00915</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15">
-        <v>1420</v>
+        <v>1760</v>
       </c>
       <c r="P97" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="D98" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="15" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I98" s="15" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J98" s="15">
         <v>3000</v>
       </c>
       <c r="K98" s="15">
         <v>0.009690000000000001</v>
       </c>
       <c r="L98" s="15">
         <v>0.008399999999999999</v>
       </c>
       <c r="M98" s="15">
         <v>0.00808</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E99" s="15">
         <v>10000018472</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J99" s="15">
         <v>2000</v>
       </c>
       <c r="K99" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L99" s="15">
         <v>0.008540000000000001</v>
       </c>
       <c r="M99" s="15">
         <v>0.00821</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E100" s="15">
         <v>10000018468</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00626</v>
       </c>
       <c r="L100" s="15">
         <v>0.00542</v>
       </c>
       <c r="M100" s="15">
         <v>0.00521</v>
       </c>
       <c r="N100" s="15">
-        <v>4000</v>
+        <v>3150</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>261</v>
       </c>
-      <c r="D101" s="15" t="s">
+      <c r="E101" s="15" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00552</v>
       </c>
       <c r="L101" s="15">
         <v>0.00478</v>
       </c>
       <c r="M101" s="15">
         <v>0.0046</v>
       </c>
       <c r="N101" s="15">
-        <v>3065</v>
+        <v>2282</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E102" s="15">
         <v>10000018469</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J102" s="15">
         <v>3000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00527</v>
       </c>
       <c r="L102" s="15">
         <v>0.00456</v>
       </c>
       <c r="M102" s="15">
         <v>0.00439</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E103" s="15">
         <v>10000018475</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.0051</v>
+        <v>0.00567</v>
       </c>
       <c r="L103" s="15">
-        <v>0.00442</v>
+        <v>0.00491</v>
       </c>
       <c r="M103" s="15">
-        <v>0.00425</v>
+        <v>0.00473</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15">
-        <v>3100</v>
+        <v>3500</v>
       </c>
       <c r="P103" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E104" s="15">
         <v>10000018476</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>2000</v>
       </c>
       <c r="K104" s="15">
         <v>0.01354</v>
       </c>
       <c r="L104" s="15">
         <v>0.00787</v>
       </c>
       <c r="M104" s="15">
         <v>0.00707</v>
       </c>
       <c r="N104" s="15">
-        <v>1398</v>
+        <v>1252</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E105" s="15">
         <v>10000023234</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>2000</v>
       </c>
       <c r="K105" s="15">
         <v>0.04681</v>
       </c>
       <c r="L105" s="15">
         <v>0.02352</v>
       </c>
       <c r="M105" s="15">
         <v>0.02302</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>271</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.01058</v>
       </c>
       <c r="L106" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M106" s="15">
         <v>0.00881</v>
       </c>
       <c r="N106" s="15">
-        <v>6400</v>
+        <v>6000</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>275</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.0176</v>
       </c>
       <c r="L107" s="15">
         <v>0.01273</v>
       </c>
       <c r="M107" s="15">
         <v>0.01111</v>
       </c>
       <c r="N107" s="15">
-        <v>816</v>
+        <v>644</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E108" s="15">
         <v>10000018473</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>10000</v>
       </c>
       <c r="K108" s="15">
         <v>0.0108</v>
       </c>
       <c r="L108" s="15">
         <v>0.00936</v>
       </c>
       <c r="M108" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N108" s="15">
-        <v>2639</v>
+        <v>3533</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>280</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>5000</v>
       </c>
       <c r="K109" s="15">
         <v>0.00817</v>
       </c>
       <c r="L109" s="15">
         <v>0.00684</v>
       </c>
       <c r="M109" s="15">
         <v>0.00659</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E110" s="15">
         <v>10000018474</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.01067</v>
       </c>
       <c r="L110" s="15">
         <v>0.00924</v>
       </c>
       <c r="M110" s="15">
         <v>0.00889</v>
       </c>
       <c r="N110" s="15">
-        <v>4400</v>
+        <v>4500</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E111" s="15">
         <v>10080071864</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00495</v>
       </c>
       <c r="L111" s="15">
         <v>0.00429</v>
       </c>
       <c r="M111" s="15">
         <v>0.00413</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15">
-        <v>3900</v>
+        <v>4100</v>
       </c>
       <c r="P111" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E112" s="15">
         <v>10080032272</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>5000</v>
       </c>
       <c r="K112" s="15">
         <v>0.06507</v>
       </c>
       <c r="L112" s="15">
         <v>0.05639</v>
       </c>
       <c r="M112" s="15">
         <v>0.05423</v>
       </c>
       <c r="N112" s="15">
-        <v>6700</v>
+        <v>6000</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>134</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E113" s="15">
         <v>10080070515</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15" t="s">
         <v>136</v>
       </c>
       <c r="J113" s="15"/>
       <c r="K113" s="15">
         <v>0.01781</v>
       </c>
       <c r="L113" s="15">
         <v>0.01034</v>
       </c>
       <c r="M113" s="15">
         <v>0.00932</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E114" s="15">
         <v>10080050608</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>100</v>
       </c>
       <c r="K114" s="15">
         <v>2.57</v>
       </c>
       <c r="L114" s="15">
         <v>2.1</v>
       </c>
       <c r="M114" s="15">
         <v>2.02</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E115" s="15">
         <v>10080034091</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I115" s="15" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="J115" s="15">
         <v>2000</v>
       </c>
       <c r="K115" s="15">
         <v>0.03732</v>
       </c>
       <c r="L115" s="15">
         <v>0.03234</v>
       </c>
       <c r="M115" s="15">
         <v>0.0311</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="D116" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="15" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J116" s="15">
         <v>1000</v>
       </c>
       <c r="K116" s="15">
         <v>0.04158</v>
       </c>
       <c r="L116" s="15">
         <v>0.03604</v>
       </c>
       <c r="M116" s="15">
         <v>0.03465</v>
       </c>
       <c r="N116" s="15">
-        <v>6555</v>
+        <v>6087</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14"/>
       <c r="C117" s="15"/>
       <c r="D117" s="15"/>
       <c r="E117" s="15"/>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="15"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
     </row>
   </sheetData>
@@ -5997,317 +5994,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>