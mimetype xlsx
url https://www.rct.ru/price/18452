--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -232,51 +232,51 @@
   <si>
     <t>Ø 5мм h=5мм / L-KLS8-0108-LED-5</t>
   </si>
   <si>
     <t>UT-00097585</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>Ø 5мм h=3.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>UT-00141975</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>Ø 5мм h=4.5мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>UT-00146482</t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>Ø 5мм h=5.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>UT-00154808</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=10.0mm / L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>10-00057119</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0114A-LED-10 KLS, </t>
   </si>
   <si>
     <t>UT-00152251</t>
   </si>
@@ -1889,53 +1889,51 @@
       </c>
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080069160</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>5000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008449999999999999</v>
       </c>
       <c r="L13" s="15">
         <v>0.00606</v>
       </c>
       <c r="M13" s="15">
         <v>0.00527</v>
       </c>
-      <c r="N13" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080069780</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
@@ -1964,51 +1962,51 @@
       <c r="D15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="15">
         <v>10080070236</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>2500</v>
       </c>
       <c r="K15" s="15">
         <v>0.03181</v>
       </c>
       <c r="L15" s="15">
         <v>0.02651</v>
       </c>
       <c r="M15" s="15">
         <v>0.02544</v>
       </c>
       <c r="N15" s="15">
-        <v>443</v>
+        <v>363</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="15">
         <v>10080057330</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="15"/>
@@ -2227,51 +2225,51 @@
       <c r="D22" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E22" s="15">
         <v>10080054971</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>4000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01203</v>
       </c>
       <c r="L22" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.00749</v>
       </c>
       <c r="N22" s="15">
-        <v>13604</v>
+        <v>10547</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="15"/>
@@ -2413,55 +2411,53 @@
       </c>
       <c r="D27" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.0095</v>
       </c>
       <c r="L27" s="15">
         <v>0.0064</v>
       </c>
       <c r="M27" s="15">
         <v>0.00579</v>
       </c>
-      <c r="N27" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N27" s="15"/>
       <c r="O27" s="15">
-        <v>640</v>
+        <v>824</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>39</v>
       </c>
@@ -2609,132 +2605,132 @@
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01093</v>
       </c>
       <c r="L32" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M32" s="15">
         <v>0.00881</v>
       </c>
       <c r="N32" s="15">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>3000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01221</v>
       </c>
       <c r="L33" s="15">
         <v>0.01025</v>
       </c>
       <c r="M33" s="15">
         <v>0.00984</v>
       </c>
       <c r="N33" s="15">
-        <v>1394</v>
+        <v>1156</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="15">
         <v>10080042856</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>15000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00669</v>
       </c>
       <c r="L34" s="15">
         <v>0.0058</v>
       </c>
       <c r="M34" s="15">
         <v>0.00558</v>
       </c>
       <c r="N34" s="15">
-        <v>964</v>
+        <v>790</v>
       </c>
       <c r="O34" s="15">
-        <v>4150</v>
+        <v>3401</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E35" s="15">
         <v>10080042857</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>94</v>
@@ -2769,412 +2765,412 @@
       </c>
       <c r="E36" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>94</v>
       </c>
       <c r="J36" s="15">
         <v>10000</v>
       </c>
       <c r="K36" s="15">
         <v>0.00612</v>
       </c>
       <c r="L36" s="15">
         <v>0.0053</v>
       </c>
       <c r="M36" s="15">
         <v>0.0051</v>
       </c>
       <c r="N36" s="15">
-        <v>560</v>
+        <v>293</v>
       </c>
       <c r="O36" s="15">
-        <v>40000</v>
+        <v>32500</v>
       </c>
       <c r="P36" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00674</v>
       </c>
       <c r="L37" s="15">
         <v>0.00584</v>
       </c>
       <c r="M37" s="15">
         <v>0.00561</v>
       </c>
       <c r="N37" s="15">
-        <v>2460</v>
+        <v>2340</v>
       </c>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00675</v>
       </c>
       <c r="L38" s="15">
         <v>0.00585</v>
       </c>
       <c r="M38" s="15">
         <v>0.00563</v>
       </c>
       <c r="N38" s="15">
-        <v>9326</v>
+        <v>9838</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E39" s="15">
         <v>10080073138</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>10000</v>
       </c>
       <c r="K39" s="15">
         <v>0.00689</v>
       </c>
       <c r="L39" s="15">
         <v>0.00597</v>
       </c>
       <c r="M39" s="15">
         <v>0.00574</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15">
-        <v>3100</v>
+        <v>3350</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>5000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00662</v>
       </c>
       <c r="L40" s="15">
         <v>0.00573</v>
       </c>
       <c r="M40" s="15">
         <v>0.00551</v>
       </c>
       <c r="N40" s="15">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="O40" s="15">
-        <v>850</v>
+        <v>720</v>
       </c>
       <c r="P40" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="15">
         <v>10080069849</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00705</v>
       </c>
       <c r="L41" s="15">
         <v>0.00611</v>
       </c>
       <c r="M41" s="15">
         <v>0.00588</v>
       </c>
       <c r="N41" s="15">
-        <v>21735</v>
+        <v>20945</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00659</v>
       </c>
       <c r="L42" s="15">
         <v>0.00571</v>
       </c>
       <c r="M42" s="15">
         <v>0.00549</v>
       </c>
       <c r="N42" s="15">
-        <v>3240</v>
+        <v>2898</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="15">
         <v>10080043009</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>10000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00695</v>
       </c>
       <c r="L43" s="15">
         <v>0.00602</v>
       </c>
       <c r="M43" s="15">
         <v>0.00579</v>
       </c>
       <c r="N43" s="15">
-        <v>7573</v>
+        <v>6956</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>115</v>
       </c>
       <c r="E44" s="15">
         <v>10080057646</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00668</v>
       </c>
       <c r="L44" s="15">
         <v>0.00579</v>
       </c>
       <c r="M44" s="15">
         <v>0.00556</v>
       </c>
       <c r="N44" s="15">
-        <v>4760</v>
+        <v>4200</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>116</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>117</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>118</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00695</v>
       </c>
       <c r="L45" s="15">
         <v>0.00602</v>
       </c>
       <c r="M45" s="15">
         <v>0.00579</v>
       </c>
       <c r="N45" s="15">
-        <v>2471</v>
+        <v>2093</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="15"/>
@@ -3243,51 +3239,51 @@
       <c r="D48" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>1000</v>
       </c>
       <c r="K48" s="15">
         <v>0.13805</v>
       </c>
       <c r="L48" s="15">
         <v>0.09988</v>
       </c>
       <c r="M48" s="15">
         <v>0.08716</v>
       </c>
       <c r="N48" s="15">
-        <v>1600</v>
+        <v>1220</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15">
         <v>5000</v>
       </c>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>39</v>
@@ -3325,51 +3321,51 @@
       <c r="D50" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="15">
         <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
         <v>0.08442</v>
       </c>
       <c r="L50" s="15">
         <v>0.07316</v>
       </c>
       <c r="M50" s="15">
         <v>0.07035</v>
       </c>
       <c r="N50" s="15">
-        <v>43967</v>
+        <v>41036</v>
       </c>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>134</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="15">
         <v>10080034447</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="15" t="s">
@@ -3404,253 +3400,253 @@
         <v>138</v>
       </c>
       <c r="E52" s="15">
         <v>10000018486</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00597</v>
       </c>
       <c r="L52" s="15">
         <v>0.00517</v>
       </c>
       <c r="M52" s="15">
         <v>0.00498</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15">
-        <v>55</v>
+        <v>3337</v>
       </c>
       <c r="P52" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E53" s="15">
         <v>10000018487</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00606</v>
       </c>
       <c r="L53" s="15">
         <v>0.00525</v>
       </c>
       <c r="M53" s="15">
         <v>0.00505</v>
       </c>
       <c r="N53" s="15">
-        <v>38549</v>
+        <v>39181</v>
       </c>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E54" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I54" s="15" t="s">
         <v>144</v>
       </c>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.0165</v>
       </c>
       <c r="L54" s="15">
         <v>0.0143</v>
       </c>
       <c r="M54" s="15">
         <v>0.01375</v>
       </c>
       <c r="N54" s="15">
-        <v>2720</v>
+        <v>2600</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E55" s="15">
         <v>10000018488</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I55" s="15" t="s">
         <v>144</v>
       </c>
       <c r="J55" s="15">
         <v>1000</v>
       </c>
       <c r="K55" s="15">
         <v>0.02237</v>
       </c>
       <c r="L55" s="15">
         <v>0.01598</v>
       </c>
       <c r="M55" s="15">
         <v>0.01438</v>
       </c>
       <c r="N55" s="15">
-        <v>5373</v>
+        <v>5174</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E56" s="15">
         <v>10000018455</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>5000</v>
       </c>
       <c r="K56" s="15">
         <v>0.00597</v>
       </c>
       <c r="L56" s="15">
         <v>0.00517</v>
       </c>
       <c r="M56" s="15">
         <v>0.00498</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>15000</v>
+        <v>12000</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E57" s="15">
         <v>10000018456</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>10000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00615</v>
       </c>
       <c r="L57" s="15">
         <v>0.00533</v>
       </c>
       <c r="M57" s="15">
         <v>0.00513</v>
       </c>
       <c r="N57" s="15">
-        <v>1928</v>
+        <v>1621</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="15"/>
@@ -3793,51 +3789,51 @@
       <c r="D62" s="15" t="s">
         <v>162</v>
       </c>
       <c r="E62" s="15">
         <v>10000018457</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>4000</v>
       </c>
       <c r="K62" s="15">
         <v>0.01971</v>
       </c>
       <c r="L62" s="15">
         <v>0.01022</v>
       </c>
       <c r="M62" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N62" s="15">
-        <v>5220</v>
+        <v>3600</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>163</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>165</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="15"/>
@@ -3870,130 +3866,130 @@
         <v>167</v>
       </c>
       <c r="E64" s="15">
         <v>10000018453</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>10000</v>
       </c>
       <c r="K64" s="15">
         <v>0.00588</v>
       </c>
       <c r="L64" s="15">
         <v>0.0051</v>
       </c>
       <c r="M64" s="15">
         <v>0.0049</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15">
-        <v>21003</v>
+        <v>16749</v>
       </c>
       <c r="P64" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>168</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E65" s="15">
         <v>10000018454</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>2000</v>
       </c>
       <c r="K65" s="15">
         <v>0.01354</v>
       </c>
       <c r="L65" s="15">
         <v>0.00787</v>
       </c>
       <c r="M65" s="15">
         <v>0.00707</v>
       </c>
       <c r="N65" s="15">
-        <v>1485</v>
+        <v>1553</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>172</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.00617</v>
       </c>
       <c r="L66" s="15">
         <v>0.00534</v>
       </c>
       <c r="M66" s="15">
         <v>0.00514</v>
       </c>
       <c r="N66" s="15">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E67" s="15">
         <v>10080073206</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I67" s="15"/>
@@ -4062,171 +4058,171 @@
       </c>
       <c r="E69" s="15" t="s">
         <v>180</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>181</v>
       </c>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.02217</v>
       </c>
       <c r="L69" s="15">
         <v>0.01145</v>
       </c>
       <c r="M69" s="15">
         <v>0.01107</v>
       </c>
       <c r="N69" s="15">
-        <v>759</v>
+        <v>826</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>185</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00756</v>
       </c>
       <c r="L70" s="15">
         <v>0.00655</v>
       </c>
       <c r="M70" s="15">
         <v>0.0063</v>
       </c>
       <c r="N70" s="15">
-        <v>1560</v>
+        <v>1480</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02956</v>
       </c>
       <c r="L71" s="15">
         <v>0.01551</v>
       </c>
       <c r="M71" s="15">
         <v>0.01502</v>
       </c>
       <c r="N71" s="15">
-        <v>4133</v>
+        <v>5904</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>189</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E72" s="15">
         <v>10000018477</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>10000</v>
       </c>
       <c r="K72" s="15">
         <v>0.00725</v>
       </c>
       <c r="L72" s="15">
         <v>0.00628</v>
       </c>
       <c r="M72" s="15">
         <v>0.00604</v>
       </c>
       <c r="N72" s="15"/>
       <c r="O72" s="15">
-        <v>3302</v>
+        <v>2930</v>
       </c>
       <c r="P72" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E73" s="15" t="s">
         <v>193</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>39</v>
       </c>
@@ -4259,217 +4255,217 @@
       <c r="D74" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E74" s="15">
         <v>10000018478</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>2000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00728</v>
       </c>
       <c r="L74" s="15">
         <v>0.00631</v>
       </c>
       <c r="M74" s="15">
         <v>0.00606</v>
       </c>
       <c r="N74" s="15">
-        <v>3727</v>
+        <v>3195</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E75" s="15">
         <v>10000018482</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>5000</v>
       </c>
       <c r="K75" s="15">
         <v>0.03695</v>
       </c>
       <c r="L75" s="15">
         <v>0.01947</v>
       </c>
       <c r="M75" s="15">
         <v>0.01898</v>
       </c>
       <c r="N75" s="15">
-        <v>5046</v>
+        <v>5756</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>198</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E76" s="15">
         <v>10000018483</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I76" s="15" t="s">
         <v>200</v>
       </c>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.02532</v>
       </c>
       <c r="L76" s="15">
         <v>0.01659</v>
       </c>
       <c r="M76" s="15">
         <v>0.01441</v>
       </c>
       <c r="N76" s="15">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>201</v>
       </c>
       <c r="D77" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="15" t="s">
         <v>203</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I77" s="15" t="s">
         <v>204</v>
       </c>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.01305</v>
       </c>
       <c r="L77" s="15">
         <v>0.01131</v>
       </c>
       <c r="M77" s="15">
         <v>0.01088</v>
       </c>
       <c r="N77" s="15">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="O77" s="15">
-        <v>1260</v>
+        <v>1280</v>
       </c>
       <c r="P77" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>207</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I78" s="15" t="s">
         <v>208</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.00563</v>
       </c>
       <c r="L78" s="15">
         <v>0.00563</v>
       </c>
       <c r="M78" s="15">
         <v>0.00563</v>
       </c>
       <c r="N78" s="15">
-        <v>2290</v>
+        <v>2352</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>205</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>206</v>
       </c>
       <c r="E79" s="15">
         <v>10000018484</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="15" t="s">
@@ -4503,246 +4499,246 @@
       <c r="D80" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E80" s="15">
         <v>10000018485</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>5000</v>
       </c>
       <c r="K80" s="15">
         <v>0.0108</v>
       </c>
       <c r="L80" s="15">
         <v>0.00936</v>
       </c>
       <c r="M80" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N80" s="15">
-        <v>4400</v>
+        <v>4156</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>211</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>213</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>10000</v>
       </c>
       <c r="K81" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.00554</v>
       </c>
       <c r="M81" s="15">
         <v>0.00536</v>
       </c>
       <c r="N81" s="15">
-        <v>1243</v>
+        <v>1330</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D82" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E82" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>5000</v>
       </c>
       <c r="K82" s="15">
         <v>0.01232</v>
       </c>
       <c r="L82" s="15">
         <v>0.00592</v>
       </c>
       <c r="M82" s="15">
         <v>0.00578</v>
       </c>
       <c r="N82" s="15">
-        <v>7512</v>
+        <v>6046</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E83" s="15" t="s">
         <v>219</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>4000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01724</v>
       </c>
       <c r="L83" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M83" s="15">
         <v>0.00912</v>
       </c>
       <c r="N83" s="15">
-        <v>7023</v>
+        <v>5028</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>220</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E84" s="15" t="s">
         <v>222</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>5000</v>
       </c>
       <c r="K84" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L84" s="15">
         <v>0.00481</v>
       </c>
       <c r="M84" s="15">
         <v>0.00465</v>
       </c>
       <c r="N84" s="15">
-        <v>6657</v>
+        <v>7367</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>223</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E85" s="15">
         <v>10080055375</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.0089</v>
       </c>
       <c r="L85" s="15">
         <v>0.00644</v>
       </c>
       <c r="M85" s="15">
         <v>0.00562</v>
       </c>
       <c r="N85" s="15">
-        <v>14000</v>
+        <v>17800</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E86" s="15">
         <v>10000018465</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I86" s="15"/>
@@ -4776,51 +4772,51 @@
       <c r="D87" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E87" s="15">
         <v>10000018466</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00602</v>
       </c>
       <c r="L87" s="15">
         <v>0.00521</v>
       </c>
       <c r="M87" s="15">
         <v>0.00501</v>
       </c>
       <c r="N87" s="15">
-        <v>1512</v>
+        <v>1242</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>231</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I88" s="15"/>
@@ -4926,92 +4922,92 @@
       </c>
       <c r="E91" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I91" s="15" t="s">
         <v>241</v>
       </c>
       <c r="J91" s="15">
         <v>15000</v>
       </c>
       <c r="K91" s="15">
         <v>0.0059</v>
       </c>
       <c r="L91" s="15">
         <v>0.00511</v>
       </c>
       <c r="M91" s="15">
         <v>0.00491</v>
       </c>
       <c r="N91" s="15">
-        <v>6776</v>
+        <v>6952</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E92" s="15">
         <v>10000018463</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I92" s="15" t="s">
         <v>241</v>
       </c>
       <c r="J92" s="15">
         <v>10000</v>
       </c>
       <c r="K92" s="15">
         <v>0.00593</v>
       </c>
       <c r="L92" s="15">
         <v>0.00514</v>
       </c>
       <c r="M92" s="15">
         <v>0.00494</v>
       </c>
       <c r="N92" s="15">
-        <v>339</v>
+        <v>282</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>242</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>243</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>244</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I93" s="15"/>
@@ -5043,171 +5039,171 @@
       <c r="D94" s="15" t="s">
         <v>246</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>247</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>2000</v>
       </c>
       <c r="K94" s="15">
         <v>0.00594</v>
       </c>
       <c r="L94" s="15">
         <v>0.00515</v>
       </c>
       <c r="M94" s="15">
         <v>0.00495</v>
       </c>
       <c r="N94" s="15">
-        <v>700</v>
+        <v>810</v>
       </c>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>248</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E95" s="15">
         <v>10000018471</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>1000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00627</v>
       </c>
       <c r="L95" s="15">
         <v>0.00543</v>
       </c>
       <c r="M95" s="15">
         <v>0.00523</v>
       </c>
       <c r="N95" s="15">
-        <v>1028</v>
+        <v>753</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>5000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00678</v>
       </c>
       <c r="L96" s="15">
         <v>0.00588</v>
       </c>
       <c r="M96" s="15">
         <v>0.00565</v>
       </c>
       <c r="N96" s="15">
-        <v>17600</v>
+        <v>15000</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I97" s="15" t="s">
         <v>256</v>
       </c>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.01098</v>
       </c>
       <c r="L97" s="15">
         <v>0.009520000000000001</v>
       </c>
       <c r="M97" s="15">
         <v>0.00915</v>
       </c>
       <c r="N97" s="15"/>
       <c r="O97" s="15">
-        <v>1760</v>
+        <v>1640</v>
       </c>
       <c r="P97" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E98" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>39</v>
       </c>
@@ -5281,92 +5277,92 @@
       <c r="D100" s="15" t="s">
         <v>259</v>
       </c>
       <c r="E100" s="15">
         <v>10000018468</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15">
         <v>5000</v>
       </c>
       <c r="K100" s="15">
         <v>0.00626</v>
       </c>
       <c r="L100" s="15">
         <v>0.00542</v>
       </c>
       <c r="M100" s="15">
         <v>0.00521</v>
       </c>
       <c r="N100" s="15">
-        <v>3150</v>
+        <v>4200</v>
       </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>260</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>262</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I101" s="15" t="s">
         <v>263</v>
       </c>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00552</v>
       </c>
       <c r="L101" s="15">
         <v>0.00478</v>
       </c>
       <c r="M101" s="15">
         <v>0.0046</v>
       </c>
       <c r="N101" s="15">
-        <v>2282</v>
+        <v>2622</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>260</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E102" s="15">
         <v>10000018469</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I102" s="15" t="s">
@@ -5401,91 +5397,91 @@
         <v>265</v>
       </c>
       <c r="E103" s="15">
         <v>10000018475</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>5000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00567</v>
       </c>
       <c r="L103" s="15">
         <v>0.00491</v>
       </c>
       <c r="M103" s="15">
         <v>0.00473</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15">
-        <v>3500</v>
+        <v>3350</v>
       </c>
       <c r="P103" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E104" s="15">
         <v>10000018476</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>2000</v>
       </c>
       <c r="K104" s="15">
         <v>0.01354</v>
       </c>
       <c r="L104" s="15">
         <v>0.00787</v>
       </c>
       <c r="M104" s="15">
         <v>0.00707</v>
       </c>
       <c r="N104" s="15">
-        <v>1252</v>
+        <v>1857</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>268</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E105" s="15">
         <v>10000023234</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I105" s="15"/>
@@ -5519,129 +5515,129 @@
       </c>
       <c r="E106" s="15" t="s">
         <v>272</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I106" s="15" t="s">
         <v>273</v>
       </c>
       <c r="J106" s="15">
         <v>1000</v>
       </c>
       <c r="K106" s="15">
         <v>0.01058</v>
       </c>
       <c r="L106" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M106" s="15">
         <v>0.00881</v>
       </c>
       <c r="N106" s="15">
-        <v>6000</v>
+        <v>6160</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>274</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E107" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
         <v>0.0176</v>
       </c>
       <c r="L107" s="15">
         <v>0.01273</v>
       </c>
       <c r="M107" s="15">
         <v>0.01111</v>
       </c>
       <c r="N107" s="15">
-        <v>644</v>
+        <v>788</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E108" s="15">
         <v>10000018473</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>10000</v>
       </c>
       <c r="K108" s="15">
         <v>0.0108</v>
       </c>
       <c r="L108" s="15">
         <v>0.00936</v>
       </c>
       <c r="M108" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N108" s="15">
-        <v>3533</v>
+        <v>2436</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>279</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>280</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>281</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I109" s="15"/>
@@ -5673,131 +5669,131 @@
       <c r="D110" s="15" t="s">
         <v>283</v>
       </c>
       <c r="E110" s="15">
         <v>10000018474</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.01067</v>
       </c>
       <c r="L110" s="15">
         <v>0.00924</v>
       </c>
       <c r="M110" s="15">
         <v>0.00889</v>
       </c>
       <c r="N110" s="15">
-        <v>4500</v>
+        <v>3700</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>284</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E111" s="15">
         <v>10080071864</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.00495</v>
       </c>
       <c r="L111" s="15">
         <v>0.00429</v>
       </c>
       <c r="M111" s="15">
         <v>0.00413</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15">
-        <v>4100</v>
+        <v>3000</v>
       </c>
       <c r="P111" s="15" t="s">
         <v>72</v>
       </c>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>286</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E112" s="15">
         <v>10080032272</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>5000</v>
       </c>
       <c r="K112" s="15">
         <v>0.06507</v>
       </c>
       <c r="L112" s="15">
         <v>0.05639</v>
       </c>
       <c r="M112" s="15">
         <v>0.05423</v>
       </c>
       <c r="N112" s="15">
-        <v>6000</v>
+        <v>8300</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>134</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>288</v>
       </c>
       <c r="E113" s="15">
         <v>10080070515</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="15" t="s">
@@ -5907,51 +5903,51 @@
       </c>
       <c r="E116" s="15" t="s">
         <v>295</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>39</v>
       </c>
       <c r="I116" s="15" t="s">
         <v>296</v>
       </c>
       <c r="J116" s="15">
         <v>1000</v>
       </c>
       <c r="K116" s="15">
         <v>0.04158</v>
       </c>
       <c r="L116" s="15">
         <v>0.03604</v>
       </c>
       <c r="M116" s="15">
         <v>0.03465</v>
       </c>
       <c r="N116" s="15">
-        <v>6087</v>
+        <v>5284</v>
       </c>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14"/>
       <c r="C117" s="15"/>
       <c r="D117" s="15"/>
       <c r="E117" s="15"/>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15"/>
       <c r="I117" s="15"/>
       <c r="J117" s="15"/>
       <c r="K117" s="15"/>
       <c r="L117" s="15"/>
       <c r="M117" s="15"/>
       <c r="N117" s="15"/>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
     </row>
   </sheetData>