--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -97,50 +97,62 @@
   <si>
     <t>Мелкий опт</t>
   </si>
   <si>
     <t>Опт</t>
   </si>
   <si>
     <t>Свободный остаток</t>
   </si>
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>Держатели светодиодов LDH</t>
   </si>
   <si>
+    <t>13RS024014</t>
+  </si>
+  <si>
+    <t>OD=6.22мм ID=4.45мм h=3.97мм (Nylon 66 UL94V-2) / 13RS024014</t>
+  </si>
+  <si>
+    <t>UT-00158975</t>
+  </si>
+  <si>
+    <t>Essentra</t>
+  </si>
+  <si>
     <t>FI-32/3/3.9</t>
   </si>
   <si>
     <t>Держатель светодиода FI-32/3/3.9</t>
   </si>
   <si>
     <t>MASZCZYK</t>
   </si>
   <si>
     <t>FI-32/5/11.6</t>
   </si>
   <si>
     <t>Длинная прозрачная линза на 5мм. Встраивается в корпус для усиления потока света от SMD светодиода. / FI-32/5/11.6</t>
   </si>
   <si>
     <t>FI-43</t>
   </si>
   <si>
     <t>Держатель светодиода FI-43</t>
   </si>
   <si>
     <t>FI-43 red</t>
   </si>
   <si>
     <t>Держатель светодиода FI-43 red</t>
@@ -232,53 +244,50 @@
   <si>
     <t>Ø 5мм h=5мм / L-KLS8-0108-LED-5</t>
   </si>
   <si>
     <t>UT-00097585</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>Ø 5мм h=3.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>UT-00141975</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>Ø 5мм h=4.5мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>UT-00146482</t>
   </si>
   <si>
-    <t>25.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>Ø 5мм h=5.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>UT-00154808</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=10.0mm / L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>10-00057119</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0114A-LED-10 KLS, </t>
   </si>
   <si>
     <t>UT-00152251</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-11</t>
@@ -433,89 +442,95 @@
   <si>
     <t xml:space="preserve">515-1027F DIALIGHT, </t>
   </si>
   <si>
     <t>L-KLS8-0124-LC5-1</t>
   </si>
   <si>
     <t>LC5-1 (L-KLS8-0124-LC5-1)</t>
   </si>
   <si>
     <t>L-KLS8-0117-5-B</t>
   </si>
   <si>
     <t>(Outer diameter：9.2mm, H:4.2mm ) / LC5-1T (L-KLS8-0117-5-B)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0117-5-B KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0119-LED-3</t>
   </si>
   <si>
     <t>LDH-19 (L-KLS8-0119-LED-3)</t>
   </si>
   <si>
+    <t>01.11.2026</t>
+  </si>
+  <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH1-4.0-12.5</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-14.0</t>
   </si>
   <si>
     <t>4.0mm 14.00mm / LDH1-4.0-14.0 (L-KLS8-0101-LED-14.0)</t>
   </si>
   <si>
     <t>UT-00098015</t>
   </si>
   <si>
+    <t>25.11.2026</t>
+  </si>
+  <si>
     <t>L-KLS8-0101-LED-19.0</t>
   </si>
   <si>
     <t>4.0mm 19.00mm / LDH1-4.0-19.0 (L-KLS8-0101-LED-19.0)</t>
   </si>
   <si>
     <t>UT-00094979</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-2.0</t>
   </si>
   <si>
     <t>4.0mm 2.00mm / LDH1-4.0-2.0 (L-KLS8-0101-LED-2.0)</t>
   </si>
   <si>
     <t>UT-00098013</t>
   </si>
   <si>
     <t>L-KLS8-0104C-LED-02</t>
   </si>
   <si>
     <t>4.0mm 2.00mm / LDH1-4.0-2.0 (L-KLS8-0104C-LED-02)</t>
   </si>
   <si>
     <t>UT-00142383</t>
@@ -587,50 +602,53 @@
     <t>L-KLS8-0113A-LED-13</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=13мм (Nylon 66 UL94V-2) / LDH13-3.5-13 (L-KLS8-0113A-LED-13)</t>
   </si>
   <si>
     <t>UT-00118628</t>
   </si>
   <si>
     <t xml:space="preserve">KLS8-0113-13 KLS, </t>
   </si>
   <si>
     <t>KLS8-0113-23</t>
   </si>
   <si>
     <t>3.5mm 23.0mm / LDH13-3.5-23</t>
   </si>
   <si>
     <t>10-00057157</t>
   </si>
   <si>
     <t>L-KLS8-0113A-LED-5</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=5мм (Nylon 66 UL94V-2) / LDH13-3.5-5.0 (L-KLS8-0113A-LED-5)</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>L-KLS8-0113A-LED-6.0</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=6мм (Nylon 66 UL94V-2) / LDH13-3.5-6.0 (L-KLS8-0113A-LED-6.0)</t>
   </si>
   <si>
     <t>UT-00149298</t>
   </si>
   <si>
     <t>L-KLS8-0113A-LED-7.5</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=7.5мм (Nylon 66 UL94V-2) / LDH13-3.5-7.5 (L-KLS8-0113A-LED-7.5)</t>
   </si>
   <si>
     <t>KLS8-0117-3mm</t>
   </si>
   <si>
     <t>3mm из 2частей / LDH17-3 (KLS8-0117-3mm)</t>
   </si>
   <si>
     <t>KLS8-0117-5mm</t>
   </si>
@@ -1494,51 +1512,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gainta.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biometric.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foryard-led.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semtech.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ferrite.rct.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gas-sensor.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://connector.su/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://&#1082;&#1083;&#1077;&#1084;&#1084;&#1085;&#1080;&#1082;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanhe.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jointbox.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rct.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R117"/>
+  <dimension ref="A1:R118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="7" ySplit="7" topLeftCell="H8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.42578125" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.7109375" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.5703125" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.5703125" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.42578125" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.42578125" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.28515625" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.28515625" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.28515625" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.7109375" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.7109375" customWidth="true" style="0"/>
@@ -1726,4251 +1744,4270 @@
         <v>21</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="P7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="R7" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="15">
-        <v>10080064573</v>
+      <c r="E9" s="15" t="s">
+        <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I9" s="15"/>
-      <c r="J9" s="15"/>
+      <c r="J9" s="15">
+        <v>1000</v>
+      </c>
       <c r="K9" s="15">
-        <v>0.23749</v>
+        <v>0.13499</v>
       </c>
       <c r="L9" s="15">
-        <v>0.20624</v>
+        <v>0.11699</v>
       </c>
       <c r="M9" s="15">
-        <v>0.19843</v>
+        <v>0.11249</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="15">
-        <v>10080038387</v>
+        <v>10080064573</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.23749</v>
       </c>
       <c r="L10" s="15">
         <v>0.20624</v>
       </c>
       <c r="M10" s="15">
         <v>0.19843</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E11" s="15">
-        <v>10080064572</v>
+        <v>10080038387</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
-        <v>0.09365</v>
+        <v>0.23749</v>
       </c>
       <c r="L11" s="15">
-        <v>0.08132</v>
+        <v>0.20624</v>
       </c>
       <c r="M11" s="15">
-        <v>0.07825</v>
+        <v>0.19843</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="15">
+        <v>10080064572</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15">
-        <v>0.13585</v>
+        <v>0.09365</v>
       </c>
       <c r="L12" s="15">
-        <v>0.0902</v>
+        <v>0.08132</v>
       </c>
       <c r="M12" s="15">
-        <v>0.08259</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.07825</v>
+      </c>
+      <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>10080069160</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>40</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I13" s="15"/>
-      <c r="J13" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="15"/>
       <c r="K13" s="15">
-        <v>0.008449999999999999</v>
+        <v>0.13585</v>
       </c>
       <c r="L13" s="15">
-        <v>0.00606</v>
+        <v>0.0902</v>
       </c>
       <c r="M13" s="15">
-        <v>0.00527</v>
-[...1 lines deleted...]
-      <c r="N13" s="15"/>
+        <v>0.08259</v>
+      </c>
+      <c r="N13" s="15">
+        <v>10</v>
+      </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="15">
-        <v>10080069780</v>
+        <v>10080069160</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I14" s="15"/>
-      <c r="J14" s="15"/>
+      <c r="J14" s="15">
+        <v>5000</v>
+      </c>
       <c r="K14" s="15">
-        <v>0.00748</v>
+        <v>0.008449999999999999</v>
       </c>
       <c r="L14" s="15">
-        <v>0.00748</v>
+        <v>0.00606</v>
       </c>
       <c r="M14" s="15">
-        <v>0.00748</v>
+        <v>0.00527</v>
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E15" s="15">
-        <v>10080070236</v>
+        <v>10080069780</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I15" s="15"/>
-      <c r="J15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="15"/>
       <c r="K15" s="15">
-        <v>0.03181</v>
+        <v>0.00748</v>
       </c>
       <c r="L15" s="15">
-        <v>0.02651</v>
+        <v>0.00748</v>
       </c>
       <c r="M15" s="15">
-        <v>0.02544</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00748</v>
+      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E16" s="15">
-        <v>10080057330</v>
+        <v>10080070236</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="K16" s="15">
-        <v>0.02632</v>
+        <v>0.03181</v>
       </c>
       <c r="L16" s="15">
-        <v>0.02193</v>
+        <v>0.02651</v>
       </c>
       <c r="M16" s="15">
-        <v>0.02106</v>
-[...1 lines deleted...]
-      <c r="N16" s="15"/>
+        <v>0.02544</v>
+      </c>
+      <c r="N16" s="15">
+        <v>418</v>
+      </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="15">
-        <v>10080063933</v>
+        <v>10080057330</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="K17" s="15">
-        <v>0.01739</v>
+        <v>0.02632</v>
       </c>
       <c r="L17" s="15">
-        <v>0.01449</v>
+        <v>0.02193</v>
       </c>
       <c r="M17" s="15">
-        <v>0.01392</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02106</v>
+      </c>
+      <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E18" s="15">
-        <v>10080043007</v>
+        <v>10080063933</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K18" s="15">
-        <v>0.00626</v>
+        <v>0.01739</v>
       </c>
       <c r="L18" s="15">
-        <v>0.00542</v>
+        <v>0.01449</v>
       </c>
       <c r="M18" s="15">
-        <v>0.00521</v>
-[...1 lines deleted...]
-      <c r="N18" s="15"/>
+        <v>0.01392</v>
+      </c>
+      <c r="N18" s="15">
+        <v>25</v>
+      </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E19" s="15">
-        <v>10080046338</v>
+        <v>10080043007</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="K19" s="15">
-        <v>0.008449999999999999</v>
+        <v>0.00626</v>
       </c>
       <c r="L19" s="15">
-        <v>0.00692</v>
+        <v>0.00542</v>
       </c>
       <c r="M19" s="15">
-        <v>0.00665</v>
+        <v>0.00521</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E20" s="15">
-        <v>10080043008</v>
+        <v>10080046338</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="K20" s="15">
-        <v>0.01341</v>
+        <v>0.008449999999999999</v>
       </c>
       <c r="L20" s="15">
-        <v>0.01099</v>
+        <v>0.00692</v>
       </c>
       <c r="M20" s="15">
-        <v>0.01055</v>
+        <v>0.00665</v>
       </c>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E21" s="15">
-        <v>10080053726</v>
+        <v>10080043008</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>10000</v>
       </c>
       <c r="K21" s="15">
-        <v>0.00651</v>
+        <v>0.01341</v>
       </c>
       <c r="L21" s="15">
-        <v>0.00546</v>
+        <v>0.01099</v>
       </c>
       <c r="M21" s="15">
-        <v>0.00525</v>
+        <v>0.01055</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E22" s="15">
-        <v>10080054971</v>
+        <v>10080053726</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
-        <v>4000</v>
+        <v>10000</v>
       </c>
       <c r="K22" s="15">
-        <v>0.01203</v>
+        <v>0.00651</v>
       </c>
       <c r="L22" s="15">
-        <v>0.008630000000000001</v>
+        <v>0.00546</v>
       </c>
       <c r="M22" s="15">
-        <v>0.00749</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00525</v>
+      </c>
+      <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="E23" s="15">
+        <v>10080054971</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
-        <v>1000</v>
+        <v>4000</v>
       </c>
       <c r="K23" s="15">
-        <v>0.05953</v>
+        <v>0.01203</v>
       </c>
       <c r="L23" s="15">
-        <v>0.05953</v>
+        <v>0.008630000000000001</v>
       </c>
       <c r="M23" s="15">
-        <v>0.05953</v>
-[...1 lines deleted...]
-      <c r="N23" s="15"/>
+        <v>0.00749</v>
+      </c>
+      <c r="N23" s="15">
+        <v>13757</v>
+      </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>10080071590</v>
+        <v>63</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>64</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="K24" s="15">
-        <v>0.009950000000000001</v>
+        <v>0.05953</v>
       </c>
       <c r="L24" s="15">
-        <v>0.008619999999999999</v>
+        <v>0.05953</v>
       </c>
       <c r="M24" s="15">
-        <v>0.00829</v>
+        <v>0.05953</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="E25" s="15">
+        <v>10080071590</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
-        <v>20000</v>
+        <v>2500</v>
       </c>
       <c r="K25" s="15">
-        <v>0.00524</v>
+        <v>0.009950000000000001</v>
       </c>
       <c r="L25" s="15">
-        <v>0.00454</v>
+        <v>0.008619999999999999</v>
       </c>
       <c r="M25" s="15">
-        <v>0.00436</v>
+        <v>0.00829</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E26" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="K26" s="15">
-        <v>0.009090000000000001</v>
+        <v>0.00524</v>
       </c>
       <c r="L26" s="15">
-        <v>0.00658</v>
+        <v>0.00454</v>
       </c>
       <c r="M26" s="15">
-        <v>0.00574</v>
+        <v>0.00436</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
-        <v>1000</v>
+        <v>10000</v>
       </c>
       <c r="K27" s="15">
-        <v>0.0095</v>
+        <v>0.009090000000000001</v>
       </c>
       <c r="L27" s="15">
-        <v>0.0064</v>
+        <v>0.00658</v>
       </c>
       <c r="M27" s="15">
-        <v>0.00579</v>
+        <v>0.00574</v>
       </c>
       <c r="N27" s="15"/>
-      <c r="O27" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
-        <v>20000</v>
+        <v>1000</v>
       </c>
       <c r="K28" s="15">
-        <v>0.00693</v>
+        <v>0.0095</v>
       </c>
       <c r="L28" s="15">
-        <v>0.00601</v>
+        <v>0.0064</v>
       </c>
       <c r="M28" s="15">
-        <v>0.00578</v>
+        <v>0.00579</v>
       </c>
       <c r="N28" s="15"/>
-      <c r="O28" s="15"/>
+      <c r="O28" s="15">
+        <v>775</v>
+      </c>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I29" s="15"/>
       <c r="J29" s="15">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="K29" s="15">
-        <v>0.008460000000000001</v>
+        <v>0.00693</v>
       </c>
       <c r="L29" s="15">
-        <v>0.00605</v>
+        <v>0.00601</v>
       </c>
       <c r="M29" s="15">
-        <v>0.00544</v>
+        <v>0.00578</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="J30" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K30" s="15">
-        <v>0.00612</v>
+        <v>0.008460000000000001</v>
       </c>
       <c r="L30" s="15">
-        <v>0.0053</v>
+        <v>0.00605</v>
       </c>
       <c r="M30" s="15">
-        <v>0.0051</v>
+        <v>0.00544</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I31" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>82</v>
+      </c>
       <c r="J31" s="15">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.01316</v>
+        <v>0.00612</v>
       </c>
       <c r="L31" s="15">
-        <v>0.01103</v>
+        <v>0.0053</v>
       </c>
       <c r="M31" s="15">
-        <v>0.01061</v>
+        <v>0.0051</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
-        <v>0.01093</v>
+        <v>0.01316</v>
       </c>
       <c r="L32" s="15">
-        <v>0.009169999999999999</v>
+        <v>0.01103</v>
       </c>
       <c r="M32" s="15">
-        <v>0.00881</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01061</v>
+      </c>
+      <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K33" s="15">
-        <v>0.01221</v>
+        <v>0.01093</v>
       </c>
       <c r="L33" s="15">
-        <v>0.01025</v>
+        <v>0.009169999999999999</v>
       </c>
       <c r="M33" s="15">
-        <v>0.00984</v>
+        <v>0.00881</v>
       </c>
       <c r="N33" s="15">
-        <v>1156</v>
+        <v>525</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="E34" s="15">
-        <v>10080042856</v>
+      <c r="E34" s="15" t="s">
+        <v>92</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
-        <v>15000</v>
+        <v>3000</v>
       </c>
       <c r="K34" s="15">
-        <v>0.00669</v>
+        <v>0.01221</v>
       </c>
       <c r="L34" s="15">
-        <v>0.0058</v>
+        <v>0.01025</v>
       </c>
       <c r="M34" s="15">
-        <v>0.00558</v>
+        <v>0.00984</v>
       </c>
       <c r="N34" s="15">
-        <v>790</v>
-[...3 lines deleted...]
-      </c>
+        <v>1309</v>
+      </c>
+      <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E35" s="15">
-        <v>10080042857</v>
+        <v>10080042856</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I35" s="15"/>
       <c r="J35" s="15">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="K35" s="15">
-        <v>0.01164</v>
+        <v>0.00669</v>
       </c>
       <c r="L35" s="15">
-        <v>0.00976</v>
+        <v>0.0058</v>
       </c>
       <c r="M35" s="15">
-        <v>0.009379999999999999</v>
-[...2 lines deleted...]
-      <c r="O35" s="15"/>
+        <v>0.00558</v>
+      </c>
+      <c r="N35" s="15">
+        <v>612</v>
+      </c>
+      <c r="O35" s="15">
+        <v>3550</v>
+      </c>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="E36" s="15">
+        <v>10080042857</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="J36" s="15">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K36" s="15">
-        <v>0.00612</v>
+        <v>0.01164</v>
       </c>
       <c r="L36" s="15">
-        <v>0.0053</v>
+        <v>0.00976</v>
       </c>
       <c r="M36" s="15">
-        <v>0.0051</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.009379999999999999</v>
+      </c>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I37" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>97</v>
+      </c>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
-        <v>0.00674</v>
+        <v>0.00612</v>
       </c>
       <c r="L37" s="15">
-        <v>0.00584</v>
+        <v>0.0053</v>
       </c>
       <c r="M37" s="15">
-        <v>0.00561</v>
+        <v>0.0051</v>
       </c>
       <c r="N37" s="15">
-        <v>2340</v>
-[...1 lines deleted...]
-      <c r="O37" s="15"/>
+        <v>351</v>
+      </c>
+      <c r="O37" s="15">
+        <v>39000</v>
+      </c>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
-        <v>0.00675</v>
+        <v>0.00674</v>
       </c>
       <c r="L38" s="15">
-        <v>0.00585</v>
+        <v>0.00584</v>
       </c>
       <c r="M38" s="15">
-        <v>0.00563</v>
+        <v>0.00561</v>
       </c>
       <c r="N38" s="15">
-        <v>9838</v>
+        <v>2067</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="E39" s="15">
-        <v>10080073138</v>
+      <c r="E39" s="15" t="s">
+        <v>104</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>10000</v>
       </c>
       <c r="K39" s="15">
-        <v>0.00689</v>
+        <v>0.00675</v>
       </c>
       <c r="L39" s="15">
-        <v>0.00597</v>
+        <v>0.00585</v>
       </c>
       <c r="M39" s="15">
-        <v>0.00574</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00563</v>
+      </c>
+      <c r="N39" s="15">
+        <v>157</v>
+      </c>
+      <c r="O39" s="15"/>
+      <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E40" s="15" t="s">
         <v>106</v>
+      </c>
+      <c r="E40" s="15">
+        <v>10080073138</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K40" s="15">
-        <v>0.00662</v>
+        <v>0.00689</v>
       </c>
       <c r="L40" s="15">
-        <v>0.00573</v>
+        <v>0.00597</v>
       </c>
       <c r="M40" s="15">
-        <v>0.00551</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00574</v>
+      </c>
+      <c r="N40" s="15"/>
       <c r="O40" s="15">
-        <v>720</v>
-[...3 lines deleted...]
-      </c>
+        <v>3450</v>
+      </c>
+      <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="E41" s="15">
-        <v>10080069849</v>
+      <c r="E41" s="15" t="s">
+        <v>109</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
-        <v>0.00705</v>
+        <v>0.00662</v>
       </c>
       <c r="L41" s="15">
-        <v>0.00611</v>
+        <v>0.00573</v>
       </c>
       <c r="M41" s="15">
-        <v>0.00588</v>
+        <v>0.00551</v>
       </c>
       <c r="N41" s="15">
-        <v>20945</v>
-[...1 lines deleted...]
-      <c r="O41" s="15"/>
+        <v>23</v>
+      </c>
+      <c r="O41" s="15">
+        <v>730</v>
+      </c>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="E42" s="15" t="s">
         <v>111</v>
+      </c>
+      <c r="E42" s="15">
+        <v>10080069849</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
-        <v>0.00659</v>
+        <v>0.00705</v>
       </c>
       <c r="L42" s="15">
-        <v>0.00571</v>
+        <v>0.00611</v>
       </c>
       <c r="M42" s="15">
-        <v>0.00549</v>
+        <v>0.00588</v>
       </c>
       <c r="N42" s="15">
-        <v>2898</v>
+        <v>15680</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="E43" s="15">
-        <v>10080043009</v>
+      <c r="E43" s="15" t="s">
+        <v>114</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K43" s="15">
-        <v>0.00695</v>
+        <v>0.00659</v>
       </c>
       <c r="L43" s="15">
-        <v>0.00602</v>
+        <v>0.00571</v>
       </c>
       <c r="M43" s="15">
-        <v>0.00579</v>
+        <v>0.00549</v>
       </c>
       <c r="N43" s="15">
-        <v>6956</v>
+        <v>2560</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E44" s="15">
-        <v>10080057646</v>
+        <v>10080043009</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
-        <v>0.00668</v>
+        <v>0.00695</v>
       </c>
       <c r="L44" s="15">
+        <v>0.00602</v>
+      </c>
+      <c r="M44" s="15">
         <v>0.00579</v>
       </c>
-      <c r="M44" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="N44" s="15">
-        <v>4200</v>
+        <v>5812</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="E45" s="15" t="s">
         <v>118</v>
+      </c>
+      <c r="E45" s="15">
+        <v>10080057646</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
-        <v>0.00695</v>
+        <v>0.00668</v>
       </c>
       <c r="L45" s="15">
-        <v>0.00602</v>
+        <v>0.00579</v>
       </c>
       <c r="M45" s="15">
-        <v>0.00579</v>
+        <v>0.00556</v>
       </c>
       <c r="N45" s="15">
-        <v>2093</v>
+        <v>2460</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K46" s="15">
-        <v>0.00684</v>
+        <v>0.00695</v>
       </c>
       <c r="L46" s="15">
-        <v>0.00593</v>
+        <v>0.00602</v>
       </c>
       <c r="M46" s="15">
-        <v>0.0057</v>
-[...1 lines deleted...]
-      <c r="N46" s="15"/>
+        <v>0.00579</v>
+      </c>
+      <c r="N46" s="15">
+        <v>2412</v>
+      </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K47" s="15">
-        <v>0.036</v>
+        <v>0.00684</v>
       </c>
       <c r="L47" s="15">
-        <v>0.0312</v>
+        <v>0.00593</v>
       </c>
       <c r="M47" s="15">
-        <v>0.03</v>
+        <v>0.0057</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K48" s="15">
-        <v>0.13805</v>
+        <v>0.036</v>
       </c>
       <c r="L48" s="15">
-        <v>0.09988</v>
+        <v>0.0312</v>
       </c>
       <c r="M48" s="15">
-        <v>0.08716</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.03</v>
+      </c>
+      <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
-      <c r="Q48" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
-        <v>0.18299</v>
+        <v>0.13805</v>
       </c>
       <c r="L49" s="15">
-        <v>0.15346</v>
+        <v>0.09988</v>
       </c>
       <c r="M49" s="15">
-        <v>0.14757</v>
-[...1 lines deleted...]
-      <c r="N49" s="15"/>
+        <v>0.08716</v>
+      </c>
+      <c r="N49" s="15">
+        <v>1560</v>
+      </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="D50" s="15" t="s">
+      <c r="E50" s="15" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080032271</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I50" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I50" s="15" t="s">
+        <v>134</v>
+      </c>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
-        <v>0.08442</v>
+        <v>0.18299</v>
       </c>
       <c r="L50" s="15">
-        <v>0.07316</v>
+        <v>0.15346</v>
       </c>
       <c r="M50" s="15">
-        <v>0.07035</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.14757</v>
+      </c>
+      <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
-      <c r="Q50" s="15"/>
+      <c r="Q50" s="15">
+        <v>5000</v>
+      </c>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E51" s="15">
-        <v>10080034447</v>
+        <v>10080032271</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I51" s="15"/>
       <c r="J51" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K51" s="15">
-        <v>0.02294</v>
+        <v>0.08442</v>
       </c>
       <c r="L51" s="15">
-        <v>0.01883</v>
+        <v>0.07316</v>
       </c>
       <c r="M51" s="15">
-        <v>0.01806</v>
-[...1 lines deleted...]
-      <c r="N51" s="15"/>
+        <v>0.07035</v>
+      </c>
+      <c r="N51" s="15">
+        <v>32731</v>
+      </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="15">
-        <v>10000018486</v>
+        <v>10080034447</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I52" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>139</v>
+      </c>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
-        <v>0.00597</v>
+        <v>0.02294</v>
       </c>
       <c r="L52" s="15">
-        <v>0.00517</v>
+        <v>0.01883</v>
       </c>
       <c r="M52" s="15">
-        <v>0.00498</v>
+        <v>0.01806</v>
       </c>
       <c r="N52" s="15"/>
-      <c r="O52" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O52" s="15"/>
+      <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E53" s="15">
-        <v>10000018487</v>
+        <v>10000018486</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
-        <v>0.00606</v>
+        <v>0.00597</v>
       </c>
       <c r="L53" s="15">
-        <v>0.00525</v>
+        <v>0.00517</v>
       </c>
       <c r="M53" s="15">
-        <v>0.00505</v>
-[...5 lines deleted...]
-      <c r="P53" s="15"/>
+        <v>0.00498</v>
+      </c>
+      <c r="N53" s="15"/>
+      <c r="O53" s="15">
+        <v>3387</v>
+      </c>
+      <c r="P53" s="15" t="s">
+        <v>142</v>
+      </c>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>144</v>
+      </c>
+      <c r="E54" s="15">
+        <v>10000018487</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I54" s="15"/>
       <c r="J54" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K54" s="15">
-        <v>0.0165</v>
+        <v>0.00606</v>
       </c>
       <c r="L54" s="15">
-        <v>0.0143</v>
+        <v>0.00525</v>
       </c>
       <c r="M54" s="15">
-        <v>0.01375</v>
+        <v>0.00505</v>
       </c>
       <c r="N54" s="15">
-        <v>2600</v>
+        <v>51188</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>10000018488</v>
+        <v>146</v>
+      </c>
+      <c r="E55" s="15" t="s">
+        <v>147</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J55" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K55" s="15">
-        <v>0.02237</v>
+        <v>0.0165</v>
       </c>
       <c r="L55" s="15">
-        <v>0.01598</v>
+        <v>0.0143</v>
       </c>
       <c r="M55" s="15">
-        <v>0.01438</v>
+        <v>0.01375</v>
       </c>
       <c r="N55" s="15">
-        <v>5174</v>
+        <v>3480</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E56" s="15">
-        <v>10000018455</v>
+        <v>10000018488</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I56" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>148</v>
+      </c>
       <c r="J56" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.00597</v>
+        <v>0.02237</v>
       </c>
       <c r="L56" s="15">
-        <v>0.00517</v>
+        <v>0.01598</v>
       </c>
       <c r="M56" s="15">
-        <v>0.00498</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.01438</v>
+      </c>
+      <c r="N56" s="15">
+        <v>4577</v>
+      </c>
+      <c r="O56" s="15"/>
+      <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E57" s="15">
-        <v>10000018456</v>
+        <v>10000018455</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K57" s="15">
-        <v>0.00615</v>
+        <v>0.00597</v>
       </c>
       <c r="L57" s="15">
-        <v>0.00533</v>
+        <v>0.00517</v>
       </c>
       <c r="M57" s="15">
-        <v>0.00513</v>
-[...4 lines deleted...]
-      <c r="O57" s="15"/>
+        <v>0.00498</v>
+      </c>
+      <c r="N57" s="15"/>
+      <c r="O57" s="15">
+        <v>12800</v>
+      </c>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="15">
+        <v>10000018456</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="K58" s="15">
-        <v>0.01497</v>
+        <v>0.00615</v>
       </c>
       <c r="L58" s="15">
-        <v>0.01256</v>
+        <v>0.00533</v>
       </c>
       <c r="M58" s="15">
-        <v>0.01208</v>
-[...1 lines deleted...]
-      <c r="N58" s="15"/>
+        <v>0.00513</v>
+      </c>
+      <c r="N58" s="15">
+        <v>1358</v>
+      </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
-        <v>0.0068</v>
+        <v>0.01497</v>
       </c>
       <c r="L59" s="15">
-        <v>0.00589</v>
+        <v>0.01256</v>
       </c>
       <c r="M59" s="15">
-        <v>0.00566</v>
+        <v>0.01208</v>
       </c>
       <c r="N59" s="15"/>
-      <c r="O59" s="15"/>
-      <c r="P59" s="15"/>
+      <c r="O59" s="15">
+        <v>4680</v>
+      </c>
+      <c r="P59" s="15" t="s">
+        <v>156</v>
+      </c>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
-        <v>10000</v>
+        <v>2000</v>
       </c>
       <c r="K60" s="15">
-        <v>0.00713</v>
+        <v>0.0068</v>
       </c>
       <c r="L60" s="15">
-        <v>0.00598</v>
+        <v>0.00589</v>
       </c>
       <c r="M60" s="15">
-        <v>0.00575</v>
+        <v>0.00566</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="K61" s="15">
-        <v>0.05226</v>
+        <v>0.00713</v>
       </c>
       <c r="L61" s="15">
-        <v>0.04529</v>
+        <v>0.00598</v>
       </c>
       <c r="M61" s="15">
-        <v>0.04355</v>
+        <v>0.00575</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>10000018457</v>
+        <v>164</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>165</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="K62" s="15">
-        <v>0.01971</v>
+        <v>0.05226</v>
       </c>
       <c r="L62" s="15">
-        <v>0.01022</v>
+        <v>0.04529</v>
       </c>
       <c r="M62" s="15">
-        <v>0.009860000000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.04355</v>
+      </c>
+      <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>167</v>
+      </c>
+      <c r="E63" s="15">
+        <v>10000018457</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
-        <v>2000</v>
+        <v>4000</v>
       </c>
       <c r="K63" s="15">
-        <v>0.008070000000000001</v>
+        <v>0.01971</v>
       </c>
       <c r="L63" s="15">
-        <v>0.00677</v>
+        <v>0.01022</v>
       </c>
       <c r="M63" s="15">
-        <v>0.00651</v>
-[...1 lines deleted...]
-      <c r="N63" s="15"/>
+        <v>0.009860000000000001</v>
+      </c>
+      <c r="N63" s="15">
+        <v>4021</v>
+      </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>10000018453</v>
+        <v>169</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>170</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
-        <v>10000</v>
+        <v>2000</v>
       </c>
       <c r="K64" s="15">
-        <v>0.00588</v>
+        <v>0.008070000000000001</v>
       </c>
       <c r="L64" s="15">
-        <v>0.0051</v>
+        <v>0.00677</v>
       </c>
       <c r="M64" s="15">
-        <v>0.0049</v>
+        <v>0.00651</v>
       </c>
       <c r="N64" s="15"/>
-      <c r="O64" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O64" s="15"/>
+      <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E65" s="15">
-        <v>10000018454</v>
+        <v>10000018453</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="K65" s="15">
-        <v>0.01354</v>
+        <v>0.00588</v>
       </c>
       <c r="L65" s="15">
-        <v>0.00787</v>
+        <v>0.0051</v>
       </c>
       <c r="M65" s="15">
-        <v>0.00707</v>
-[...4 lines deleted...]
-      <c r="O65" s="15"/>
+        <v>0.0049</v>
+      </c>
+      <c r="N65" s="15"/>
+      <c r="O65" s="15">
+        <v>18876</v>
+      </c>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>174</v>
+      </c>
+      <c r="E66" s="15">
+        <v>10000018454</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
-        <v>0.00617</v>
+        <v>0.01354</v>
       </c>
       <c r="L66" s="15">
-        <v>0.00534</v>
+        <v>0.00787</v>
       </c>
       <c r="M66" s="15">
-        <v>0.00514</v>
+        <v>0.00707</v>
       </c>
       <c r="N66" s="15">
-        <v>706</v>
+        <v>1800</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>10080073206</v>
+        <v>176</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>177</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K67" s="15">
-        <v>0.00716</v>
+        <v>0.00617</v>
       </c>
       <c r="L67" s="15">
-        <v>0.0062</v>
+        <v>0.00534</v>
       </c>
       <c r="M67" s="15">
-        <v>0.00596</v>
-[...1 lines deleted...]
-      <c r="N67" s="15"/>
+        <v>0.00514</v>
+      </c>
+      <c r="N67" s="15">
+        <v>819</v>
+      </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>179</v>
+      </c>
+      <c r="E68" s="15">
+        <v>10080073206</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I68" s="15"/>
-      <c r="J68" s="15"/>
+      <c r="J68" s="15">
+        <v>5000</v>
+      </c>
       <c r="K68" s="15">
-        <v>15.77</v>
+        <v>0.00716</v>
       </c>
       <c r="L68" s="15">
-        <v>0</v>
+        <v>0.0062</v>
       </c>
       <c r="M68" s="15">
-        <v>7.88</v>
+        <v>0.00596</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I69" s="15"/>
+      <c r="J69" s="15"/>
       <c r="K69" s="15">
-        <v>0.02217</v>
+        <v>15.77</v>
       </c>
       <c r="L69" s="15">
-        <v>0.01145</v>
+        <v>0</v>
       </c>
       <c r="M69" s="15">
-        <v>0.01107</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.88</v>
+      </c>
+      <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
-        <v>0.00756</v>
+        <v>0.02217</v>
       </c>
       <c r="L70" s="15">
-        <v>0.00655</v>
+        <v>0.01145</v>
       </c>
       <c r="M70" s="15">
-        <v>0.0063</v>
+        <v>0.01107</v>
       </c>
       <c r="N70" s="15">
-        <v>1480</v>
+        <v>797</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I71" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>190</v>
+      </c>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.02956</v>
+        <v>0.00756</v>
       </c>
       <c r="L71" s="15">
-        <v>0.01551</v>
+        <v>0.00655</v>
       </c>
       <c r="M71" s="15">
-        <v>0.01502</v>
+        <v>0.0063</v>
       </c>
       <c r="N71" s="15">
-        <v>5904</v>
+        <v>1240</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>10000018477</v>
+        <v>192</v>
+      </c>
+      <c r="E72" s="15" t="s">
+        <v>193</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="K72" s="15">
-        <v>0.00725</v>
+        <v>0.02956</v>
       </c>
       <c r="L72" s="15">
-        <v>0.00628</v>
+        <v>0.01551</v>
       </c>
       <c r="M72" s="15">
-        <v>0.00604</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.01502</v>
+      </c>
+      <c r="N72" s="15">
+        <v>5772</v>
+      </c>
+      <c r="O72" s="15"/>
+      <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>195</v>
+      </c>
+      <c r="E73" s="15">
+        <v>10000018477</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K73" s="15">
-        <v>0.00894</v>
+        <v>0.00725</v>
       </c>
       <c r="L73" s="15">
-        <v>0.0075</v>
+        <v>0.00628</v>
       </c>
       <c r="M73" s="15">
-        <v>0.00721</v>
+        <v>0.00604</v>
       </c>
       <c r="N73" s="15"/>
-      <c r="O73" s="15"/>
-      <c r="P73" s="15"/>
+      <c r="O73" s="15">
+        <v>3813</v>
+      </c>
+      <c r="P73" s="15" t="s">
+        <v>196</v>
+      </c>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>10000018478</v>
+        <v>198</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>199</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K74" s="15">
-        <v>0.00728</v>
+        <v>0.00894</v>
       </c>
       <c r="L74" s="15">
-        <v>0.00631</v>
+        <v>0.0075</v>
       </c>
       <c r="M74" s="15">
-        <v>0.00606</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00721</v>
+      </c>
+      <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E75" s="15">
-        <v>10000018482</v>
+        <v>10000018478</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K75" s="15">
-        <v>0.03695</v>
+        <v>0.00728</v>
       </c>
       <c r="L75" s="15">
-        <v>0.01947</v>
+        <v>0.00631</v>
       </c>
       <c r="M75" s="15">
-        <v>0.01898</v>
+        <v>0.00606</v>
       </c>
       <c r="N75" s="15">
-        <v>5756</v>
+        <v>3582</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E76" s="15">
-        <v>10000018483</v>
+        <v>10000018482</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
-        <v>0.02532</v>
+        <v>0.03695</v>
       </c>
       <c r="L76" s="15">
-        <v>0.01659</v>
+        <v>0.01947</v>
       </c>
       <c r="M76" s="15">
-        <v>0.01441</v>
+        <v>0.01898</v>
       </c>
       <c r="N76" s="15">
-        <v>380</v>
+        <v>7096</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>205</v>
+      </c>
+      <c r="E77" s="15">
+        <v>10000018483</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
-        <v>0.01305</v>
+        <v>0.02532</v>
       </c>
       <c r="L77" s="15">
-        <v>0.01131</v>
+        <v>0.01659</v>
       </c>
       <c r="M77" s="15">
-        <v>0.01088</v>
+        <v>0.01441</v>
       </c>
       <c r="N77" s="15">
-        <v>546</v>
-[...6 lines deleted...]
-      </c>
+        <v>402</v>
+      </c>
+      <c r="O77" s="15"/>
+      <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
-        <v>0.00563</v>
+        <v>0.01305</v>
       </c>
       <c r="L78" s="15">
-        <v>0.00563</v>
+        <v>0.01131</v>
       </c>
       <c r="M78" s="15">
-        <v>0.00563</v>
+        <v>0.01088</v>
       </c>
       <c r="N78" s="15">
-        <v>2352</v>
-[...1 lines deleted...]
-      <c r="O78" s="15"/>
+        <v>708</v>
+      </c>
+      <c r="O78" s="15">
+        <v>1660</v>
+      </c>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>10000018484</v>
+        <v>212</v>
+      </c>
+      <c r="E79" s="15" t="s">
+        <v>213</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="J79" s="15">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K79" s="15">
-        <v>0.01188</v>
+        <v>0.00563</v>
       </c>
       <c r="L79" s="15">
-        <v>0.00859</v>
+        <v>0.00563</v>
       </c>
       <c r="M79" s="15">
-        <v>0.0075</v>
-[...1 lines deleted...]
-      <c r="N79" s="15"/>
+        <v>0.00563</v>
+      </c>
+      <c r="N79" s="15">
+        <v>2723</v>
+      </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E80" s="15">
-        <v>10000018485</v>
+        <v>10000018484</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I80" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I80" s="15" t="s">
+        <v>214</v>
+      </c>
       <c r="J80" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K80" s="15">
-        <v>0.0108</v>
+        <v>0.01188</v>
       </c>
       <c r="L80" s="15">
-        <v>0.00936</v>
+        <v>0.00859</v>
       </c>
       <c r="M80" s="15">
-        <v>0.008999999999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0075</v>
+      </c>
+      <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>216</v>
+      </c>
+      <c r="E81" s="15">
+        <v>10000018485</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="K81" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.0108</v>
       </c>
       <c r="L81" s="15">
-        <v>0.00554</v>
+        <v>0.00936</v>
       </c>
       <c r="M81" s="15">
-        <v>0.00536</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="N81" s="15">
-        <v>1330</v>
+        <v>746</v>
       </c>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K82" s="15">
-        <v>0.01232</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L82" s="15">
-        <v>0.00592</v>
+        <v>0.00554</v>
       </c>
       <c r="M82" s="15">
-        <v>0.00578</v>
+        <v>0.00536</v>
       </c>
       <c r="N82" s="15">
-        <v>6046</v>
+        <v>1120</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="K83" s="15">
-        <v>0.01724</v>
+        <v>0.01232</v>
       </c>
       <c r="L83" s="15">
-        <v>0.009480000000000001</v>
+        <v>0.00592</v>
       </c>
       <c r="M83" s="15">
-        <v>0.00912</v>
+        <v>0.00578</v>
       </c>
       <c r="N83" s="15">
-        <v>5028</v>
+        <v>7512</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="K84" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.01724</v>
       </c>
       <c r="L84" s="15">
-        <v>0.00481</v>
+        <v>0.009480000000000001</v>
       </c>
       <c r="M84" s="15">
-        <v>0.00465</v>
+        <v>0.00912</v>
       </c>
       <c r="N84" s="15">
-        <v>7367</v>
+        <v>6225</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>10080055375</v>
+        <v>227</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>228</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
-        <v>0.0089</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L85" s="15">
-        <v>0.00644</v>
+        <v>0.00481</v>
       </c>
       <c r="M85" s="15">
-        <v>0.00562</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00465</v>
+      </c>
+      <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E86" s="15">
-        <v>10000018465</v>
+        <v>10080055375</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
-        <v>0.00525</v>
+        <v>0.0089</v>
       </c>
       <c r="L86" s="15">
-        <v>0.00455</v>
+        <v>0.00644</v>
       </c>
       <c r="M86" s="15">
-        <v>0.00438</v>
+        <v>0.00562</v>
       </c>
       <c r="N86" s="15">
-        <v>36</v>
+        <v>12000</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E87" s="15">
-        <v>10000018466</v>
+        <v>10000018465</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
-        <v>0.00602</v>
+        <v>0.00525</v>
       </c>
       <c r="L87" s="15">
-        <v>0.00521</v>
+        <v>0.00455</v>
       </c>
       <c r="M87" s="15">
-        <v>0.00501</v>
+        <v>0.00438</v>
       </c>
       <c r="N87" s="15">
-        <v>1242</v>
+        <v>36</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>234</v>
+      </c>
+      <c r="E88" s="15">
+        <v>10000018466</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I88" s="15"/>
-      <c r="J88" s="15"/>
+      <c r="J88" s="15">
+        <v>5000</v>
+      </c>
       <c r="K88" s="15">
-        <v>0.01071</v>
+        <v>0.00602</v>
       </c>
       <c r="L88" s="15">
-        <v>0.00928</v>
+        <v>0.00521</v>
       </c>
       <c r="M88" s="15">
-        <v>0.00893</v>
-[...1 lines deleted...]
-      <c r="N88" s="15"/>
+        <v>0.00501</v>
+      </c>
+      <c r="N88" s="15">
+        <v>1278</v>
+      </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I89" s="15"/>
-      <c r="J89" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="J89" s="15"/>
       <c r="K89" s="15">
-        <v>0.01971</v>
+        <v>0.01071</v>
       </c>
       <c r="L89" s="15">
-        <v>0.00997</v>
+        <v>0.00928</v>
       </c>
       <c r="M89" s="15">
-        <v>0.009650000000000001</v>
+        <v>0.00893</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="K90" s="15">
-        <v>0.01503</v>
+        <v>0.01971</v>
       </c>
       <c r="L90" s="15">
-        <v>0.01303</v>
+        <v>0.00997</v>
       </c>
       <c r="M90" s="15">
-        <v>0.01253</v>
+        <v>0.009650000000000001</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I91" s="15"/>
       <c r="J91" s="15">
-        <v>15000</v>
+        <v>1000</v>
       </c>
       <c r="K91" s="15">
-        <v>0.0059</v>
+        <v>0.01503</v>
       </c>
       <c r="L91" s="15">
-        <v>0.00511</v>
+        <v>0.01303</v>
       </c>
       <c r="M91" s="15">
-        <v>0.00491</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.01253</v>
+      </c>
+      <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>10000018463</v>
+        <v>245</v>
+      </c>
+      <c r="E92" s="15" t="s">
+        <v>246</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="J92" s="15">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="K92" s="15">
-        <v>0.00593</v>
+        <v>0.0059</v>
       </c>
       <c r="L92" s="15">
-        <v>0.00514</v>
+        <v>0.00511</v>
       </c>
       <c r="M92" s="15">
-        <v>0.00494</v>
+        <v>0.00491</v>
       </c>
       <c r="N92" s="15">
-        <v>282</v>
+        <v>6512</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>245</v>
+      </c>
+      <c r="E93" s="15">
+        <v>10000018463</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I93" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>247</v>
+      </c>
       <c r="J93" s="15">
         <v>10000</v>
       </c>
       <c r="K93" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.00593</v>
       </c>
       <c r="L93" s="15">
-        <v>0.00499</v>
+        <v>0.00514</v>
       </c>
       <c r="M93" s="15">
-        <v>0.00482</v>
-[...1 lines deleted...]
-      <c r="N93" s="15"/>
+        <v>0.00494</v>
+      </c>
+      <c r="N93" s="15">
+        <v>264</v>
+      </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
-        <v>2000</v>
+        <v>10000</v>
       </c>
       <c r="K94" s="15">
-        <v>0.00594</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L94" s="15">
-        <v>0.00515</v>
+        <v>0.00499</v>
       </c>
       <c r="M94" s="15">
-        <v>0.00495</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00482</v>
+      </c>
+      <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>10000018471</v>
+        <v>252</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>253</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K95" s="15">
-        <v>0.00627</v>
+        <v>0.00594</v>
       </c>
       <c r="L95" s="15">
-        <v>0.00543</v>
+        <v>0.00515</v>
       </c>
       <c r="M95" s="15">
-        <v>0.00523</v>
+        <v>0.00495</v>
       </c>
       <c r="N95" s="15">
-        <v>753</v>
+        <v>800</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>255</v>
+      </c>
+      <c r="E96" s="15">
+        <v>10000018471</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="K96" s="15">
-        <v>0.00678</v>
+        <v>0.00627</v>
       </c>
       <c r="L96" s="15">
-        <v>0.00588</v>
+        <v>0.00543</v>
       </c>
       <c r="M96" s="15">
-        <v>0.00565</v>
+        <v>0.00523</v>
       </c>
       <c r="N96" s="15">
-        <v>15000</v>
+        <v>1064</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
-        <v>0.01098</v>
+        <v>0.00678</v>
       </c>
       <c r="L97" s="15">
-        <v>0.009520000000000001</v>
+        <v>0.00588</v>
       </c>
       <c r="M97" s="15">
-        <v>0.00915</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00565</v>
+      </c>
+      <c r="N97" s="15">
+        <v>17800</v>
+      </c>
+      <c r="O97" s="15"/>
+      <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I98" s="15" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="J98" s="15">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K98" s="15">
-        <v>0.009690000000000001</v>
+        <v>0.01098</v>
       </c>
       <c r="L98" s="15">
-        <v>0.008399999999999999</v>
+        <v>0.009520000000000001</v>
       </c>
       <c r="M98" s="15">
-        <v>0.00808</v>
+        <v>0.00915</v>
       </c>
       <c r="N98" s="15"/>
-      <c r="O98" s="15"/>
+      <c r="O98" s="15">
+        <v>1320</v>
+      </c>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>10000018472</v>
+        <v>260</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>263</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="J99" s="15">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="K99" s="15">
-        <v>0.009860000000000001</v>
+        <v>0.009690000000000001</v>
       </c>
       <c r="L99" s="15">
-        <v>0.008540000000000001</v>
+        <v>0.008399999999999999</v>
       </c>
       <c r="M99" s="15">
-        <v>0.00821</v>
+        <v>0.00808</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E100" s="15">
-        <v>10000018468</v>
+        <v>10000018472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I100" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I100" s="15" t="s">
+        <v>262</v>
+      </c>
       <c r="J100" s="15">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="K100" s="15">
-        <v>0.00626</v>
+        <v>0.009860000000000001</v>
       </c>
       <c r="L100" s="15">
-        <v>0.00542</v>
+        <v>0.008540000000000001</v>
       </c>
       <c r="M100" s="15">
-        <v>0.00521</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00821</v>
+      </c>
+      <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>265</v>
+      </c>
+      <c r="E101" s="15">
+        <v>10000018468</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
-        <v>0.00552</v>
+        <v>0.00626</v>
       </c>
       <c r="L101" s="15">
-        <v>0.00478</v>
+        <v>0.00542</v>
       </c>
       <c r="M101" s="15">
-        <v>0.0046</v>
+        <v>0.00521</v>
       </c>
       <c r="N101" s="15">
-        <v>2622</v>
+        <v>4250</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>10000018469</v>
+        <v>267</v>
+      </c>
+      <c r="E102" s="15" t="s">
+        <v>268</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I102" s="15" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="J102" s="15">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="K102" s="15">
-        <v>0.00527</v>
+        <v>0.00552</v>
       </c>
       <c r="L102" s="15">
-        <v>0.00456</v>
+        <v>0.00478</v>
       </c>
       <c r="M102" s="15">
-        <v>0.00439</v>
-[...1 lines deleted...]
-      <c r="N102" s="15"/>
+        <v>0.0046</v>
+      </c>
+      <c r="N102" s="15">
+        <v>2282</v>
+      </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E103" s="15">
-        <v>10000018475</v>
+        <v>10000018469</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I103" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I103" s="15" t="s">
+        <v>269</v>
+      </c>
       <c r="J103" s="15">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="K103" s="15">
-        <v>0.00567</v>
+        <v>0.00527</v>
       </c>
       <c r="L103" s="15">
-        <v>0.00491</v>
+        <v>0.00456</v>
       </c>
       <c r="M103" s="15">
-        <v>0.00473</v>
+        <v>0.00439</v>
       </c>
       <c r="N103" s="15"/>
-      <c r="O103" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O103" s="15"/>
+      <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E104" s="15">
-        <v>10000018476</v>
+        <v>10000018475</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="K104" s="15">
-        <v>0.01354</v>
+        <v>0.00567</v>
       </c>
       <c r="L104" s="15">
-        <v>0.00787</v>
+        <v>0.00491</v>
       </c>
       <c r="M104" s="15">
-        <v>0.00707</v>
-[...4 lines deleted...]
-      <c r="O104" s="15"/>
+        <v>0.00473</v>
+      </c>
+      <c r="N104" s="15"/>
+      <c r="O104" s="15">
+        <v>3750</v>
+      </c>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E105" s="15">
-        <v>10000023234</v>
+        <v>10000018476</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>2000</v>
       </c>
       <c r="K105" s="15">
-        <v>0.04681</v>
+        <v>0.01354</v>
       </c>
       <c r="L105" s="15">
-        <v>0.02352</v>
+        <v>0.00787</v>
       </c>
       <c r="M105" s="15">
-        <v>0.02302</v>
-[...1 lines deleted...]
-      <c r="N105" s="15"/>
+        <v>0.00707</v>
+      </c>
+      <c r="N105" s="15">
+        <v>1836</v>
+      </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>275</v>
+      </c>
+      <c r="E106" s="15">
+        <v>10000023234</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I106" s="15"/>
       <c r="J106" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K106" s="15">
-        <v>0.01058</v>
+        <v>0.04681</v>
       </c>
       <c r="L106" s="15">
-        <v>0.009169999999999999</v>
+        <v>0.02352</v>
       </c>
       <c r="M106" s="15">
-        <v>0.00881</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.02302</v>
+      </c>
+      <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I107" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I107" s="15" t="s">
+        <v>279</v>
+      </c>
       <c r="J107" s="15">
         <v>1000</v>
       </c>
       <c r="K107" s="15">
-        <v>0.0176</v>
+        <v>0.01058</v>
       </c>
       <c r="L107" s="15">
-        <v>0.01273</v>
+        <v>0.009169999999999999</v>
       </c>
       <c r="M107" s="15">
-        <v>0.01111</v>
+        <v>0.00881</v>
       </c>
       <c r="N107" s="15">
-        <v>788</v>
+        <v>4880</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>10000018473</v>
+        <v>281</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="K108" s="15">
-        <v>0.0108</v>
+        <v>0.0176</v>
       </c>
       <c r="L108" s="15">
-        <v>0.00936</v>
+        <v>0.01273</v>
       </c>
       <c r="M108" s="15">
-        <v>0.008999999999999999</v>
+        <v>0.01111</v>
       </c>
       <c r="N108" s="15">
-        <v>2436</v>
+        <v>682</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>284</v>
+      </c>
+      <c r="E109" s="15">
+        <v>10000018473</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="K109" s="15">
-        <v>0.00817</v>
+        <v>0.0108</v>
       </c>
       <c r="L109" s="15">
-        <v>0.00684</v>
+        <v>0.00936</v>
       </c>
       <c r="M109" s="15">
-        <v>0.00659</v>
-[...1 lines deleted...]
-      <c r="N109" s="15"/>
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="N109" s="15">
+        <v>3248</v>
+      </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>10000018474</v>
+        <v>286</v>
+      </c>
+      <c r="E110" s="15" t="s">
+        <v>287</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
-        <v>0.01067</v>
+        <v>0.00817</v>
       </c>
       <c r="L110" s="15">
-        <v>0.00924</v>
+        <v>0.00684</v>
       </c>
       <c r="M110" s="15">
-        <v>0.00889</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.00659</v>
+      </c>
+      <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E111" s="15">
-        <v>10080071864</v>
+        <v>10000018474</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
-        <v>0.00495</v>
+        <v>0.01067</v>
       </c>
       <c r="L111" s="15">
-        <v>0.00429</v>
+        <v>0.00924</v>
       </c>
       <c r="M111" s="15">
-        <v>0.00413</v>
-[...7 lines deleted...]
-      </c>
+        <v>0.00889</v>
+      </c>
+      <c r="N111" s="15">
+        <v>3950</v>
+      </c>
+      <c r="O111" s="15"/>
+      <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E112" s="15">
-        <v>10080032272</v>
+        <v>10080071864</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>5000</v>
       </c>
       <c r="K112" s="15">
-        <v>0.06507</v>
+        <v>0.00495</v>
       </c>
       <c r="L112" s="15">
-        <v>0.05639</v>
+        <v>0.00429</v>
       </c>
       <c r="M112" s="15">
-        <v>0.05423</v>
-[...4 lines deleted...]
-      <c r="O112" s="15"/>
+        <v>0.00413</v>
+      </c>
+      <c r="N112" s="15"/>
+      <c r="O112" s="15">
+        <v>3100</v>
+      </c>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>134</v>
+        <v>292</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E113" s="15">
-        <v>10080070515</v>
+        <v>10080032272</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J113" s="15"/>
+        <v>43</v>
+      </c>
+      <c r="I113" s="15"/>
+      <c r="J113" s="15">
+        <v>5000</v>
+      </c>
       <c r="K113" s="15">
-        <v>0.01781</v>
+        <v>0.06507</v>
       </c>
       <c r="L113" s="15">
-        <v>0.01034</v>
+        <v>0.05639</v>
       </c>
       <c r="M113" s="15">
-        <v>0.00932</v>
-[...1 lines deleted...]
-      <c r="N113" s="15"/>
+        <v>0.05423</v>
+      </c>
+      <c r="N113" s="15">
+        <v>6500</v>
+      </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>289</v>
+        <v>137</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E114" s="15">
-        <v>10080050608</v>
+        <v>10080070515</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I114" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="J114" s="15"/>
       <c r="K114" s="15">
-        <v>2.57</v>
+        <v>0.01781</v>
       </c>
       <c r="L114" s="15">
-        <v>2.1</v>
+        <v>0.01034</v>
       </c>
       <c r="M114" s="15">
-        <v>2.02</v>
+        <v>0.00932</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E115" s="15">
-        <v>10080034091</v>
+        <v>10080050608</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="I115" s="15"/>
       <c r="J115" s="15">
-        <v>2000</v>
+        <v>100</v>
       </c>
       <c r="K115" s="15">
-        <v>0.03732</v>
+        <v>2.57</v>
       </c>
       <c r="L115" s="15">
-        <v>0.03234</v>
+        <v>2.1</v>
       </c>
       <c r="M115" s="15">
-        <v>0.0311</v>
+        <v>2.02</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>299</v>
+      </c>
+      <c r="E116" s="15">
+        <v>10080034091</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I116" s="15" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="J116" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K116" s="15">
-        <v>0.04158</v>
+        <v>0.03732</v>
       </c>
       <c r="L116" s="15">
-        <v>0.03604</v>
+        <v>0.03234</v>
       </c>
       <c r="M116" s="15">
-        <v>0.03465</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0311</v>
+      </c>
+      <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
-      <c r="B117" s="14"/>
-[...2 lines deleted...]
-      <c r="E117" s="15"/>
+      <c r="B117" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="D117" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="E117" s="15" t="s">
+        <v>301</v>
+      </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
-      <c r="H117" s="15"/>
-[...5 lines deleted...]
-      <c r="N117" s="15"/>
+      <c r="H117" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="I117" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="J117" s="15">
+        <v>1000</v>
+      </c>
+      <c r="K117" s="15">
+        <v>0.04158</v>
+      </c>
+      <c r="L117" s="15">
+        <v>0.03604</v>
+      </c>
+      <c r="M117" s="15">
+        <v>0.03465</v>
+      </c>
+      <c r="N117" s="15">
+        <v>6063</v>
+      </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
+      <c r="R117"/>
+    </row>
+    <row r="118" spans="1:18">
+      <c r="B118" s="14"/>
+      <c r="C118" s="15"/>
+      <c r="D118" s="15"/>
+      <c r="E118" s="15"/>
+      <c r="F118" s="15"/>
+      <c r="G118" s="15"/>
+      <c r="H118" s="15"/>
+      <c r="I118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="15"/>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="15"/>
+      <c r="O118" s="15"/>
+      <c r="P118" s="15"/>
+      <c r="Q118" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
@@ -5990,317 +6027,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>