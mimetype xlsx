--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -442,93 +442,93 @@
   <si>
     <t xml:space="preserve">515-1027F DIALIGHT, </t>
   </si>
   <si>
     <t>L-KLS8-0124-LC5-1</t>
   </si>
   <si>
     <t>LC5-1 (L-KLS8-0124-LC5-1)</t>
   </si>
   <si>
     <t>L-KLS8-0117-5-B</t>
   </si>
   <si>
     <t>(Outer diameter：9.2mm, H:4.2mm ) / LC5-1T (L-KLS8-0117-5-B)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0117-5-B KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0119-LED-3</t>
   </si>
   <si>
     <t>LDH-19 (L-KLS8-0119-LED-3)</t>
   </si>
   <si>
-    <t>01.11.2026</t>
+    <t>27.10.2026</t>
   </si>
   <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-12.5</t>
   </si>
   <si>
     <t>4.0mm 12.50mm / LDH1-4.0-12.5</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-14.0</t>
   </si>
   <si>
     <t>4.0mm 14.00mm / LDH1-4.0-14.0 (L-KLS8-0101-LED-14.0)</t>
   </si>
   <si>
     <t>UT-00098015</t>
   </si>
   <si>
-    <t>25.11.2026</t>
+    <t>03.11.2026</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-19.0</t>
   </si>
   <si>
     <t>4.0mm 19.00mm / LDH1-4.0-19.0 (L-KLS8-0101-LED-19.0)</t>
   </si>
   <si>
     <t>UT-00094979</t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-2.0</t>
   </si>
   <si>
     <t>4.0mm 2.00mm / LDH1-4.0-2.0 (L-KLS8-0101-LED-2.0)</t>
   </si>
   <si>
     <t>UT-00098013</t>
   </si>
   <si>
     <t>L-KLS8-0104C-LED-02</t>
   </si>
   <si>
     <t>4.0mm 2.00mm / LDH1-4.0-2.0 (L-KLS8-0104C-LED-02)</t>
   </si>
@@ -602,53 +602,50 @@
     <t>L-KLS8-0113A-LED-13</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=13мм (Nylon 66 UL94V-2) / LDH13-3.5-13 (L-KLS8-0113A-LED-13)</t>
   </si>
   <si>
     <t>UT-00118628</t>
   </si>
   <si>
     <t xml:space="preserve">KLS8-0113-13 KLS, </t>
   </si>
   <si>
     <t>KLS8-0113-23</t>
   </si>
   <si>
     <t>3.5mm 23.0mm / LDH13-3.5-23</t>
   </si>
   <si>
     <t>10-00057157</t>
   </si>
   <si>
     <t>L-KLS8-0113A-LED-5</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=5мм (Nylon 66 UL94V-2) / LDH13-3.5-5.0 (L-KLS8-0113A-LED-5)</t>
-  </si>
-[...1 lines deleted...]
-    <t>19.08.2026</t>
   </si>
   <si>
     <t>L-KLS8-0113A-LED-6.0</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=6мм (Nylon 66 UL94V-2) / LDH13-3.5-6.0 (L-KLS8-0113A-LED-6.0)</t>
   </si>
   <si>
     <t>UT-00149298</t>
   </si>
   <si>
     <t>L-KLS8-0113A-LED-7.5</t>
   </si>
   <si>
     <t>OD=6.3мм ID=3.5мм h=7.5мм (Nylon 66 UL94V-2) / LDH13-3.5-7.5 (L-KLS8-0113A-LED-7.5)</t>
   </si>
   <si>
     <t>KLS8-0117-3mm</t>
   </si>
   <si>
     <t>3mm из 2частей / LDH17-3 (KLS8-0117-3mm)</t>
   </si>
   <si>
     <t>KLS8-0117-5mm</t>
   </si>
@@ -2017,51 +2014,51 @@
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080070236</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>2500</v>
       </c>
       <c r="K16" s="15">
         <v>0.03181</v>
       </c>
       <c r="L16" s="15">
         <v>0.02651</v>
       </c>
       <c r="M16" s="15">
         <v>0.02544</v>
       </c>
       <c r="N16" s="15">
-        <v>418</v>
+        <v>309</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15">
         <v>10080057330</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I17" s="15"/>
@@ -2280,51 +2277,51 @@
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080054971</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>4000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01203</v>
       </c>
       <c r="L23" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M23" s="15">
         <v>0.00749</v>
       </c>
       <c r="N23" s="15">
-        <v>13757</v>
+        <v>10547</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="15"/>
@@ -2430,89 +2427,91 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>10000</v>
       </c>
       <c r="K27" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.00658</v>
       </c>
       <c r="M27" s="15">
         <v>0.00574</v>
       </c>
       <c r="N27" s="15"/>
-      <c r="O27" s="15"/>
+      <c r="O27" s="15">
+        <v>6400</v>
+      </c>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0095</v>
       </c>
       <c r="L28" s="15">
         <v>0.0064</v>
       </c>
       <c r="M28" s="15">
         <v>0.00579</v>
       </c>
       <c r="N28" s="15"/>
       <c r="O28" s="15">
-        <v>775</v>
+        <v>1242</v>
       </c>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>78</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
@@ -2584,51 +2583,53 @@
       </c>
       <c r="E31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>82</v>
       </c>
       <c r="J31" s="15">
         <v>2000</v>
       </c>
       <c r="K31" s="15">
         <v>0.00612</v>
       </c>
       <c r="L31" s="15">
         <v>0.0053</v>
       </c>
       <c r="M31" s="15">
         <v>0.0051</v>
       </c>
       <c r="N31" s="15"/>
-      <c r="O31" s="15"/>
+      <c r="O31" s="15">
+        <v>2600</v>
+      </c>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
@@ -2658,132 +2659,132 @@
       <c r="D33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>5000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01093</v>
       </c>
       <c r="L33" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.00881</v>
       </c>
       <c r="N33" s="15">
-        <v>525</v>
+        <v>623</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>3000</v>
       </c>
       <c r="K34" s="15">
         <v>0.01221</v>
       </c>
       <c r="L34" s="15">
         <v>0.01025</v>
       </c>
       <c r="M34" s="15">
         <v>0.00984</v>
       </c>
       <c r="N34" s="15">
-        <v>1309</v>
+        <v>1190</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="15">
         <v>10080042856</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>15000</v>
       </c>
       <c r="K35" s="15">
         <v>0.00669</v>
       </c>
       <c r="L35" s="15">
         <v>0.0058</v>
       </c>
       <c r="M35" s="15">
         <v>0.00558</v>
       </c>
       <c r="N35" s="15">
-        <v>612</v>
+        <v>976</v>
       </c>
       <c r="O35" s="15">
-        <v>3550</v>
+        <v>8400</v>
       </c>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="15">
         <v>10080042857</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>97</v>
@@ -2817,446 +2818,450 @@
         <v>96</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00612</v>
       </c>
       <c r="L37" s="15">
         <v>0.0053</v>
       </c>
       <c r="M37" s="15">
         <v>0.0051</v>
       </c>
-      <c r="N37" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N37" s="15"/>
       <c r="O37" s="15">
-        <v>39000</v>
+        <v>35039</v>
       </c>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00674</v>
       </c>
       <c r="L38" s="15">
         <v>0.00584</v>
       </c>
       <c r="M38" s="15">
         <v>0.00561</v>
       </c>
       <c r="N38" s="15">
-        <v>2067</v>
-[...1 lines deleted...]
-      <c r="O38" s="15"/>
+        <v>2670</v>
+      </c>
+      <c r="O38" s="15">
+        <v>8900</v>
+      </c>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>10000</v>
       </c>
       <c r="K39" s="15">
         <v>0.00675</v>
       </c>
       <c r="L39" s="15">
         <v>0.00585</v>
       </c>
       <c r="M39" s="15">
         <v>0.00563</v>
       </c>
       <c r="N39" s="15">
-        <v>157</v>
+        <v>9215</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>105</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E40" s="15">
         <v>10080073138</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>10000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00689</v>
       </c>
       <c r="L40" s="15">
         <v>0.00597</v>
       </c>
       <c r="M40" s="15">
         <v>0.00574</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15">
-        <v>3450</v>
+        <v>3100</v>
       </c>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00662</v>
       </c>
       <c r="L41" s="15">
         <v>0.00573</v>
       </c>
       <c r="M41" s="15">
         <v>0.00551</v>
       </c>
       <c r="N41" s="15">
         <v>23</v>
       </c>
       <c r="O41" s="15">
-        <v>730</v>
+        <v>620</v>
       </c>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="15">
         <v>10080069849</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00705</v>
       </c>
       <c r="L42" s="15">
         <v>0.00611</v>
       </c>
       <c r="M42" s="15">
         <v>0.00588</v>
       </c>
       <c r="N42" s="15">
-        <v>15680</v>
+        <v>17640</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>5000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00659</v>
       </c>
       <c r="L43" s="15">
         <v>0.00571</v>
       </c>
       <c r="M43" s="15">
         <v>0.00549</v>
       </c>
       <c r="N43" s="15">
-        <v>2560</v>
+        <v>2720</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>115</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>116</v>
       </c>
       <c r="E44" s="15">
         <v>10080043009</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00695</v>
       </c>
       <c r="L44" s="15">
         <v>0.00602</v>
       </c>
       <c r="M44" s="15">
         <v>0.00579</v>
       </c>
       <c r="N44" s="15">
-        <v>5812</v>
+        <v>6052</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>117</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>118</v>
       </c>
       <c r="E45" s="15">
         <v>10080057646</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00668</v>
       </c>
       <c r="L45" s="15">
         <v>0.00579</v>
       </c>
       <c r="M45" s="15">
         <v>0.00556</v>
       </c>
       <c r="N45" s="15">
-        <v>2460</v>
-[...1 lines deleted...]
-      <c r="O45" s="15"/>
+        <v>955</v>
+      </c>
+      <c r="O45" s="15">
+        <v>7800</v>
+      </c>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>10000</v>
       </c>
       <c r="K46" s="15">
         <v>0.00695</v>
       </c>
       <c r="L46" s="15">
         <v>0.00602</v>
       </c>
       <c r="M46" s="15">
         <v>0.00579</v>
       </c>
       <c r="N46" s="15">
-        <v>2412</v>
+        <v>1889</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00684</v>
       </c>
       <c r="L47" s="15">
         <v>0.00593</v>
       </c>
       <c r="M47" s="15">
         <v>0.0057</v>
       </c>
       <c r="N47" s="15"/>
-      <c r="O47" s="15"/>
+      <c r="O47" s="15">
+        <v>5600</v>
+      </c>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>125</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>126</v>
       </c>
       <c r="E48" s="15" t="s">
         <v>127</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
@@ -3286,51 +3291,51 @@
       <c r="D49" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.13805</v>
       </c>
       <c r="L49" s="15">
         <v>0.09988</v>
       </c>
       <c r="M49" s="15">
         <v>0.08716</v>
       </c>
       <c r="N49" s="15">
-        <v>1560</v>
+        <v>1300</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E50" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>43</v>
@@ -3368,51 +3373,51 @@
       <c r="D51" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E51" s="15">
         <v>10080032271</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1000</v>
       </c>
       <c r="K51" s="15">
         <v>0.08442</v>
       </c>
       <c r="L51" s="15">
         <v>0.07316</v>
       </c>
       <c r="M51" s="15">
         <v>0.07035</v>
       </c>
       <c r="N51" s="15">
-        <v>32731</v>
+        <v>41100</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="15">
         <v>10080034447</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I52" s="15" t="s">
@@ -3447,213 +3452,213 @@
         <v>141</v>
       </c>
       <c r="E53" s="15">
         <v>10000018486</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00597</v>
       </c>
       <c r="L53" s="15">
         <v>0.00517</v>
       </c>
       <c r="M53" s="15">
         <v>0.00498</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15">
-        <v>3387</v>
+        <v>23443</v>
       </c>
       <c r="P53" s="15" t="s">
         <v>142</v>
       </c>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>143</v>
       </c>
       <c r="D54" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E54" s="15">
         <v>10000018487</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>5000</v>
       </c>
       <c r="K54" s="15">
         <v>0.00606</v>
       </c>
       <c r="L54" s="15">
         <v>0.00525</v>
       </c>
       <c r="M54" s="15">
         <v>0.00505</v>
       </c>
       <c r="N54" s="15">
-        <v>51188</v>
+        <v>38549</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>147</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="15" t="s">
         <v>148</v>
       </c>
       <c r="J55" s="15">
         <v>2000</v>
       </c>
       <c r="K55" s="15">
         <v>0.0165</v>
       </c>
       <c r="L55" s="15">
         <v>0.0143</v>
       </c>
       <c r="M55" s="15">
         <v>0.01375</v>
       </c>
       <c r="N55" s="15">
-        <v>3480</v>
+        <v>3560</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>145</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E56" s="15">
         <v>10000018488</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I56" s="15" t="s">
         <v>148</v>
       </c>
       <c r="J56" s="15">
         <v>1000</v>
       </c>
       <c r="K56" s="15">
         <v>0.02237</v>
       </c>
       <c r="L56" s="15">
         <v>0.01598</v>
       </c>
       <c r="M56" s="15">
         <v>0.01438</v>
       </c>
       <c r="N56" s="15">
-        <v>4577</v>
+        <v>5174</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E57" s="15">
         <v>10000018455</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>5000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00597</v>
       </c>
       <c r="L57" s="15">
         <v>0.00517</v>
       </c>
       <c r="M57" s="15">
         <v>0.00498</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15">
-        <v>12800</v>
+        <v>14400</v>
       </c>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E58" s="15">
         <v>10000018456</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
@@ -3687,51 +3692,51 @@
         <v>154</v>
       </c>
       <c r="E59" s="15" t="s">
         <v>155</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.01497</v>
       </c>
       <c r="L59" s="15">
         <v>0.01256</v>
       </c>
       <c r="M59" s="15">
         <v>0.01208</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15">
-        <v>4680</v>
+        <v>4800</v>
       </c>
       <c r="P59" s="15" t="s">
         <v>156</v>
       </c>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>159</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>43</v>
       </c>
@@ -3838,51 +3843,51 @@
       <c r="D63" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E63" s="15">
         <v>10000018457</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>4000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01971</v>
       </c>
       <c r="L63" s="15">
         <v>0.01022</v>
       </c>
       <c r="M63" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N63" s="15">
-        <v>4021</v>
+        <v>5160</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>168</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>170</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I64" s="15"/>
@@ -3915,128 +3920,128 @@
         <v>172</v>
       </c>
       <c r="E65" s="15">
         <v>10000018453</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>10000</v>
       </c>
       <c r="K65" s="15">
         <v>0.00588</v>
       </c>
       <c r="L65" s="15">
         <v>0.0051</v>
       </c>
       <c r="M65" s="15">
         <v>0.0049</v>
       </c>
       <c r="N65" s="15"/>
       <c r="O65" s="15">
-        <v>18876</v>
+        <v>30281</v>
       </c>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E66" s="15">
         <v>10000018454</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.01354</v>
       </c>
       <c r="L66" s="15">
         <v>0.00787</v>
       </c>
       <c r="M66" s="15">
         <v>0.00707</v>
       </c>
       <c r="N66" s="15">
-        <v>1800</v>
+        <v>1868</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>177</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>2000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00617</v>
       </c>
       <c r="L67" s="15">
         <v>0.00534</v>
       </c>
       <c r="M67" s="15">
         <v>0.00514</v>
       </c>
       <c r="N67" s="15">
-        <v>819</v>
+        <v>891</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E68" s="15">
         <v>10080073206</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I68" s="15"/>
@@ -4105,1886 +4110,1890 @@
       </c>
       <c r="E70" s="15" t="s">
         <v>185</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I70" s="15" t="s">
         <v>186</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.02217</v>
       </c>
       <c r="L70" s="15">
         <v>0.01145</v>
       </c>
       <c r="M70" s="15">
         <v>0.01107</v>
       </c>
       <c r="N70" s="15">
-        <v>797</v>
+        <v>711</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I71" s="15" t="s">
         <v>190</v>
       </c>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00756</v>
       </c>
       <c r="L71" s="15">
         <v>0.00655</v>
       </c>
       <c r="M71" s="15">
         <v>0.0063</v>
       </c>
       <c r="N71" s="15">
-        <v>1240</v>
+        <v>1440</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>193</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.02956</v>
       </c>
       <c r="L72" s="15">
         <v>0.01551</v>
       </c>
       <c r="M72" s="15">
         <v>0.01502</v>
       </c>
       <c r="N72" s="15">
-        <v>5772</v>
+        <v>5313</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>194</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E73" s="15">
         <v>10000018477</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>10000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00725</v>
       </c>
       <c r="L73" s="15">
         <v>0.00628</v>
       </c>
       <c r="M73" s="15">
         <v>0.00604</v>
       </c>
       <c r="N73" s="15"/>
       <c r="O73" s="15">
-        <v>3813</v>
-[...3 lines deleted...]
-      </c>
+        <v>23216</v>
+      </c>
+      <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="D74" s="15" t="s">
+      <c r="E74" s="15" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>5000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00894</v>
       </c>
       <c r="L74" s="15">
         <v>0.0075</v>
       </c>
       <c r="M74" s="15">
         <v>0.00721</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E75" s="15">
         <v>10000018478</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>2000</v>
       </c>
       <c r="K75" s="15">
         <v>0.00728</v>
       </c>
       <c r="L75" s="15">
         <v>0.00631</v>
       </c>
       <c r="M75" s="15">
         <v>0.00606</v>
       </c>
       <c r="N75" s="15">
-        <v>3582</v>
+        <v>3146</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E76" s="15">
         <v>10000018482</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.03695</v>
       </c>
       <c r="L76" s="15">
         <v>0.01947</v>
       </c>
       <c r="M76" s="15">
         <v>0.01898</v>
       </c>
       <c r="N76" s="15">
-        <v>7096</v>
+        <v>6623</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E77" s="15">
         <v>10000018483</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02532</v>
       </c>
       <c r="L77" s="15">
         <v>0.01659</v>
       </c>
       <c r="M77" s="15">
         <v>0.01441</v>
       </c>
       <c r="N77" s="15">
-        <v>402</v>
+        <v>468</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>207</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.01305</v>
       </c>
       <c r="L78" s="15">
         <v>0.01131</v>
       </c>
       <c r="M78" s="15">
         <v>0.01088</v>
       </c>
       <c r="N78" s="15">
-        <v>708</v>
+        <v>751</v>
       </c>
       <c r="O78" s="15">
-        <v>1660</v>
+        <v>1760</v>
       </c>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="D79" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00563</v>
       </c>
       <c r="L79" s="15">
         <v>0.00563</v>
       </c>
       <c r="M79" s="15">
         <v>0.00563</v>
       </c>
       <c r="N79" s="15">
-        <v>2723</v>
-[...1 lines deleted...]
-      <c r="O79" s="15"/>
+        <v>1509</v>
+      </c>
+      <c r="O79" s="15">
+        <v>4410</v>
+      </c>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E80" s="15">
         <v>10000018484</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="J80" s="15">
         <v>10000</v>
       </c>
       <c r="K80" s="15">
         <v>0.01188</v>
       </c>
       <c r="L80" s="15">
         <v>0.00859</v>
       </c>
       <c r="M80" s="15">
         <v>0.0075</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E81" s="15">
         <v>10000018485</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.0108</v>
       </c>
       <c r="L81" s="15">
         <v>0.00936</v>
       </c>
       <c r="M81" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N81" s="15">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="O81" s="15"/>
+        <v>998</v>
+      </c>
+      <c r="O81" s="15">
+        <v>4980</v>
+      </c>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="D82" s="15" t="s">
+      <c r="E82" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>10000</v>
       </c>
       <c r="K82" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L82" s="15">
         <v>0.00554</v>
       </c>
       <c r="M82" s="15">
         <v>0.00536</v>
       </c>
       <c r="N82" s="15">
-        <v>1120</v>
+        <v>1260</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="15" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01232</v>
       </c>
       <c r="L83" s="15">
         <v>0.00592</v>
       </c>
       <c r="M83" s="15">
         <v>0.00578</v>
       </c>
       <c r="N83" s="15">
-        <v>7512</v>
+        <v>7603</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>223</v>
       </c>
-      <c r="D84" s="15" t="s">
+      <c r="E84" s="15" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>4000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01724</v>
       </c>
       <c r="L84" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M84" s="15">
         <v>0.00912</v>
       </c>
       <c r="N84" s="15">
-        <v>6225</v>
+        <v>4868</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L85" s="15">
         <v>0.00481</v>
       </c>
       <c r="M85" s="15">
         <v>0.00465</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E86" s="15">
         <v>10080055375</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0089</v>
       </c>
       <c r="L86" s="15">
         <v>0.00644</v>
       </c>
       <c r="M86" s="15">
         <v>0.00562</v>
       </c>
       <c r="N86" s="15">
-        <v>12000</v>
+        <v>17200</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E87" s="15">
         <v>10000018465</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00525</v>
       </c>
       <c r="L87" s="15">
         <v>0.00455</v>
       </c>
       <c r="M87" s="15">
         <v>0.00438</v>
       </c>
       <c r="N87" s="15">
         <v>36</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E88" s="15">
         <v>10000018466</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00602</v>
       </c>
       <c r="L88" s="15">
         <v>0.00521</v>
       </c>
       <c r="M88" s="15">
         <v>0.00501</v>
       </c>
       <c r="N88" s="15">
-        <v>1278</v>
+        <v>1332</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>235</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.01071</v>
       </c>
       <c r="L89" s="15">
         <v>0.00928</v>
       </c>
       <c r="M89" s="15">
         <v>0.00893</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="D90" s="15" t="s">
+      <c r="E90" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.01971</v>
       </c>
       <c r="L90" s="15">
         <v>0.00997</v>
       </c>
       <c r="M90" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>241</v>
       </c>
-      <c r="D91" s="15" t="s">
+      <c r="E91" s="15" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.01503</v>
       </c>
       <c r="L91" s="15">
         <v>0.01303</v>
       </c>
       <c r="M91" s="15">
         <v>0.01253</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="J92" s="15">
         <v>15000</v>
       </c>
       <c r="K92" s="15">
         <v>0.0059</v>
       </c>
       <c r="L92" s="15">
         <v>0.00511</v>
       </c>
       <c r="M92" s="15">
         <v>0.00491</v>
       </c>
       <c r="N92" s="15">
-        <v>6512</v>
+        <v>5292</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E93" s="15">
         <v>10000018463</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I93" s="15" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="J93" s="15">
         <v>10000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00593</v>
       </c>
       <c r="L93" s="15">
         <v>0.00514</v>
       </c>
       <c r="M93" s="15">
         <v>0.00494</v>
       </c>
       <c r="N93" s="15">
-        <v>264</v>
+        <v>388</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>248</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>10000</v>
       </c>
       <c r="K94" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L94" s="15">
         <v>0.00499</v>
       </c>
       <c r="M94" s="15">
         <v>0.00482</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D95" s="15" t="s">
+      <c r="E95" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>2000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00594</v>
       </c>
       <c r="L95" s="15">
         <v>0.00515</v>
       </c>
       <c r="M95" s="15">
         <v>0.00495</v>
       </c>
       <c r="N95" s="15">
-        <v>800</v>
+        <v>750</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E96" s="15">
         <v>10000018471</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>1000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00627</v>
       </c>
       <c r="L96" s="15">
         <v>0.00543</v>
       </c>
       <c r="M96" s="15">
         <v>0.00523</v>
       </c>
       <c r="N96" s="15">
-        <v>1064</v>
+        <v>909</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>256</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00678</v>
       </c>
       <c r="L97" s="15">
         <v>0.00588</v>
       </c>
       <c r="M97" s="15">
         <v>0.00565</v>
       </c>
       <c r="N97" s="15">
-        <v>17800</v>
+        <v>14400</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="D98" s="15" t="s">
+      <c r="E98" s="15" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I98" s="15" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.01098</v>
       </c>
       <c r="L98" s="15">
         <v>0.009520000000000001</v>
       </c>
       <c r="M98" s="15">
         <v>0.00915</v>
       </c>
       <c r="N98" s="15"/>
       <c r="O98" s="15">
-        <v>1320</v>
+        <v>1740</v>
       </c>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="D99" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="15" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J99" s="15">
         <v>3000</v>
       </c>
       <c r="K99" s="15">
         <v>0.009690000000000001</v>
       </c>
       <c r="L99" s="15">
         <v>0.008399999999999999</v>
       </c>
       <c r="M99" s="15">
         <v>0.00808</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E100" s="15">
         <v>10000018472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J100" s="15">
         <v>2000</v>
       </c>
       <c r="K100" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L100" s="15">
         <v>0.008540000000000001</v>
       </c>
       <c r="M100" s="15">
         <v>0.00821</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E101" s="15">
         <v>10000018468</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00626</v>
       </c>
       <c r="L101" s="15">
         <v>0.00542</v>
       </c>
       <c r="M101" s="15">
         <v>0.00521</v>
       </c>
       <c r="N101" s="15">
-        <v>4250</v>
+        <v>3650</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>266</v>
       </c>
-      <c r="D102" s="15" t="s">
+      <c r="E102" s="15" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I102" s="15" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00552</v>
       </c>
       <c r="L102" s="15">
         <v>0.00478</v>
       </c>
       <c r="M102" s="15">
         <v>0.0046</v>
       </c>
       <c r="N102" s="15">
-        <v>2282</v>
+        <v>2793</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E103" s="15">
         <v>10000018469</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00527</v>
       </c>
       <c r="L103" s="15">
         <v>0.00456</v>
       </c>
       <c r="M103" s="15">
         <v>0.00439</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E104" s="15">
         <v>10000018475</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>5000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00567</v>
       </c>
       <c r="L104" s="15">
         <v>0.00491</v>
       </c>
       <c r="M104" s="15">
         <v>0.00473</v>
       </c>
       <c r="N104" s="15"/>
       <c r="O104" s="15">
-        <v>3750</v>
+        <v>3150</v>
       </c>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E105" s="15">
         <v>10000018476</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>2000</v>
       </c>
       <c r="K105" s="15">
         <v>0.01354</v>
       </c>
       <c r="L105" s="15">
         <v>0.00787</v>
       </c>
       <c r="M105" s="15">
         <v>0.00707</v>
       </c>
       <c r="N105" s="15">
-        <v>1836</v>
+        <v>1356</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="E106" s="15">
         <v>10000023234</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>2000</v>
       </c>
       <c r="K106" s="15">
         <v>0.04681</v>
       </c>
       <c r="L106" s="15">
         <v>0.02352</v>
       </c>
       <c r="M106" s="15">
         <v>0.02302</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>276</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I107" s="15" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J107" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01058</v>
       </c>
       <c r="L107" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M107" s="15">
         <v>0.00881</v>
       </c>
       <c r="N107" s="15">
-        <v>4880</v>
+        <v>5390</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>280</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>1000</v>
       </c>
       <c r="K108" s="15">
         <v>0.0176</v>
       </c>
       <c r="L108" s="15">
         <v>0.01273</v>
       </c>
       <c r="M108" s="15">
         <v>0.01111</v>
       </c>
       <c r="N108" s="15">
-        <v>682</v>
+        <v>797</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E109" s="15">
         <v>10000018473</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>10000</v>
       </c>
       <c r="K109" s="15">
         <v>0.0108</v>
       </c>
       <c r="L109" s="15">
         <v>0.00936</v>
       </c>
       <c r="M109" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N109" s="15">
-        <v>3248</v>
+        <v>2477</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>285</v>
       </c>
-      <c r="D110" s="15" t="s">
+      <c r="E110" s="15" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.00817</v>
       </c>
       <c r="L110" s="15">
         <v>0.00684</v>
       </c>
       <c r="M110" s="15">
         <v>0.00659</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E111" s="15">
         <v>10000018474</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.01067</v>
       </c>
       <c r="L111" s="15">
         <v>0.00924</v>
       </c>
       <c r="M111" s="15">
         <v>0.00889</v>
       </c>
       <c r="N111" s="15">
-        <v>3950</v>
+        <v>3600</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E112" s="15">
         <v>10080071864</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>5000</v>
       </c>
       <c r="K112" s="15">
         <v>0.00495</v>
       </c>
       <c r="L112" s="15">
         <v>0.00429</v>
       </c>
       <c r="M112" s="15">
         <v>0.00413</v>
       </c>
       <c r="N112" s="15"/>
       <c r="O112" s="15">
-        <v>3100</v>
+        <v>4450</v>
       </c>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E113" s="15">
         <v>10080032272</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>5000</v>
       </c>
       <c r="K113" s="15">
         <v>0.06507</v>
       </c>
       <c r="L113" s="15">
         <v>0.05639</v>
       </c>
       <c r="M113" s="15">
         <v>0.05423</v>
       </c>
       <c r="N113" s="15">
-        <v>6500</v>
+        <v>6801</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E114" s="15">
         <v>10080070515</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I114" s="15" t="s">
         <v>139</v>
       </c>
       <c r="J114" s="15"/>
       <c r="K114" s="15">
         <v>0.01781</v>
       </c>
       <c r="L114" s="15">
         <v>0.01034</v>
       </c>
       <c r="M114" s="15">
         <v>0.00932</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E115" s="15">
         <v>10080050608</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>100</v>
       </c>
       <c r="K115" s="15">
         <v>2.57</v>
       </c>
       <c r="L115" s="15">
         <v>2.1</v>
       </c>
       <c r="M115" s="15">
         <v>2.02</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E116" s="15">
         <v>10080034091</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I116" s="15" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="J116" s="15">
         <v>2000</v>
       </c>
       <c r="K116" s="15">
         <v>0.03732</v>
       </c>
       <c r="L116" s="15">
         <v>0.03234</v>
       </c>
       <c r="M116" s="15">
         <v>0.0311</v>
       </c>
       <c r="N116" s="15"/>
-      <c r="O116" s="15"/>
+      <c r="O116" s="15">
+        <v>3650</v>
+      </c>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>298</v>
       </c>
-      <c r="D117" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="15" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I117" s="15" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="J117" s="15">
         <v>1000</v>
       </c>
       <c r="K117" s="15">
         <v>0.04158</v>
       </c>
       <c r="L117" s="15">
         <v>0.03604</v>
       </c>
       <c r="M117" s="15">
         <v>0.03465</v>
       </c>
       <c r="N117" s="15">
-        <v>6063</v>
+        <v>7622</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14"/>
       <c r="C118" s="15"/>
       <c r="D118" s="15"/>
       <c r="E118" s="15"/>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="15"/>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
     </row>
   </sheetData>
@@ -6027,317 +6036,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>