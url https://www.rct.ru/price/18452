--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -235,50 +235,53 @@
   <si>
     <t>KLS8-0108-LED-23</t>
   </si>
   <si>
     <t>Ø 5мм h=23мм / L-KLS8-0108-LED-23</t>
   </si>
   <si>
     <t>L-KLS8-0108-LED-5</t>
   </si>
   <si>
     <t>Ø 5мм h=5мм / L-KLS8-0108-LED-5</t>
   </si>
   <si>
     <t>UT-00097585</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>Ø 5мм h=3.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-3.0</t>
   </si>
   <si>
     <t>UT-00141975</t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>Ø 5мм h=4.5мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-4.5</t>
   </si>
   <si>
     <t>UT-00146482</t>
   </si>
   <si>
     <t>L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>Ø 5мм h=5.0мм (Nylon 66 UL94V-2) / L-KLS8-0112-LED-5.0</t>
   </si>
   <si>
     <t>UT-00154808</t>
   </si>
   <si>
     <t>L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>втулка под LED; OD=7mm; ID=3.2mm; L=10.0mm / L-KLS8-0114A-LED-10</t>
   </si>
   <si>
     <t>10-00057119</t>
@@ -442,51 +445,51 @@
   <si>
     <t xml:space="preserve">515-1027F DIALIGHT, </t>
   </si>
   <si>
     <t>L-KLS8-0124-LC5-1</t>
   </si>
   <si>
     <t>LC5-1 (L-KLS8-0124-LC5-1)</t>
   </si>
   <si>
     <t>L-KLS8-0117-5-B</t>
   </si>
   <si>
     <t>(Outer diameter：9.2mm, H:4.2mm ) / LC5-1T (L-KLS8-0117-5-B)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0117-5-B KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0119-LED-3</t>
   </si>
   <si>
     <t>LDH-19 (L-KLS8-0119-LED-3)</t>
   </si>
   <si>
-    <t>27.10.2026</t>
+    <t>25.10.2026</t>
   </si>
   <si>
     <t>L-KLS8-0120-LED-3</t>
   </si>
   <si>
     <t>LDH-20 (L-KLS8-0120-LED-3)</t>
   </si>
   <si>
     <t>L-KLS8-0121-LED-3</t>
   </si>
   <si>
     <t>LDH-21 (L-KLS8-0121-LED-3)</t>
   </si>
   <si>
     <t>UT-00148616</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS8-0121-LED-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0101-LED-10.0</t>
   </si>
   <si>
     <t>4.0mm 10.00mm / LDH1-4.0-10 (L-KLS8-0101-LED-10.0)</t>
   </si>
@@ -662,50 +665,53 @@
     <t>5mm из 2частей / LDH17-5 (L-KLS8-0117-5)</t>
   </si>
   <si>
     <t>UT-00118362</t>
   </si>
   <si>
     <t xml:space="preserve">CB-55 , KLS8-0117-5mm KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0118-3</t>
   </si>
   <si>
     <t>3mm / LDH18-3 (L-KLS8-0118-3)</t>
   </si>
   <si>
     <t>UT-00128591</t>
   </si>
   <si>
     <t xml:space="preserve">RTC-31 KINGBRIGHT, L-KLS8-0118-3 KLS, </t>
   </si>
   <si>
     <t>L-KLS8-0118-5</t>
   </si>
   <si>
     <t>5mm / LDH18-5 (KLS8-0118-5)</t>
+  </si>
+  <si>
+    <t>08.12.2026</t>
   </si>
   <si>
     <t>KLS8-0102-10</t>
   </si>
   <si>
     <t>4.5mm 10.00mm / LDH2-4.5-10</t>
   </si>
   <si>
     <t>10-00057172</t>
   </si>
   <si>
     <t>KLS8-0102-12.5</t>
   </si>
   <si>
     <t>4.5mm 12.50mm / LDH2-4.5-12.5</t>
   </si>
   <si>
     <t>10-00057173</t>
   </si>
   <si>
     <t>KLS8-0102-23</t>
   </si>
   <si>
     <t>4.5mm 23.0mm / LDH2-4.5-23</t>
   </si>
@@ -2014,51 +2020,51 @@
       <c r="D16" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="15">
         <v>10080070236</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>2500</v>
       </c>
       <c r="K16" s="15">
         <v>0.03181</v>
       </c>
       <c r="L16" s="15">
         <v>0.02651</v>
       </c>
       <c r="M16" s="15">
         <v>0.02544</v>
       </c>
       <c r="N16" s="15">
-        <v>309</v>
+        <v>398</v>
       </c>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="15">
         <v>10080057330</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I17" s="15"/>
@@ -2277,51 +2283,51 @@
       <c r="D23" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="15">
         <v>10080054971</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>4000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01203</v>
       </c>
       <c r="L23" s="15">
         <v>0.008630000000000001</v>
       </c>
       <c r="M23" s="15">
         <v>0.00749</v>
       </c>
       <c r="N23" s="15">
-        <v>10547</v>
+        <v>10089</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>64</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="15"/>
@@ -2427,3573 +2433,3597 @@
       <c r="D27" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>10000</v>
       </c>
       <c r="K27" s="15">
         <v>0.009090000000000001</v>
       </c>
       <c r="L27" s="15">
         <v>0.00658</v>
       </c>
       <c r="M27" s="15">
         <v>0.00574</v>
       </c>
       <c r="N27" s="15"/>
-      <c r="O27" s="15">
-[...2 lines deleted...]
-      <c r="P27" s="15"/>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E28" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>1000</v>
       </c>
       <c r="K28" s="15">
         <v>0.0095</v>
       </c>
       <c r="L28" s="15">
         <v>0.0064</v>
       </c>
       <c r="M28" s="15">
         <v>0.00579</v>
       </c>
-      <c r="N28" s="15"/>
+      <c r="N28" s="15">
+        <v>523</v>
+      </c>
       <c r="O28" s="15">
-        <v>1242</v>
-[...1 lines deleted...]
-      <c r="P28" s="15"/>
+        <v>630</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>20000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00693</v>
       </c>
       <c r="L29" s="15">
         <v>0.00601</v>
       </c>
       <c r="M29" s="15">
         <v>0.00578</v>
       </c>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E30" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I30" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J30" s="15">
         <v>5000</v>
       </c>
       <c r="K30" s="15">
         <v>0.008460000000000001</v>
       </c>
       <c r="L30" s="15">
         <v>0.00605</v>
       </c>
       <c r="M30" s="15">
         <v>0.00544</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I31" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J31" s="15">
         <v>2000</v>
       </c>
       <c r="K31" s="15">
         <v>0.00612</v>
       </c>
       <c r="L31" s="15">
         <v>0.0053</v>
       </c>
       <c r="M31" s="15">
         <v>0.0051</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15">
-        <v>2600</v>
-[...1 lines deleted...]
-      <c r="P31" s="15"/>
+        <v>2760</v>
+      </c>
+      <c r="P31" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E32" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>5000</v>
       </c>
       <c r="K32" s="15">
         <v>0.01316</v>
       </c>
       <c r="L32" s="15">
         <v>0.01103</v>
       </c>
       <c r="M32" s="15">
         <v>0.01061</v>
       </c>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>5000</v>
       </c>
       <c r="K33" s="15">
         <v>0.01093</v>
       </c>
       <c r="L33" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M33" s="15">
         <v>0.00881</v>
       </c>
       <c r="N33" s="15">
-        <v>623</v>
+        <v>375</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E34" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>3000</v>
       </c>
       <c r="K34" s="15">
         <v>0.01221</v>
       </c>
       <c r="L34" s="15">
         <v>0.01025</v>
       </c>
       <c r="M34" s="15">
         <v>0.00984</v>
       </c>
       <c r="N34" s="15">
-        <v>1190</v>
+        <v>1122</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E35" s="15">
         <v>10080042856</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>15000</v>
       </c>
       <c r="K35" s="15">
         <v>0.00669</v>
       </c>
       <c r="L35" s="15">
         <v>0.0058</v>
       </c>
       <c r="M35" s="15">
         <v>0.00558</v>
       </c>
       <c r="N35" s="15">
-        <v>976</v>
+        <v>732</v>
       </c>
       <c r="O35" s="15">
-        <v>8400</v>
-[...1 lines deleted...]
-      <c r="P35" s="15"/>
+        <v>6300</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E36" s="15">
         <v>10080042857</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I36" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J36" s="15">
         <v>5000</v>
       </c>
       <c r="K36" s="15">
         <v>0.01164</v>
       </c>
       <c r="L36" s="15">
         <v>0.00976</v>
       </c>
       <c r="M36" s="15">
         <v>0.009379999999999999</v>
       </c>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I37" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J37" s="15">
         <v>10000</v>
       </c>
       <c r="K37" s="15">
         <v>0.00612</v>
       </c>
       <c r="L37" s="15">
         <v>0.0053</v>
       </c>
       <c r="M37" s="15">
         <v>0.0051</v>
       </c>
-      <c r="N37" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N37" s="15">
+        <v>42355</v>
+      </c>
+      <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>10000</v>
       </c>
       <c r="K38" s="15">
         <v>0.00674</v>
       </c>
       <c r="L38" s="15">
         <v>0.00584</v>
       </c>
       <c r="M38" s="15">
         <v>0.00561</v>
       </c>
       <c r="N38" s="15">
-        <v>2670</v>
+        <v>1733</v>
       </c>
       <c r="O38" s="15">
-        <v>8900</v>
-[...1 lines deleted...]
-      <c r="P38" s="15"/>
+        <v>6300</v>
+      </c>
+      <c r="P38" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>10000</v>
       </c>
       <c r="K39" s="15">
         <v>0.00675</v>
       </c>
       <c r="L39" s="15">
         <v>0.00585</v>
       </c>
       <c r="M39" s="15">
         <v>0.00563</v>
       </c>
       <c r="N39" s="15">
-        <v>9215</v>
+        <v>9156</v>
       </c>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E40" s="15">
         <v>10080073138</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>10000</v>
       </c>
       <c r="K40" s="15">
         <v>0.00689</v>
       </c>
       <c r="L40" s="15">
         <v>0.00597</v>
       </c>
       <c r="M40" s="15">
         <v>0.00574</v>
       </c>
-      <c r="N40" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N40" s="15">
+        <v>3856</v>
+      </c>
+      <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>5000</v>
       </c>
       <c r="K41" s="15">
         <v>0.00662</v>
       </c>
       <c r="L41" s="15">
         <v>0.00573</v>
       </c>
       <c r="M41" s="15">
         <v>0.00551</v>
       </c>
-      <c r="N41" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="N41" s="15"/>
+      <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E42" s="15">
         <v>10080069849</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>5000</v>
       </c>
       <c r="K42" s="15">
         <v>0.00705</v>
       </c>
       <c r="L42" s="15">
         <v>0.00611</v>
       </c>
       <c r="M42" s="15">
         <v>0.00588</v>
       </c>
       <c r="N42" s="15">
-        <v>17640</v>
+        <v>14945</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>5000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00659</v>
       </c>
       <c r="L43" s="15">
         <v>0.00571</v>
       </c>
       <c r="M43" s="15">
         <v>0.00549</v>
       </c>
       <c r="N43" s="15">
-        <v>2720</v>
+        <v>2848</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E44" s="15">
         <v>10080043009</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>10000</v>
       </c>
       <c r="K44" s="15">
         <v>0.00695</v>
       </c>
       <c r="L44" s="15">
         <v>0.00602</v>
       </c>
       <c r="M44" s="15">
         <v>0.00579</v>
       </c>
       <c r="N44" s="15">
-        <v>6052</v>
+        <v>7572</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E45" s="15">
         <v>10080057646</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>10000</v>
       </c>
       <c r="K45" s="15">
         <v>0.00668</v>
       </c>
       <c r="L45" s="15">
         <v>0.00579</v>
       </c>
       <c r="M45" s="15">
         <v>0.00556</v>
       </c>
       <c r="N45" s="15">
-        <v>955</v>
+        <v>943</v>
       </c>
       <c r="O45" s="15">
-        <v>7800</v>
-[...1 lines deleted...]
-      <c r="P45" s="15"/>
+        <v>7700</v>
+      </c>
+      <c r="P45" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E46" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>10000</v>
       </c>
       <c r="K46" s="15">
         <v>0.00695</v>
       </c>
       <c r="L46" s="15">
         <v>0.00602</v>
       </c>
       <c r="M46" s="15">
         <v>0.00579</v>
       </c>
       <c r="N46" s="15">
-        <v>1889</v>
+        <v>2006</v>
       </c>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>5000</v>
       </c>
       <c r="K47" s="15">
         <v>0.00684</v>
       </c>
       <c r="L47" s="15">
         <v>0.00593</v>
       </c>
       <c r="M47" s="15">
         <v>0.0057</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15">
-        <v>5600</v>
-[...1 lines deleted...]
-      <c r="P47" s="15"/>
+        <v>5040</v>
+      </c>
+      <c r="P47" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E48" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.036</v>
       </c>
       <c r="L48" s="15">
         <v>0.0312</v>
       </c>
       <c r="M48" s="15">
         <v>0.03</v>
       </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E49" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15">
         <v>1000</v>
       </c>
       <c r="K49" s="15">
         <v>0.13805</v>
       </c>
       <c r="L49" s="15">
         <v>0.09988</v>
       </c>
       <c r="M49" s="15">
         <v>0.08716</v>
       </c>
       <c r="N49" s="15">
-        <v>1300</v>
+        <v>1500</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15">
         <v>5000</v>
       </c>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E50" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I50" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J50" s="15">
         <v>1000</v>
       </c>
       <c r="K50" s="15">
         <v>0.18299</v>
       </c>
       <c r="L50" s="15">
         <v>0.15346</v>
       </c>
       <c r="M50" s="15">
         <v>0.14757</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15"/>
       <c r="P50" s="15"/>
       <c r="Q50" s="15">
         <v>5000</v>
       </c>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E51" s="15">
         <v>10080032271</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>1000</v>
       </c>
       <c r="K51" s="15">
         <v>0.08442</v>
       </c>
       <c r="L51" s="15">
         <v>0.07316</v>
       </c>
       <c r="M51" s="15">
         <v>0.07035</v>
       </c>
       <c r="N51" s="15">
-        <v>41100</v>
+        <v>42011</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E52" s="15">
         <v>10080034447</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I52" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J52" s="15">
         <v>5000</v>
       </c>
       <c r="K52" s="15">
         <v>0.02294</v>
       </c>
       <c r="L52" s="15">
         <v>0.01883</v>
       </c>
       <c r="M52" s="15">
         <v>0.01806</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E53" s="15">
         <v>10000018486</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>5000</v>
       </c>
       <c r="K53" s="15">
         <v>0.00597</v>
       </c>
       <c r="L53" s="15">
         <v>0.00517</v>
       </c>
       <c r="M53" s="15">
         <v>0.00498</v>
       </c>
-      <c r="N53" s="15"/>
+      <c r="N53" s="15">
+        <v>8246</v>
+      </c>
       <c r="O53" s="15">
-        <v>23443</v>
+        <v>24600</v>
       </c>
       <c r="P53" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E54" s="15">
         <v>10000018487</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>5000</v>
       </c>
       <c r="K54" s="15">
         <v>0.00606</v>
       </c>
       <c r="L54" s="15">
         <v>0.00525</v>
       </c>
       <c r="M54" s="15">
         <v>0.00505</v>
       </c>
       <c r="N54" s="15">
-        <v>38549</v>
+        <v>52015</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E55" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J55" s="15">
         <v>2000</v>
       </c>
       <c r="K55" s="15">
         <v>0.0165</v>
       </c>
       <c r="L55" s="15">
         <v>0.0143</v>
       </c>
       <c r="M55" s="15">
         <v>0.01375</v>
       </c>
       <c r="N55" s="15">
-        <v>3560</v>
+        <v>2560</v>
       </c>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E56" s="15">
         <v>10000018488</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I56" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J56" s="15">
         <v>1000</v>
       </c>
       <c r="K56" s="15">
         <v>0.02237</v>
       </c>
       <c r="L56" s="15">
         <v>0.01598</v>
       </c>
       <c r="M56" s="15">
         <v>0.01438</v>
       </c>
       <c r="N56" s="15">
-        <v>5174</v>
+        <v>5904</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E57" s="15">
         <v>10000018455</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
         <v>5000</v>
       </c>
       <c r="K57" s="15">
         <v>0.00597</v>
       </c>
       <c r="L57" s="15">
         <v>0.00517</v>
       </c>
       <c r="M57" s="15">
         <v>0.00498</v>
       </c>
-      <c r="N57" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N57" s="15">
+        <v>16800</v>
+      </c>
+      <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E58" s="15">
         <v>10000018456</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>10000</v>
       </c>
       <c r="K58" s="15">
         <v>0.00615</v>
       </c>
       <c r="L58" s="15">
         <v>0.00533</v>
       </c>
       <c r="M58" s="15">
         <v>0.00513</v>
       </c>
       <c r="N58" s="15">
-        <v>1358</v>
+        <v>1380</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E59" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.01497</v>
       </c>
       <c r="L59" s="15">
         <v>0.01256</v>
       </c>
       <c r="M59" s="15">
         <v>0.01208</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15">
-        <v>4800</v>
+        <v>4380</v>
       </c>
       <c r="P59" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15">
         <v>2000</v>
       </c>
       <c r="K60" s="15">
         <v>0.0068</v>
       </c>
       <c r="L60" s="15">
         <v>0.00589</v>
       </c>
       <c r="M60" s="15">
         <v>0.00566</v>
       </c>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E61" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>10000</v>
       </c>
       <c r="K61" s="15">
         <v>0.00713</v>
       </c>
       <c r="L61" s="15">
         <v>0.00598</v>
       </c>
       <c r="M61" s="15">
         <v>0.00575</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E62" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>2000</v>
       </c>
       <c r="K62" s="15">
         <v>0.05226</v>
       </c>
       <c r="L62" s="15">
         <v>0.04529</v>
       </c>
       <c r="M62" s="15">
         <v>0.04355</v>
       </c>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E63" s="15">
         <v>10000018457</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>4000</v>
       </c>
       <c r="K63" s="15">
         <v>0.01971</v>
       </c>
       <c r="L63" s="15">
         <v>0.01022</v>
       </c>
       <c r="M63" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="N63" s="15">
-        <v>5160</v>
+        <v>3720</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E64" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>2000</v>
       </c>
       <c r="K64" s="15">
         <v>0.008070000000000001</v>
       </c>
       <c r="L64" s="15">
         <v>0.00677</v>
       </c>
       <c r="M64" s="15">
         <v>0.00651</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E65" s="15">
         <v>10000018453</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>10000</v>
       </c>
       <c r="K65" s="15">
         <v>0.00588</v>
       </c>
       <c r="L65" s="15">
         <v>0.0051</v>
       </c>
       <c r="M65" s="15">
         <v>0.0049</v>
       </c>
-      <c r="N65" s="15"/>
+      <c r="N65" s="15">
+        <v>22864</v>
+      </c>
       <c r="O65" s="15">
-        <v>30281</v>
-[...1 lines deleted...]
-      <c r="P65" s="15"/>
+        <v>17200</v>
+      </c>
+      <c r="P65" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E66" s="15">
         <v>10000018454</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>2000</v>
       </c>
       <c r="K66" s="15">
         <v>0.01354</v>
       </c>
       <c r="L66" s="15">
         <v>0.00787</v>
       </c>
       <c r="M66" s="15">
         <v>0.00707</v>
       </c>
       <c r="N66" s="15">
-        <v>1868</v>
+        <v>340</v>
       </c>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>2000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00617</v>
       </c>
       <c r="L67" s="15">
         <v>0.00534</v>
       </c>
       <c r="M67" s="15">
         <v>0.00514</v>
       </c>
       <c r="N67" s="15">
-        <v>891</v>
+        <v>625</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E68" s="15">
         <v>10080073206</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15">
         <v>5000</v>
       </c>
       <c r="K68" s="15">
         <v>0.00716</v>
       </c>
       <c r="L68" s="15">
         <v>0.0062</v>
       </c>
       <c r="M68" s="15">
         <v>0.00596</v>
       </c>
       <c r="N68" s="15"/>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15"/>
       <c r="K69" s="15">
         <v>15.77</v>
       </c>
       <c r="L69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="15">
         <v>7.88</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E70" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I70" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.02217</v>
       </c>
       <c r="L70" s="15">
         <v>0.01145</v>
       </c>
       <c r="M70" s="15">
         <v>0.01107</v>
       </c>
       <c r="N70" s="15">
-        <v>711</v>
+        <v>663</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I71" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.00756</v>
       </c>
       <c r="L71" s="15">
         <v>0.00655</v>
       </c>
       <c r="M71" s="15">
         <v>0.0063</v>
       </c>
       <c r="N71" s="15">
-        <v>1440</v>
+        <v>1280</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.02956</v>
       </c>
       <c r="L72" s="15">
         <v>0.01551</v>
       </c>
       <c r="M72" s="15">
         <v>0.01502</v>
       </c>
       <c r="N72" s="15">
-        <v>5313</v>
+        <v>5576</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E73" s="15">
         <v>10000018477</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>10000</v>
       </c>
       <c r="K73" s="15">
         <v>0.00725</v>
       </c>
       <c r="L73" s="15">
         <v>0.00628</v>
       </c>
       <c r="M73" s="15">
         <v>0.00604</v>
       </c>
-      <c r="N73" s="15"/>
+      <c r="N73" s="15">
+        <v>3581</v>
+      </c>
       <c r="O73" s="15">
-        <v>23216</v>
-[...1 lines deleted...]
-      <c r="P73" s="15"/>
+        <v>23100</v>
+      </c>
+      <c r="P73" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>5000</v>
       </c>
       <c r="K74" s="15">
         <v>0.00894</v>
       </c>
       <c r="L74" s="15">
         <v>0.0075</v>
       </c>
       <c r="M74" s="15">
         <v>0.00721</v>
       </c>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E75" s="15">
         <v>10000018478</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>2000</v>
       </c>
       <c r="K75" s="15">
         <v>0.00728</v>
       </c>
       <c r="L75" s="15">
         <v>0.00631</v>
       </c>
       <c r="M75" s="15">
         <v>0.00606</v>
       </c>
       <c r="N75" s="15">
-        <v>3146</v>
+        <v>4018</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E76" s="15">
         <v>10000018482</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>5000</v>
       </c>
       <c r="K76" s="15">
         <v>0.03695</v>
       </c>
       <c r="L76" s="15">
         <v>0.01947</v>
       </c>
       <c r="M76" s="15">
         <v>0.01898</v>
       </c>
       <c r="N76" s="15">
-        <v>6623</v>
+        <v>6860</v>
       </c>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E77" s="15">
         <v>10000018483</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I77" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02532</v>
       </c>
       <c r="L77" s="15">
         <v>0.01659</v>
       </c>
       <c r="M77" s="15">
         <v>0.01441</v>
       </c>
       <c r="N77" s="15">
-        <v>468</v>
+        <v>424</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I78" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J78" s="15">
         <v>5000</v>
       </c>
       <c r="K78" s="15">
         <v>0.01305</v>
       </c>
       <c r="L78" s="15">
         <v>0.01131</v>
       </c>
       <c r="M78" s="15">
         <v>0.01088</v>
       </c>
       <c r="N78" s="15">
-        <v>751</v>
-[...3 lines deleted...]
-      </c>
+        <v>2086</v>
+      </c>
+      <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I79" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J79" s="15">
         <v>5000</v>
       </c>
       <c r="K79" s="15">
         <v>0.00563</v>
       </c>
       <c r="L79" s="15">
         <v>0.00563</v>
       </c>
       <c r="M79" s="15">
         <v>0.00563</v>
       </c>
       <c r="N79" s="15">
-        <v>1509</v>
+        <v>1822</v>
       </c>
       <c r="O79" s="15">
-        <v>4410</v>
-[...1 lines deleted...]
-      <c r="P79" s="15"/>
+        <v>6090</v>
+      </c>
+      <c r="P79" s="15" t="s">
+        <v>73</v>
+      </c>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E80" s="15">
         <v>10000018484</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I80" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J80" s="15">
         <v>10000</v>
       </c>
       <c r="K80" s="15">
         <v>0.01188</v>
       </c>
       <c r="L80" s="15">
         <v>0.00859</v>
       </c>
       <c r="M80" s="15">
         <v>0.0075</v>
       </c>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E81" s="15">
         <v>10000018485</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>5000</v>
       </c>
       <c r="K81" s="15">
         <v>0.0108</v>
       </c>
       <c r="L81" s="15">
         <v>0.00936</v>
       </c>
       <c r="M81" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N81" s="15">
-        <v>998</v>
+        <v>854</v>
       </c>
       <c r="O81" s="15">
-        <v>4980</v>
-[...1 lines deleted...]
-      <c r="P81" s="15"/>
+        <v>4260</v>
+      </c>
+      <c r="P81" s="15" t="s">
+        <v>217</v>
+      </c>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E82" s="15" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>10000</v>
       </c>
       <c r="K82" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L82" s="15">
         <v>0.00554</v>
       </c>
       <c r="M82" s="15">
         <v>0.00536</v>
       </c>
       <c r="N82" s="15">
-        <v>1260</v>
+        <v>1120</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E83" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>5000</v>
       </c>
       <c r="K83" s="15">
         <v>0.01232</v>
       </c>
       <c r="L83" s="15">
         <v>0.00592</v>
       </c>
       <c r="M83" s="15">
         <v>0.00578</v>
       </c>
       <c r="N83" s="15">
-        <v>7603</v>
+        <v>8244</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>4000</v>
       </c>
       <c r="K84" s="15">
         <v>0.01724</v>
       </c>
       <c r="L84" s="15">
         <v>0.009480000000000001</v>
       </c>
       <c r="M84" s="15">
         <v>0.00912</v>
       </c>
       <c r="N84" s="15">
-        <v>4868</v>
+        <v>5746</v>
       </c>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15">
         <v>5000</v>
       </c>
       <c r="K85" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L85" s="15">
         <v>0.00481</v>
       </c>
       <c r="M85" s="15">
         <v>0.00465</v>
       </c>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E86" s="15">
         <v>10080055375</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>5000</v>
       </c>
       <c r="K86" s="15">
         <v>0.0089</v>
       </c>
       <c r="L86" s="15">
         <v>0.00644</v>
       </c>
       <c r="M86" s="15">
         <v>0.00562</v>
       </c>
       <c r="N86" s="15">
-        <v>17200</v>
+        <v>12400</v>
       </c>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E87" s="15">
         <v>10000018465</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>5000</v>
       </c>
       <c r="K87" s="15">
         <v>0.00525</v>
       </c>
       <c r="L87" s="15">
         <v>0.00455</v>
       </c>
       <c r="M87" s="15">
         <v>0.00438</v>
       </c>
       <c r="N87" s="15">
         <v>36</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E88" s="15">
         <v>10000018466</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15">
         <v>5000</v>
       </c>
       <c r="K88" s="15">
         <v>0.00602</v>
       </c>
       <c r="L88" s="15">
         <v>0.00521</v>
       </c>
       <c r="M88" s="15">
         <v>0.00501</v>
       </c>
       <c r="N88" s="15">
-        <v>1332</v>
+        <v>1494</v>
       </c>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15"/>
       <c r="K89" s="15">
         <v>0.01071</v>
       </c>
       <c r="L89" s="15">
         <v>0.00928</v>
       </c>
       <c r="M89" s="15">
         <v>0.00893</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>3000</v>
       </c>
       <c r="K90" s="15">
         <v>0.01971</v>
       </c>
       <c r="L90" s="15">
         <v>0.00997</v>
       </c>
       <c r="M90" s="15">
         <v>0.009650000000000001</v>
       </c>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.01503</v>
       </c>
       <c r="L91" s="15">
         <v>0.01303</v>
       </c>
       <c r="M91" s="15">
         <v>0.01253</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I92" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J92" s="15">
         <v>15000</v>
       </c>
       <c r="K92" s="15">
         <v>0.0059</v>
       </c>
       <c r="L92" s="15">
         <v>0.00511</v>
       </c>
       <c r="M92" s="15">
         <v>0.00491</v>
       </c>
       <c r="N92" s="15">
-        <v>5292</v>
+        <v>4161</v>
       </c>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E93" s="15">
         <v>10000018463</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I93" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J93" s="15">
         <v>10000</v>
       </c>
       <c r="K93" s="15">
         <v>0.00593</v>
       </c>
       <c r="L93" s="15">
         <v>0.00514</v>
       </c>
       <c r="M93" s="15">
         <v>0.00494</v>
       </c>
       <c r="N93" s="15">
-        <v>388</v>
+        <v>348</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>10000</v>
       </c>
       <c r="K94" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L94" s="15">
         <v>0.00499</v>
       </c>
       <c r="M94" s="15">
         <v>0.00482</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E95" s="15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15">
         <v>2000</v>
       </c>
       <c r="K95" s="15">
         <v>0.00594</v>
       </c>
       <c r="L95" s="15">
         <v>0.00515</v>
       </c>
       <c r="M95" s="15">
         <v>0.00495</v>
       </c>
       <c r="N95" s="15">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E96" s="15">
         <v>10000018471</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>1000</v>
       </c>
       <c r="K96" s="15">
         <v>0.00627</v>
       </c>
       <c r="L96" s="15">
         <v>0.00543</v>
       </c>
       <c r="M96" s="15">
         <v>0.00523</v>
       </c>
       <c r="N96" s="15">
-        <v>909</v>
+        <v>837</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>5000</v>
       </c>
       <c r="K97" s="15">
         <v>0.00678</v>
       </c>
       <c r="L97" s="15">
         <v>0.00588</v>
       </c>
       <c r="M97" s="15">
         <v>0.00565</v>
       </c>
       <c r="N97" s="15">
-        <v>14400</v>
+        <v>1704</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I98" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="J98" s="15">
         <v>5000</v>
       </c>
       <c r="K98" s="15">
         <v>0.01098</v>
       </c>
       <c r="L98" s="15">
         <v>0.009520000000000001</v>
       </c>
       <c r="M98" s="15">
         <v>0.00915</v>
       </c>
       <c r="N98" s="15"/>
-      <c r="O98" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I99" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="J99" s="15">
         <v>3000</v>
       </c>
       <c r="K99" s="15">
         <v>0.009690000000000001</v>
       </c>
       <c r="L99" s="15">
         <v>0.008399999999999999</v>
       </c>
       <c r="M99" s="15">
         <v>0.00808</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E100" s="15">
         <v>10000018472</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I100" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="J100" s="15">
         <v>2000</v>
       </c>
       <c r="K100" s="15">
         <v>0.009860000000000001</v>
       </c>
       <c r="L100" s="15">
         <v>0.008540000000000001</v>
       </c>
       <c r="M100" s="15">
         <v>0.00821</v>
       </c>
-      <c r="N100" s="15"/>
+      <c r="N100" s="15">
+        <v>1540</v>
+      </c>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E101" s="15">
         <v>10000018468</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>5000</v>
       </c>
       <c r="K101" s="15">
         <v>0.00626</v>
       </c>
       <c r="L101" s="15">
         <v>0.00542</v>
       </c>
       <c r="M101" s="15">
         <v>0.00521</v>
       </c>
       <c r="N101" s="15">
-        <v>3650</v>
+        <v>3950</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E102" s="15" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I102" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J102" s="15">
         <v>5000</v>
       </c>
       <c r="K102" s="15">
         <v>0.00552</v>
       </c>
       <c r="L102" s="15">
         <v>0.00478</v>
       </c>
       <c r="M102" s="15">
         <v>0.0046</v>
       </c>
       <c r="N102" s="15">
-        <v>2793</v>
+        <v>2656</v>
       </c>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E103" s="15">
         <v>10000018469</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I103" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J103" s="15">
         <v>3000</v>
       </c>
       <c r="K103" s="15">
         <v>0.00527</v>
       </c>
       <c r="L103" s="15">
         <v>0.00456</v>
       </c>
       <c r="M103" s="15">
         <v>0.00439</v>
       </c>
       <c r="N103" s="15"/>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E104" s="15">
         <v>10000018475</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>5000</v>
       </c>
       <c r="K104" s="15">
         <v>0.00567</v>
       </c>
       <c r="L104" s="15">
         <v>0.00491</v>
       </c>
       <c r="M104" s="15">
         <v>0.00473</v>
       </c>
-      <c r="N104" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N104" s="15">
+        <v>3401</v>
+      </c>
+      <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E105" s="15">
         <v>10000018476</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15">
         <v>2000</v>
       </c>
       <c r="K105" s="15">
         <v>0.01354</v>
       </c>
       <c r="L105" s="15">
         <v>0.00787</v>
       </c>
       <c r="M105" s="15">
         <v>0.00707</v>
       </c>
       <c r="N105" s="15">
-        <v>1356</v>
+        <v>1586</v>
       </c>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E106" s="15">
         <v>10000023234</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15">
         <v>2000</v>
       </c>
       <c r="K106" s="15">
         <v>0.04681</v>
       </c>
       <c r="L106" s="15">
         <v>0.02352</v>
       </c>
       <c r="M106" s="15">
         <v>0.02302</v>
       </c>
       <c r="N106" s="15"/>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E107" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I107" s="15" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="J107" s="15">
         <v>2000</v>
       </c>
       <c r="K107" s="15">
         <v>0.01058</v>
       </c>
       <c r="L107" s="15">
         <v>0.009169999999999999</v>
       </c>
       <c r="M107" s="15">
         <v>0.00881</v>
       </c>
       <c r="N107" s="15">
-        <v>5390</v>
+        <v>5670</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>1000</v>
       </c>
       <c r="K108" s="15">
         <v>0.0176</v>
       </c>
       <c r="L108" s="15">
         <v>0.01273</v>
       </c>
       <c r="M108" s="15">
         <v>0.01111</v>
       </c>
       <c r="N108" s="15">
-        <v>797</v>
+        <v>586</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E109" s="15">
         <v>10000018473</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15">
         <v>10000</v>
       </c>
       <c r="K109" s="15">
         <v>0.0108</v>
       </c>
       <c r="L109" s="15">
         <v>0.00936</v>
       </c>
       <c r="M109" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N109" s="15">
         <v>2477</v>
       </c>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E110" s="15" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>5000</v>
       </c>
       <c r="K110" s="15">
         <v>0.00817</v>
       </c>
       <c r="L110" s="15">
         <v>0.00684</v>
       </c>
       <c r="M110" s="15">
         <v>0.00659</v>
       </c>
       <c r="N110" s="15"/>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E111" s="15">
         <v>10000018474</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15">
         <v>5000</v>
       </c>
       <c r="K111" s="15">
         <v>0.01067</v>
       </c>
       <c r="L111" s="15">
         <v>0.00924</v>
       </c>
       <c r="M111" s="15">
         <v>0.00889</v>
       </c>
       <c r="N111" s="15">
-        <v>3600</v>
+        <v>3900</v>
       </c>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E112" s="15">
         <v>10080071864</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>5000</v>
       </c>
       <c r="K112" s="15">
         <v>0.00495</v>
       </c>
       <c r="L112" s="15">
         <v>0.00429</v>
       </c>
       <c r="M112" s="15">
         <v>0.00413</v>
       </c>
-      <c r="N112" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N112" s="15">
+        <v>3401</v>
+      </c>
+      <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E113" s="15">
         <v>10080032272</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15">
         <v>5000</v>
       </c>
       <c r="K113" s="15">
         <v>0.06507</v>
       </c>
       <c r="L113" s="15">
         <v>0.05639</v>
       </c>
       <c r="M113" s="15">
         <v>0.05423</v>
       </c>
       <c r="N113" s="15">
-        <v>6801</v>
+        <v>7500</v>
       </c>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E114" s="15">
         <v>10080070515</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J114" s="15"/>
       <c r="K114" s="15">
         <v>0.01781</v>
       </c>
       <c r="L114" s="15">
         <v>0.01034</v>
       </c>
       <c r="M114" s="15">
         <v>0.00932</v>
       </c>
       <c r="N114" s="15"/>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E115" s="15">
         <v>10080050608</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>100</v>
       </c>
       <c r="K115" s="15">
         <v>2.57</v>
       </c>
       <c r="L115" s="15">
         <v>2.1</v>
       </c>
       <c r="M115" s="15">
         <v>2.02</v>
       </c>
       <c r="N115" s="15"/>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E116" s="15">
         <v>10080034091</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I116" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="J116" s="15">
         <v>2000</v>
       </c>
       <c r="K116" s="15">
         <v>0.03732</v>
       </c>
       <c r="L116" s="15">
         <v>0.03234</v>
       </c>
       <c r="M116" s="15">
         <v>0.0311</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15">
-        <v>3650</v>
-[...1 lines deleted...]
-      <c r="P116" s="15"/>
+        <v>3250</v>
+      </c>
+      <c r="P116" s="15" t="s">
+        <v>217</v>
+      </c>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>43</v>
       </c>
       <c r="I117" s="15" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="J117" s="15">
         <v>1000</v>
       </c>
       <c r="K117" s="15">
         <v>0.04158</v>
       </c>
       <c r="L117" s="15">
         <v>0.03604</v>
       </c>
       <c r="M117" s="15">
         <v>0.03465</v>
       </c>
       <c r="N117" s="15">
-        <v>7622</v>
+        <v>6669</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14"/>
       <c r="C118" s="15"/>
       <c r="D118" s="15"/>
       <c r="E118" s="15"/>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15"/>
       <c r="I118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="15"/>
       <c r="L118" s="15"/>
       <c r="M118" s="15"/>
       <c r="N118" s="15"/>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
     </row>
   </sheetData>
@@ -6036,317 +6066,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>