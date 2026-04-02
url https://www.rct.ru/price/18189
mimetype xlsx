--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1286,51 +1286,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>14737</v>
+        <v>9489</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1403,129 +1403,129 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>2298</v>
+        <v>1588</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>25</v>
       </c>
       <c r="K14" s="15">
         <v>2</v>
       </c>
       <c r="L14" s="15">
         <v>1.74</v>
       </c>
       <c r="M14" s="15">
         <v>1.67</v>
       </c>
       <c r="N14" s="15">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15">
-        <v>5212</v>
+        <v>5035</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
@@ -1557,90 +1557,90 @@
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>4090</v>
+        <v>2316</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15">
-        <v>527</v>
+        <v>427</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
@@ -1671,177 +1671,173 @@
       </c>
       <c r="D20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.07</v>
       </c>
       <c r="L20" s="15">
         <v>0.92725</v>
       </c>
       <c r="M20" s="15">
         <v>0.89159</v>
       </c>
-      <c r="N20" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N20" s="15">
+        <v>415</v>
+      </c>
+      <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.02</v>
       </c>
       <c r="L21" s="15">
         <v>0.88309</v>
       </c>
       <c r="M21" s="15">
         <v>0.8491300000000001</v>
       </c>
       <c r="N21" s="15">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
-        <v>0.98141</v>
+        <v>1.09</v>
       </c>
       <c r="L22" s="15">
-        <v>0.85055</v>
+        <v>0.94558</v>
       </c>
       <c r="M22" s="15">
-        <v>0.81784</v>
+        <v>0.90921</v>
       </c>
       <c r="N22" s="15">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>1148</v>
+      </c>
+      <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
-        <v>136</v>
+        <v>22</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="15" t="s">
@@ -1913,173 +1909,167 @@
       </c>
       <c r="D26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.42878</v>
       </c>
       <c r="L26" s="15">
         <v>0.37161</v>
       </c>
       <c r="M26" s="15">
         <v>0.35731</v>
       </c>
-      <c r="N26" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1263</v>
+        <v>1230</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.24975</v>
       </c>
       <c r="L28" s="15">
         <v>0.21645</v>
       </c>
       <c r="M28" s="15">
         <v>0.20813</v>
       </c>
       <c r="N28" s="15">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>442</v>
+        <v>367</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
@@ -2150,133 +2140,133 @@
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
-        <v>240</v>
+        <v>166</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>3153</v>
+        <v>2290</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
       <c r="N34" s="15">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
@@ -2310,91 +2300,89 @@
       <c r="D36" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>643</v>
+        <v>537</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.19164</v>
       </c>
       <c r="L37" s="15">
         <v>0.16072</v>
       </c>
       <c r="M37" s="15">
         <v>0.15455</v>
       </c>
-      <c r="N37" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">