--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1286,51 +1286,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>9489</v>
+        <v>9851</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1403,246 +1403,250 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>1588</v>
+        <v>1291</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>25</v>
       </c>
       <c r="K14" s="15">
         <v>2</v>
       </c>
       <c r="L14" s="15">
         <v>1.74</v>
       </c>
       <c r="M14" s="15">
         <v>1.67</v>
       </c>
       <c r="N14" s="15">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15">
-        <v>5035</v>
+        <v>3077</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
-      <c r="O16" s="15"/>
+      <c r="O16" s="15">
+        <v>1660</v>
+      </c>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>2316</v>
+        <v>3135</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="O18" s="15"/>
+        <v>464</v>
+      </c>
+      <c r="O18" s="15">
+        <v>810</v>
+      </c>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1</v>
@@ -1663,183 +1667,189 @@
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
-        <v>1.07</v>
+        <v>1.14</v>
       </c>
       <c r="L20" s="15">
-        <v>0.92725</v>
+        <v>0.98765</v>
       </c>
       <c r="M20" s="15">
-        <v>0.89159</v>
+        <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>415</v>
+        <v>435</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
-        <v>1.02</v>
+        <v>1.09</v>
       </c>
       <c r="L21" s="15">
-        <v>0.88309</v>
+        <v>0.94128</v>
       </c>
       <c r="M21" s="15">
-        <v>0.8491300000000001</v>
+        <v>0.90508</v>
       </c>
       <c r="N21" s="15">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="O21" s="15"/>
+        <v>79</v>
+      </c>
+      <c r="O21" s="15">
+        <v>410</v>
+      </c>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="L22" s="15">
-        <v>0.94558</v>
+        <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
-        <v>0.90921</v>
+        <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="O22" s="15"/>
+        <v>1230</v>
+      </c>
+      <c r="O22" s="15">
+        <v>2041</v>
+      </c>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
         <v>22</v>
       </c>
-      <c r="O23" s="15"/>
+      <c r="O23" s="15">
+        <v>1740</v>
+      </c>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>72</v>
       </c>
@@ -1901,214 +1911,218 @@
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
-        <v>0.42878</v>
+        <v>0.43433</v>
       </c>
       <c r="L26" s="15">
-        <v>0.37161</v>
+        <v>0.37642</v>
       </c>
       <c r="M26" s="15">
-        <v>0.35731</v>
+        <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
-      <c r="O26" s="15"/>
+      <c r="O26" s="15">
+        <v>4500</v>
+      </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1230</v>
+        <v>1246</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
-        <v>0.24975</v>
+        <v>0.28625</v>
       </c>
       <c r="L28" s="15">
-        <v>0.21645</v>
+        <v>0.24808</v>
       </c>
       <c r="M28" s="15">
-        <v>0.20813</v>
+        <v>0.23854</v>
       </c>
       <c r="N28" s="15">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>367</v>
+        <v>327</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
         <v>0.21045</v>
       </c>
       <c r="L30" s="15">
         <v>0.18239</v>
       </c>
       <c r="M30" s="15">
         <v>0.17538</v>
       </c>
       <c r="N30" s="15"/>
-      <c r="O30" s="15"/>
+      <c r="O30" s="15">
+        <v>900</v>
+      </c>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>15</v>
@@ -2140,135 +2154,135 @@
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>92</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>2290</v>
+        <v>1923</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
-      <c r="N34" s="15">
-[...2 lines deleted...]
-      <c r="O34" s="15"/>
+      <c r="N34" s="15"/>
+      <c r="O34" s="15">
+        <v>1220</v>
+      </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>101</v>
       </c>
@@ -2300,51 +2314,51 @@
       <c r="D36" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>537</v>
+        <v>572</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>