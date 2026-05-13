--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -272,50 +272,53 @@
     <t>220V вилка на блок, 3контакта с предохранителем.,крепление винт / AC-3FL (L-KLS1-AS-301-11)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-12</t>
   </si>
   <si>
     <t>разъем 220V на блок, 3 контакта, с предохранителем крепление защелка / AC-4FL (KLS1-AS-301-12)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-3</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках / AC-5 (KLS1-AS-301-3)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-4</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках угловые / AC-5R (KLS1-AS-301-4)</t>
   </si>
   <si>
     <t>L-KLS1-AS-302-2</t>
   </si>
   <si>
     <t>разъем 220v (м) на блок, 3 контакта / AC-6 (L-KLS1-AS-302-2)</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>BZV15/Z0000/10</t>
   </si>
   <si>
     <t>250VAC 10A вилка сетевая на панель, 3 контакта, с DP выключателем и предохранителем / BZV15/Z0000/10</t>
   </si>
   <si>
     <t>UT-00103357</t>
   </si>
   <si>
     <t>BULGIN</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-1,0)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4-A1.0 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-A1.0</t>
   </si>
@@ -1286,51 +1289,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>9851</v>
+        <v>8575</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1403,246 +1406,244 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>1291</v>
+        <v>1731</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>25</v>
       </c>
       <c r="K14" s="15">
         <v>2</v>
       </c>
       <c r="L14" s="15">
         <v>1.74</v>
       </c>
       <c r="M14" s="15">
         <v>1.67</v>
       </c>
-      <c r="N14" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15">
-        <v>3077</v>
+        <v>2693</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15">
-        <v>1660</v>
+        <v>1200</v>
       </c>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>3135</v>
+        <v>1969</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15">
-        <v>464</v>
+        <v>85</v>
       </c>
       <c r="O18" s="15">
         <v>810</v>
       </c>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
@@ -1676,179 +1677,179 @@
       <c r="D20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>435</v>
+        <v>385</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
       <c r="N21" s="15">
         <v>79</v>
       </c>
       <c r="O21" s="15">
-        <v>410</v>
+        <v>380</v>
       </c>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1230</v>
+        <v>1605</v>
       </c>
       <c r="O22" s="15">
-        <v>2041</v>
+        <v>2670</v>
       </c>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
         <v>22</v>
       </c>
       <c r="O23" s="15">
-        <v>1740</v>
+        <v>1220</v>
       </c>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>72</v>
@@ -1921,726 +1922,730 @@
         <v>77</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4500</v>
+        <v>3850</v>
       </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1246</v>
+        <v>1068</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.28625</v>
       </c>
       <c r="L28" s="15">
         <v>0.24808</v>
       </c>
       <c r="M28" s="15">
         <v>0.23854</v>
       </c>
       <c r="N28" s="15">
-        <v>244</v>
+        <v>205</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
         <v>0.21045</v>
       </c>
       <c r="L30" s="15">
         <v>0.18239</v>
       </c>
       <c r="M30" s="15">
         <v>0.17538</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="P30" s="15"/>
+        <v>650</v>
+      </c>
+      <c r="P30" s="15" t="s">
+        <v>86</v>
+      </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>15</v>
       </c>
       <c r="K31" s="15">
         <v>50.11</v>
       </c>
       <c r="L31" s="15">
         <v>42.02</v>
       </c>
       <c r="M31" s="15">
         <v>40.41</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>1923</v>
+        <v>1582</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
-      <c r="N34" s="15"/>
+      <c r="N34" s="15">
+        <v>139</v>
+      </c>
       <c r="O34" s="15">
-        <v>1220</v>
+        <v>1480</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J35" s="15">
         <v>30</v>
       </c>
       <c r="K35" s="15">
         <v>0.71201</v>
       </c>
       <c r="L35" s="15">
         <v>0.51514</v>
       </c>
       <c r="M35" s="15">
         <v>0.44952</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>572</v>
+        <v>792</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.19164</v>
       </c>
       <c r="L37" s="15">
         <v>0.16072</v>
       </c>
       <c r="M37" s="15">
         <v>0.15455</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>0.16758</v>
       </c>
       <c r="L38" s="15">
         <v>0.14054</v>
       </c>
       <c r="M38" s="15">
         <v>0.13514</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13952</v>
       </c>
       <c r="L39" s="15">
         <v>0.13952</v>
       </c>
       <c r="M39" s="15">
         <v>0.13952</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E40" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J40" s="15">
         <v>50</v>
       </c>
       <c r="K40" s="15">
         <v>0.5230900000000001</v>
       </c>
       <c r="L40" s="15">
         <v>0.50035</v>
       </c>
       <c r="M40" s="15">
         <v>0.50035</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>2.1</v>
       </c>
       <c r="L41" s="15">
         <v>1.76</v>
       </c>
       <c r="M41" s="15">
         <v>1.7</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E42" s="15">
         <v>10080067701</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15">
         <v>0.63035</v>
       </c>
       <c r="L42" s="15">
         <v>0.52868</v>
       </c>
       <c r="M42" s="15">
         <v>0.50835</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1</v>
       </c>
       <c r="K43" s="15">
         <v>7.47</v>
       </c>
       <c r="L43" s="15">
         <v>6.47</v>
       </c>
       <c r="M43" s="15">
         <v>6.23</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>100</v>
       </c>
       <c r="K44" s="15">
         <v>3.83</v>
       </c>
       <c r="L44" s="15">
         <v>3.21</v>
       </c>
       <c r="M44" s="15">
         <v>3.09</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>300</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
@@ -2699,317 +2704,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>