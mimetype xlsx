--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -172,50 +172,53 @@
   <si>
     <t>220V вилка на кабель 3контакта / AC-101 (KLS1-ASS-202)</t>
   </si>
   <si>
     <t xml:space="preserve">AS-413 Dragon City, </t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-M</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101R2 (L-KLS1-ASS-203-M)</t>
   </si>
   <si>
     <t>KLS1-ASS-201</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / AC-102 (KLS1-ASS-201)</t>
   </si>
   <si>
     <t>L-KLS1-ASS-204</t>
   </si>
   <si>
     <t>AC-102R (L-KLS1-ASS-204)</t>
   </si>
   <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-ASS-203-F</t>
   </si>
   <si>
     <t>AC Plug Connector With Right Female Tyep / AC-102R2 ( L-KLS1-ASS-203-F)</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-15</t>
   </si>
   <si>
     <t>220V вилка на блок 2 контакта / AC-11 (KLS1-AS-222-15)</t>
   </si>
   <si>
     <t>AC-12L</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем, крепление защелка / AC-12L</t>
   </si>
   <si>
     <t>10-00058081</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-4GS-A</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем (установлен) и предохранителем, кнопка с зеленой подсветкой, крепление защелка, собранный (A) / AC-16FL (L-KLS1-AS-303-4-4GS-A)</t>
@@ -272,53 +275,50 @@
     <t>220V вилка на блок, 3контакта с предохранителем.,крепление винт / AC-3FL (L-KLS1-AS-301-11)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-12</t>
   </si>
   <si>
     <t>разъем 220V на блок, 3 контакта, с предохранителем крепление защелка / AC-4FL (KLS1-AS-301-12)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-3</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках / AC-5 (KLS1-AS-301-3)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-4</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках угловые / AC-5R (KLS1-AS-301-4)</t>
   </si>
   <si>
     <t>L-KLS1-AS-302-2</t>
   </si>
   <si>
     <t>разъем 220v (м) на блок, 3 контакта / AC-6 (L-KLS1-AS-302-2)</t>
-  </si>
-[...1 lines deleted...]
-    <t>19.08.2026</t>
   </si>
   <si>
     <t>BZV15/Z0000/10</t>
   </si>
   <si>
     <t>250VAC 10A вилка сетевая на панель, 3 контакта, с DP выключателем и предохранителем / BZV15/Z0000/10</t>
   </si>
   <si>
     <t>UT-00103357</t>
   </si>
   <si>
     <t>BULGIN</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-1,0)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4-A1.0 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-A1.0</t>
   </si>
@@ -1289,51 +1289,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>8575</v>
+        <v>7691</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1406,51 +1406,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>1731</v>
+        <v>1601</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
@@ -1482,650 +1482,660 @@
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15">
-        <v>2693</v>
+        <v>193</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="P16" s="15"/>
+        <v>1500</v>
+      </c>
+      <c r="P16" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>1969</v>
+        <v>1168</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
-      <c r="N18" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="P18" s="15"/>
+        <v>840</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>1.32</v>
       </c>
       <c r="L19" s="15">
         <v>0.63923</v>
       </c>
       <c r="M19" s="15">
         <v>0.58257</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
       <c r="N21" s="15">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="O21" s="15">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="P21" s="15"/>
+        <v>445</v>
+      </c>
+      <c r="P21" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1605</v>
+        <v>1347</v>
       </c>
       <c r="O22" s="15">
-        <v>2670</v>
-[...1 lines deleted...]
-      <c r="P22" s="15"/>
+        <v>2250</v>
+      </c>
+      <c r="P22" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="O23" s="15">
-        <v>1220</v>
-[...1 lines deleted...]
-      <c r="P23" s="15"/>
+        <v>1580</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J24" s="15">
         <v>100</v>
       </c>
       <c r="K24" s="15">
         <v>0.54581</v>
       </c>
       <c r="L24" s="15">
         <v>0.28122</v>
       </c>
       <c r="M24" s="15">
         <v>0.2564</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E25" s="15">
         <v>10080008507</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.1</v>
       </c>
       <c r="L25" s="15">
         <v>0.58532</v>
       </c>
       <c r="M25" s="15">
         <v>0.49924</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>3850</v>
-[...1 lines deleted...]
-      <c r="P26" s="15"/>
+        <v>3500</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1068</v>
+        <v>1376</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.28625</v>
       </c>
       <c r="L28" s="15">
         <v>0.24808</v>
       </c>
       <c r="M28" s="15">
         <v>0.23854</v>
       </c>
       <c r="N28" s="15">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
         <v>0.21045</v>
       </c>
       <c r="L30" s="15">
         <v>0.18239</v>
       </c>
       <c r="M30" s="15">
         <v>0.17538</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>650</v>
+        <v>760</v>
       </c>
       <c r="P30" s="15" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>90</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>15</v>
@@ -2157,138 +2167,140 @@
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>93</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>96</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>1582</v>
+        <v>1874</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
       <c r="N34" s="15">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="O34" s="15">
-        <v>1480</v>
-[...1 lines deleted...]
-      <c r="P34" s="15"/>
+        <v>1380</v>
+      </c>
+      <c r="P34" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J35" s="15">
@@ -2319,51 +2331,51 @@
       <c r="D36" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>792</v>
+        <v>669</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>