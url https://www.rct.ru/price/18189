--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>220V вилка на кабель 3контакта / AC-101 (KLS1-ASS-202)</t>
   </si>
   <si>
     <t xml:space="preserve">AS-413 Dragon City, </t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-M</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101R2 (L-KLS1-ASS-203-M)</t>
   </si>
   <si>
     <t>KLS1-ASS-201</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / AC-102 (KLS1-ASS-201)</t>
   </si>
   <si>
     <t>L-KLS1-ASS-204</t>
   </si>
   <si>
     <t>AC-102R (L-KLS1-ASS-204)</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-F</t>
   </si>
   <si>
     <t>AC Plug Connector With Right Female Tyep / AC-102R2 ( L-KLS1-ASS-203-F)</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-15</t>
   </si>
   <si>
     <t>220V вилка на блок 2 контакта / AC-11 (KLS1-AS-222-15)</t>
   </si>
   <si>
     <t>AC-12L</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем, крепление защелка / AC-12L</t>
   </si>
   <si>
     <t>10-00058081</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-4GS-A</t>
   </si>
@@ -277,90 +277,96 @@
   <si>
     <t>L-KLS1-AS-301-12</t>
   </si>
   <si>
     <t>разъем 220V на блок, 3 контакта, с предохранителем крепление защелка / AC-4FL (KLS1-AS-301-12)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-3</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках / AC-5 (KLS1-AS-301-3)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-4</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках угловые / AC-5R (KLS1-AS-301-4)</t>
   </si>
   <si>
     <t>L-KLS1-AS-302-2</t>
   </si>
   <si>
     <t>разъем 220v (м) на блок, 3 контакта / AC-6 (L-KLS1-AS-302-2)</t>
   </si>
   <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
     <t>BZV15/Z0000/10</t>
   </si>
   <si>
     <t>250VAC 10A вилка сетевая на панель, 3 контакта, с DP выключателем и предохранителем / BZV15/Z0000/10</t>
   </si>
   <si>
     <t>UT-00103357</t>
   </si>
   <si>
     <t>BULGIN</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-1,0)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4-A1.0 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-A1.0</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-A1.0)</t>
   </si>
   <si>
     <t>UT-00146392</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-301-2A</t>
   </si>
   <si>
     <t>разъем 220V (п) на плату, 3 контакта, крепление винты / KLS1-AS-301-2A</t>
   </si>
   <si>
     <t xml:space="preserve">AS-205-UL-EN Dragon City, SS-7B-1-B Rong Feng, K24136 , L-KLS1-AS-301-2A KLS, </t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>UT-00134744</t>
   </si>
   <si>
     <t xml:space="preserve">AS-205-UL-EN Dragon City, L-KLS1-AS-301-2A KLS, SS-7B-1-B Rong Feng, K24136 , </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-3</t>
   </si>
   <si>
     <t>220V вилка на блок, с выключателем, крепление защелка / KLS1-AS-303-3 (AS-216)</t>
   </si>
   <si>
     <t>10-00058056</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-16</t>
   </si>
   <si>
     <t>вилка 2-полюсная угловая на плату, 250VAC 2.5A, THT (P:13.8mm) / L-KLS1-AS-222-16</t>
   </si>
   <si>
     <t>UT-00135725</t>
   </si>
@@ -1289,51 +1295,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>7691</v>
+        <v>6117</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1406,51 +1412,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>1601</v>
+        <v>1052</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
@@ -1482,171 +1488,171 @@
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15">
-        <v>193</v>
+        <v>78</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15">
-        <v>1500</v>
+        <v>1380</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>1168</v>
+        <v>1155</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
@@ -1679,183 +1685,181 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>345</v>
+        <v>435</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
-      <c r="N21" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N21" s="15"/>
       <c r="O21" s="15">
-        <v>445</v>
+        <v>410</v>
       </c>
       <c r="P21" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1347</v>
+        <v>1462</v>
       </c>
       <c r="O22" s="15">
-        <v>2250</v>
+        <v>2460</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
         <v>2</v>
       </c>
       <c r="O23" s="15">
-        <v>1580</v>
+        <v>1340</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
@@ -1930,91 +1934,91 @@
         <v>78</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>3500</v>
+        <v>4350</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1376</v>
+        <v>1198</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
@@ -2048,616 +2052,616 @@
       <c r="D29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>317</v>
+        <v>372</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
         <v>0.21045</v>
       </c>
       <c r="L30" s="15">
         <v>0.18239</v>
       </c>
       <c r="M30" s="15">
         <v>0.17538</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>760</v>
+        <v>730</v>
       </c>
       <c r="P30" s="15" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>15</v>
       </c>
       <c r="K31" s="15">
         <v>50.11</v>
       </c>
       <c r="L31" s="15">
         <v>42.02</v>
       </c>
       <c r="M31" s="15">
         <v>40.41</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
         <v>26</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>1874</v>
+        <v>1966</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
       <c r="N34" s="15">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="O34" s="15">
-        <v>1380</v>
+        <v>1740</v>
       </c>
       <c r="P34" s="15" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J35" s="15">
         <v>30</v>
       </c>
       <c r="K35" s="15">
         <v>0.71201</v>
       </c>
       <c r="L35" s="15">
         <v>0.51514</v>
       </c>
       <c r="M35" s="15">
         <v>0.44952</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>669</v>
+        <v>590</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.19164</v>
       </c>
       <c r="L37" s="15">
         <v>0.16072</v>
       </c>
       <c r="M37" s="15">
         <v>0.15455</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>0.16758</v>
       </c>
       <c r="L38" s="15">
         <v>0.14054</v>
       </c>
       <c r="M38" s="15">
         <v>0.13514</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13952</v>
       </c>
       <c r="L39" s="15">
         <v>0.13952</v>
       </c>
       <c r="M39" s="15">
         <v>0.13952</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E40" s="15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J40" s="15">
         <v>50</v>
       </c>
       <c r="K40" s="15">
         <v>0.5230900000000001</v>
       </c>
       <c r="L40" s="15">
         <v>0.50035</v>
       </c>
       <c r="M40" s="15">
         <v>0.50035</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>2.1</v>
       </c>
       <c r="L41" s="15">
         <v>1.76</v>
       </c>
       <c r="M41" s="15">
         <v>1.7</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E42" s="15">
         <v>10080067701</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15">
         <v>0.63035</v>
       </c>
       <c r="L42" s="15">
         <v>0.52868</v>
       </c>
       <c r="M42" s="15">
         <v>0.50835</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1</v>
       </c>
       <c r="K43" s="15">
         <v>7.47</v>
       </c>
       <c r="L43" s="15">
         <v>6.47</v>
       </c>
       <c r="M43" s="15">
         <v>6.23</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>100</v>
       </c>
       <c r="K44" s="15">
         <v>3.83</v>
       </c>
       <c r="L44" s="15">
         <v>3.21</v>
       </c>
       <c r="M44" s="15">
         <v>3.09</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>300</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
@@ -2716,317 +2720,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>