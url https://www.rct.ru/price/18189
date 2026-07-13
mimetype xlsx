--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>220V вилка на кабель 3контакта / AC-101 (KLS1-ASS-202)</t>
   </si>
   <si>
     <t xml:space="preserve">AS-413 Dragon City, </t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-M</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101R2 (L-KLS1-ASS-203-M)</t>
   </si>
   <si>
     <t>KLS1-ASS-201</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / AC-102 (KLS1-ASS-201)</t>
   </si>
   <si>
     <t>L-KLS1-ASS-204</t>
   </si>
   <si>
     <t>AC-102R (L-KLS1-ASS-204)</t>
   </si>
   <si>
-    <t>14.09.2026</t>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-F</t>
   </si>
   <si>
     <t>AC Plug Connector With Right Female Tyep / AC-102R2 ( L-KLS1-ASS-203-F)</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-15</t>
   </si>
   <si>
     <t>220V вилка на блок 2 контакта / AC-11 (KLS1-AS-222-15)</t>
   </si>
   <si>
     <t>AC-12L</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем, крепление защелка / AC-12L</t>
   </si>
   <si>
     <t>10-00058081</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-4GS-A</t>
   </si>
@@ -277,96 +277,96 @@
   <si>
     <t>L-KLS1-AS-301-12</t>
   </si>
   <si>
     <t>разъем 220V на блок, 3 контакта, с предохранителем крепление защелка / AC-4FL (KLS1-AS-301-12)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-3</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках / AC-5 (KLS1-AS-301-3)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-4</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках угловые / AC-5R (KLS1-AS-301-4)</t>
   </si>
   <si>
     <t>L-KLS1-AS-302-2</t>
   </si>
   <si>
     <t>разъем 220v (м) на блок, 3 контакта / AC-6 (L-KLS1-AS-302-2)</t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>BZV15/Z0000/10</t>
   </si>
   <si>
     <t>250VAC 10A вилка сетевая на панель, 3 контакта, с DP выключателем и предохранителем / BZV15/Z0000/10</t>
   </si>
   <si>
     <t>UT-00103357</t>
   </si>
   <si>
     <t>BULGIN</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-1,0)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4-A1.0 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-A1.0</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-A1.0)</t>
   </si>
   <si>
     <t>UT-00146392</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-301-2A</t>
   </si>
   <si>
     <t>разъем 220V (п) на плату, 3 контакта, крепление винты / KLS1-AS-301-2A</t>
   </si>
   <si>
     <t xml:space="preserve">AS-205-UL-EN Dragon City, SS-7B-1-B Rong Feng, K24136 , L-KLS1-AS-301-2A KLS, </t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>UT-00134744</t>
   </si>
   <si>
     <t xml:space="preserve">AS-205-UL-EN Dragon City, L-KLS1-AS-301-2A KLS, SS-7B-1-B Rong Feng, K24136 , </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-3</t>
   </si>
   <si>
     <t>220V вилка на блок, с выключателем, крепление защелка / KLS1-AS-303-3 (AS-216)</t>
   </si>
   <si>
     <t>10-00058056</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-16</t>
   </si>
   <si>
     <t>вилка 2-полюсная угловая на плату, 250VAC 2.5A, THT (P:13.8mm) / L-KLS1-AS-222-16</t>
   </si>
   <si>
     <t>UT-00135725</t>
   </si>
@@ -1295,51 +1295,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>6117</v>
+        <v>6176</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1412,51 +1412,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>1052</v>
+        <v>600</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
@@ -1487,172 +1487,170 @@
       </c>
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
-      <c r="N15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15">
-        <v>1380</v>
+        <v>1200</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>1155</v>
+        <v>850</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>830</v>
+        <v>630</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
@@ -1685,181 +1683,181 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>435</v>
+        <v>378</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15">
-        <v>410</v>
+        <v>305</v>
       </c>
       <c r="P21" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1462</v>
+        <v>1171</v>
       </c>
       <c r="O22" s="15">
-        <v>2460</v>
+        <v>2041</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
         <v>2</v>
       </c>
       <c r="O23" s="15">
-        <v>1340</v>
+        <v>1380</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
@@ -1934,91 +1932,91 @@
         <v>78</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4350</v>
+        <v>4150</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1198</v>
+        <v>1457</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
@@ -2052,91 +2050,91 @@
       <c r="D29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>372</v>
+        <v>302</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
-        <v>0.21045</v>
+        <v>0.19313</v>
       </c>
       <c r="L30" s="15">
-        <v>0.18239</v>
+        <v>0.16738</v>
       </c>
       <c r="M30" s="15">
-        <v>0.17538</v>
+        <v>0.16094</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>730</v>
+        <v>780</v>
       </c>
       <c r="P30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>91</v>
       </c>
@@ -2212,95 +2210,95 @@
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>1966</v>
+        <v>2161</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
       <c r="N34" s="15">
         <v>7</v>
       </c>
       <c r="O34" s="15">
-        <v>1740</v>
+        <v>1760</v>
       </c>
       <c r="P34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
@@ -2335,51 +2333,51 @@
       <c r="D36" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>590</v>
+        <v>780</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>