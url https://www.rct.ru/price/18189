--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>220V вилка на кабель 3контакта / AC-101 (KLS1-ASS-202)</t>
   </si>
   <si>
     <t xml:space="preserve">AS-413 Dragon City, </t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-M</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101R2 (L-KLS1-ASS-203-M)</t>
   </si>
   <si>
     <t>KLS1-ASS-201</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / AC-102 (KLS1-ASS-201)</t>
   </si>
   <si>
     <t>L-KLS1-ASS-204</t>
   </si>
   <si>
     <t>AC-102R (L-KLS1-ASS-204)</t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-F</t>
   </si>
   <si>
     <t>AC Plug Connector With Right Female Tyep / AC-102R2 ( L-KLS1-ASS-203-F)</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-15</t>
   </si>
   <si>
     <t>220V вилка на блок 2 контакта / AC-11 (KLS1-AS-222-15)</t>
   </si>
   <si>
     <t>AC-12L</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем, крепление защелка / AC-12L</t>
   </si>
   <si>
     <t>10-00058081</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-4GS-A</t>
   </si>
@@ -320,53 +320,50 @@
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-1,0)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4-A1.0 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-A1.0</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-A1.0)</t>
   </si>
   <si>
     <t>UT-00146392</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-301-2A</t>
   </si>
   <si>
     <t>разъем 220V (п) на плату, 3 контакта, крепление винты / KLS1-AS-301-2A</t>
   </si>
   <si>
     <t xml:space="preserve">AS-205-UL-EN Dragon City, SS-7B-1-B Rong Feng, K24136 , L-KLS1-AS-301-2A KLS, </t>
-  </si>
-[...1 lines deleted...]
-    <t>25.08.2026</t>
   </si>
   <si>
     <t>UT-00134744</t>
   </si>
   <si>
     <t xml:space="preserve">AS-205-UL-EN Dragon City, L-KLS1-AS-301-2A KLS, SS-7B-1-B Rong Feng, K24136 , </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-3</t>
   </si>
   <si>
     <t>220V вилка на блок, с выключателем, крепление защелка / KLS1-AS-303-3 (AS-216)</t>
   </si>
   <si>
     <t>10-00058056</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-16</t>
   </si>
   <si>
     <t>вилка 2-полюсная угловая на плату, 250VAC 2.5A, THT (P:13.8mm) / L-KLS1-AS-222-16</t>
   </si>
   <si>
     <t>UT-00135725</t>
   </si>
@@ -1295,51 +1292,51 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>6176</v>
+        <v>3397</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
@@ -1412,51 +1409,51 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>600</v>
+        <v>855</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
@@ -1526,131 +1523,131 @@
         <v>51</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15">
-        <v>1200</v>
+        <v>1484</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>850</v>
+        <v>966</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>630</v>
+        <v>780</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
@@ -1683,181 +1680,179 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>378</v>
+        <v>443</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="P21" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1171</v>
+        <v>1078</v>
       </c>
       <c r="O22" s="15">
-        <v>2041</v>
+        <v>1890</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
-      <c r="N23" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="15"/>
       <c r="O23" s="15">
-        <v>1380</v>
+        <v>1725</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
@@ -1932,91 +1927,91 @@
         <v>78</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>4150</v>
+        <v>3120</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>52</v>
       </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1457</v>
+        <v>989</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
@@ -2050,91 +2045,91 @@
       <c r="D29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>302</v>
+        <v>332</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
         <v>0.19313</v>
       </c>
       <c r="L30" s="15">
         <v>0.16738</v>
       </c>
       <c r="M30" s="15">
         <v>0.16094</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>780</v>
+        <v>870</v>
       </c>
       <c r="P30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>91</v>
       </c>
@@ -2210,456 +2205,452 @@
       </c>
       <c r="E33" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>2161</v>
+        <v>1638</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
-      <c r="N34" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N34" s="15"/>
       <c r="O34" s="15">
-        <v>1760</v>
-[...3 lines deleted...]
-      </c>
+        <v>1388</v>
+      </c>
+      <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J35" s="15">
         <v>30</v>
       </c>
       <c r="K35" s="15">
         <v>0.71201</v>
       </c>
       <c r="L35" s="15">
         <v>0.51514</v>
       </c>
       <c r="M35" s="15">
         <v>0.44952</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="D36" s="15" t="s">
+      <c r="E36" s="15" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>780</v>
+        <v>530</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="D37" s="15" t="s">
+      <c r="E37" s="15" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.19164</v>
       </c>
       <c r="L37" s="15">
         <v>0.16072</v>
       </c>
       <c r="M37" s="15">
         <v>0.15455</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>111</v>
       </c>
-      <c r="D38" s="15" t="s">
+      <c r="E38" s="15" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>0.16758</v>
       </c>
       <c r="L38" s="15">
         <v>0.14054</v>
       </c>
       <c r="M38" s="15">
         <v>0.13514</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="D39" s="15" t="s">
+      <c r="E39" s="15" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13952</v>
       </c>
       <c r="L39" s="15">
         <v>0.13952</v>
       </c>
       <c r="M39" s="15">
         <v>0.13952</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D40" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="D40" s="15" t="s">
+      <c r="E40" s="15" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="J40" s="15">
         <v>50</v>
       </c>
       <c r="K40" s="15">
         <v>0.5230900000000001</v>
       </c>
       <c r="L40" s="15">
         <v>0.50035</v>
       </c>
       <c r="M40" s="15">
         <v>0.50035</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" s="15" t="s">
         <v>121</v>
       </c>
-      <c r="D41" s="15" t="s">
+      <c r="E41" s="15" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>2.1</v>
       </c>
       <c r="L41" s="15">
         <v>1.76</v>
       </c>
       <c r="M41" s="15">
         <v>1.7</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E42" s="15">
         <v>10080067701</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15">
         <v>0.63035</v>
       </c>
       <c r="L42" s="15">
         <v>0.52868</v>
       </c>
       <c r="M42" s="15">
         <v>0.50835</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="15" t="s">
+      <c r="E43" s="15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>91</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1</v>
       </c>
       <c r="K43" s="15">
         <v>7.47</v>
       </c>
       <c r="L43" s="15">
         <v>6.47</v>
       </c>
       <c r="M43" s="15">
         <v>6.23</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>100</v>
       </c>
       <c r="K44" s="15">
         <v>3.83</v>
       </c>
       <c r="L44" s="15">
         <v>3.21</v>
       </c>
       <c r="M44" s="15">
         <v>3.09</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>300</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
@@ -2718,317 +2709,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>