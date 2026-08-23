--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -109,116 +109,116 @@
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>Питания 220v</t>
   </si>
   <si>
     <t>704-00/00</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / 704-00/00</t>
   </si>
   <si>
     <t>10-00058057</t>
   </si>
   <si>
     <t>Qualtek</t>
   </si>
   <si>
-    <t xml:space="preserve">KLS1-ASS-201 KLS, </t>
+    <t xml:space="preserve">L-KLS1-ASS-201 KLS, KLS1-ASS-201 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-301</t>
   </si>
   <si>
     <t>220V вилка на блок крепление винтами 3контакта / AC-1 (L-KLS1-AS-301) (HF-301) (AS-02)</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t xml:space="preserve">AS-21 , </t>
   </si>
   <si>
     <t>AC-1 (RWG-107)</t>
   </si>
   <si>
     <t>220V вилка на блок крепление винтами 3контакта / AC-1 (RWG-107)</t>
   </si>
   <si>
     <t>RONGWEI</t>
   </si>
   <si>
     <t xml:space="preserve">AS-21 , L-KLS1-AS-301 KLS, </t>
   </si>
   <si>
     <t>AC-10</t>
   </si>
   <si>
     <t>220V вилка на блок, 2контакта, крепление винты с доп контактом / AC-10</t>
   </si>
   <si>
     <t>10-00058096</t>
   </si>
   <si>
     <t>KLS1-ASS-202</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101 (KLS1-ASS-202)</t>
   </si>
   <si>
-    <t xml:space="preserve">AS-413 Dragon City, </t>
+    <t xml:space="preserve">L-KLS1-ASS-202 KLS, AS-413 Dragon City, </t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-M</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101R2 (L-KLS1-ASS-203-M)</t>
   </si>
   <si>
     <t>KLS1-ASS-201</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / AC-102 (KLS1-ASS-201)</t>
   </si>
   <si>
+    <t xml:space="preserve">L-KLS1-ASS-201 KLS, </t>
+  </si>
+  <si>
     <t>L-KLS1-ASS-204</t>
   </si>
   <si>
     <t>AC-102R (L-KLS1-ASS-204)</t>
   </si>
   <si>
-    <t>19.08.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS1-ASS-203-F</t>
   </si>
   <si>
     <t>AC Plug Connector With Right Female Tyep / AC-102R2 ( L-KLS1-ASS-203-F)</t>
   </si>
   <si>
     <t>L-KLS1-AS-222-15</t>
   </si>
   <si>
     <t>220V вилка на блок 2 контакта / AC-11 (KLS1-AS-222-15)</t>
   </si>
   <si>
     <t>AC-12L</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем, крепление защелка / AC-12L</t>
   </si>
   <si>
     <t>10-00058081</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-4GS-A</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем (установлен) и предохранителем, кнопка с зеленой подсветкой, крепление защелка, собранный (A) / AC-16FL (L-KLS1-AS-303-4-4GS-A)</t>
@@ -275,53 +275,50 @@
     <t>220V вилка на блок, 3контакта с предохранителем.,крепление винт / AC-3FL (L-KLS1-AS-301-11)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-12</t>
   </si>
   <si>
     <t>разъем 220V на блок, 3 контакта, с предохранителем крепление защелка / AC-4FL (KLS1-AS-301-12)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-3</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках / AC-5 (KLS1-AS-301-3)</t>
   </si>
   <si>
     <t>L-KLS1-AS-301-4</t>
   </si>
   <si>
     <t>220V вилка на блок крепление на защелках угловые / AC-5R (KLS1-AS-301-4)</t>
   </si>
   <si>
     <t>L-KLS1-AS-302-2</t>
   </si>
   <si>
     <t>разъем 220v (м) на блок, 3 контакта / AC-6 (L-KLS1-AS-302-2)</t>
-  </si>
-[...1 lines deleted...]
-    <t>03.08.2026</t>
   </si>
   <si>
     <t>BZV15/Z0000/10</t>
   </si>
   <si>
     <t>250VAC 10A вилка сетевая на панель, 3 контакта, с DP выключателем и предохранителем / BZV15/Z0000/10</t>
   </si>
   <si>
     <t>UT-00103357</t>
   </si>
   <si>
     <t>BULGIN</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем и предохранителем, крепление защелка / JR-101-1FRS (L-KLS1-AS-303-4-1,0)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-AS-303-4-A1.0 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-A1.0</t>
   </si>
@@ -1292,53 +1289,55 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>3397</v>
-[...1 lines deleted...]
-      <c r="O10" s="15"/>
+        <v>3562</v>
+      </c>
+      <c r="O10" s="15">
+        <v>17600</v>
+      </c>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
@@ -1409,249 +1408,255 @@
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>855</v>
-[...1 lines deleted...]
-      <c r="O13" s="15"/>
+        <v>622</v>
+      </c>
+      <c r="O13" s="15">
+        <v>1680</v>
+      </c>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>25</v>
       </c>
       <c r="K14" s="15">
         <v>2</v>
       </c>
       <c r="L14" s="15">
         <v>1.74</v>
       </c>
       <c r="M14" s="15">
         <v>1.67</v>
       </c>
       <c r="N14" s="15"/>
-      <c r="O14" s="15"/>
+      <c r="O14" s="15">
+        <v>123</v>
+      </c>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="I15" s="15"/>
+      <c r="I15" s="15" t="s">
+        <v>50</v>
+      </c>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15"/>
-      <c r="O15" s="15"/>
+      <c r="O15" s="15">
+        <v>6240</v>
+      </c>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15">
-        <v>1484</v>
-[...3 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="15"/>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="O17" s="15"/>
+        <v>950</v>
+      </c>
+      <c r="O17" s="15">
+        <v>4000</v>
+      </c>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
       <c r="N18" s="15"/>
       <c r="O18" s="15">
-        <v>780</v>
-[...3 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1</v>
       </c>
@@ -1680,183 +1685,179 @@
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>443</v>
+        <v>309</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
       <c r="N21" s="15"/>
       <c r="O21" s="15">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1078</v>
+        <v>1334</v>
       </c>
       <c r="O22" s="15">
-        <v>1890</v>
-[...3 lines deleted...]
-      </c>
+        <v>2340</v>
+      </c>
+      <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>70</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
-      <c r="N23" s="15"/>
+      <c r="N23" s="15">
+        <v>2</v>
+      </c>
       <c r="O23" s="15">
-        <v>1725</v>
-[...3 lines deleted...]
-      </c>
+        <v>1220</v>
+      </c>
+      <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>73</v>
       </c>
       <c r="J24" s="15">
@@ -1927,730 +1928,728 @@
         <v>78</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15">
-        <v>3120</v>
-[...3 lines deleted...]
-      </c>
+        <v>5997</v>
+      </c>
+      <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>989</v>
+        <v>1274</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.28625</v>
       </c>
       <c r="L28" s="15">
         <v>0.24808</v>
       </c>
       <c r="M28" s="15">
         <v>0.23854</v>
       </c>
       <c r="N28" s="15">
         <v>34</v>
       </c>
-      <c r="O28" s="15"/>
+      <c r="O28" s="15">
+        <v>4920</v>
+      </c>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>332</v>
+        <v>422</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
         <v>0.19313</v>
       </c>
       <c r="L30" s="15">
         <v>0.16738</v>
       </c>
       <c r="M30" s="15">
         <v>0.16094</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15">
-        <v>870</v>
-[...3 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="D31" s="15" t="s">
+      <c r="E31" s="15" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>15</v>
       </c>
       <c r="K31" s="15">
         <v>50.11</v>
       </c>
       <c r="L31" s="15">
         <v>42.02</v>
       </c>
       <c r="M31" s="15">
         <v>40.41</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
         <v>26</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="D33" s="15" t="s">
+      <c r="E33" s="15" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15">
-        <v>1388</v>
+        <v>1956</v>
       </c>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="D35" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="15" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="J35" s="15">
         <v>30</v>
       </c>
       <c r="K35" s="15">
         <v>0.71201</v>
       </c>
       <c r="L35" s="15">
         <v>0.51514</v>
       </c>
       <c r="M35" s="15">
         <v>0.44952</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="D36" s="15" t="s">
+      <c r="E36" s="15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>530</v>
+        <v>707</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="D37" s="15" t="s">
+      <c r="E37" s="15" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.19164</v>
       </c>
       <c r="L37" s="15">
         <v>0.16072</v>
       </c>
       <c r="M37" s="15">
         <v>0.15455</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="D38" s="15" t="s">
+      <c r="E38" s="15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>0.16758</v>
       </c>
       <c r="L38" s="15">
         <v>0.14054</v>
       </c>
       <c r="M38" s="15">
         <v>0.13514</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="D39" s="15" t="s">
+      <c r="E39" s="15" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13952</v>
       </c>
       <c r="L39" s="15">
         <v>0.13952</v>
       </c>
       <c r="M39" s="15">
         <v>0.13952</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="D40" s="15" t="s">
+      <c r="E40" s="15" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J40" s="15">
         <v>50</v>
       </c>
       <c r="K40" s="15">
         <v>0.5230900000000001</v>
       </c>
       <c r="L40" s="15">
         <v>0.50035</v>
       </c>
       <c r="M40" s="15">
         <v>0.50035</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="D41" s="15" t="s">
+      <c r="E41" s="15" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>2.1</v>
       </c>
       <c r="L41" s="15">
         <v>1.76</v>
       </c>
       <c r="M41" s="15">
         <v>1.7</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E42" s="15">
         <v>10080067701</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15">
         <v>0.63035</v>
       </c>
       <c r="L42" s="15">
         <v>0.52868</v>
       </c>
       <c r="M42" s="15">
         <v>0.50835</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="D43" s="15" t="s">
+      <c r="E43" s="15" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1</v>
       </c>
       <c r="K43" s="15">
         <v>7.47</v>
       </c>
       <c r="L43" s="15">
         <v>6.47</v>
       </c>
       <c r="M43" s="15">
         <v>6.23</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>100</v>
       </c>
       <c r="K44" s="15">
         <v>3.83</v>
       </c>
       <c r="L44" s="15">
         <v>3.21</v>
       </c>
       <c r="M44" s="15">
         <v>3.09</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>300</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
@@ -2709,317 +2708,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>