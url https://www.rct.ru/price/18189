--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -124,105 +124,114 @@
   <si>
     <t>220V гнездо на кабель 3контакта / 704-00/00</t>
   </si>
   <si>
     <t>10-00058057</t>
   </si>
   <si>
     <t>Qualtek</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-ASS-201 KLS, KLS1-ASS-201 KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-301</t>
   </si>
   <si>
     <t>220V вилка на блок крепление винтами 3контакта / AC-1 (L-KLS1-AS-301) (HF-301) (AS-02)</t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t xml:space="preserve">AS-21 , </t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>AC-1 (RWG-107)</t>
   </si>
   <si>
     <t>220V вилка на блок крепление винтами 3контакта / AC-1 (RWG-107)</t>
   </si>
   <si>
     <t>RONGWEI</t>
   </si>
   <si>
     <t xml:space="preserve">AS-21 , L-KLS1-AS-301 KLS, </t>
   </si>
   <si>
     <t>AC-10</t>
   </si>
   <si>
     <t>220V вилка на блок, 2контакта, крепление винты с доп контактом / AC-10</t>
   </si>
   <si>
     <t>10-00058096</t>
   </si>
   <si>
     <t>KLS1-ASS-202</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101 (KLS1-ASS-202)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-ASS-202 KLS, AS-413 Dragon City, </t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-M</t>
   </si>
   <si>
     <t>220V вилка на кабель 3контакта / AC-101R2 (L-KLS1-ASS-203-M)</t>
   </si>
   <si>
     <t>KLS1-ASS-201</t>
   </si>
   <si>
     <t>220V гнездо на кабель 3контакта / AC-102 (KLS1-ASS-201)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-ASS-201 KLS, </t>
   </si>
   <si>
+    <t>20.12.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-ASS-204</t>
   </si>
   <si>
     <t>AC-102R (L-KLS1-ASS-204)</t>
   </si>
   <si>
     <t>L-KLS1-ASS-203-F</t>
   </si>
   <si>
     <t>AC Plug Connector With Right Female Tyep / AC-102R2 ( L-KLS1-ASS-203-F)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L-KLS1-ASS-203-F KLS, </t>
   </si>
   <si>
     <t>L-KLS1-AS-222-15</t>
   </si>
   <si>
     <t>220V вилка на блок 2 контакта / AC-11 (KLS1-AS-222-15)</t>
   </si>
   <si>
     <t>AC-12L</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем, крепление защелка / AC-12L</t>
   </si>
   <si>
     <t>10-00058081</t>
   </si>
   <si>
     <t>L-KLS1-AS-303-4-4GS-A</t>
   </si>
   <si>
     <t>220V вилка на блок, 3 контакта, с выключателем (установлен) и предохранителем, кнопка с зеленой подсветкой, крепление защелка, собранный (A) / AC-16FL (L-KLS1-AS-303-4-4GS-A)</t>
   </si>
   <si>
     <t>UT-00100242</t>
   </si>
@@ -1289,1367 +1298,1387 @@
       </c>
       <c r="E10" s="15">
         <v>10080034532</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15">
         <v>100</v>
       </c>
       <c r="K10" s="15">
         <v>0.23508</v>
       </c>
       <c r="L10" s="15">
         <v>0.20374</v>
       </c>
       <c r="M10" s="15">
         <v>0.1959</v>
       </c>
       <c r="N10" s="15">
-        <v>3562</v>
+        <v>3417</v>
       </c>
       <c r="O10" s="15">
-        <v>17600</v>
-[...1 lines deleted...]
-      <c r="P10" s="15"/>
+        <v>8700</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="15">
         <v>10080008505</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I11" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J11" s="15">
         <v>100</v>
       </c>
       <c r="K11" s="15">
         <v>0.55108</v>
       </c>
       <c r="L11" s="15">
         <v>0.29276</v>
       </c>
       <c r="M11" s="15">
         <v>0.24971</v>
       </c>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>100</v>
       </c>
       <c r="K12" s="15">
         <v>0.79565</v>
       </c>
       <c r="L12" s="15">
         <v>0.42739</v>
       </c>
       <c r="M12" s="15">
         <v>0.39782</v>
       </c>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13" s="15">
         <v>10080015951</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J13" s="15">
         <v>50</v>
       </c>
       <c r="K13" s="15">
         <v>0.38501</v>
       </c>
       <c r="L13" s="15">
         <v>0.33367</v>
       </c>
       <c r="M13" s="15">
         <v>0.32084</v>
       </c>
       <c r="N13" s="15">
-        <v>622</v>
+        <v>375</v>
       </c>
       <c r="O13" s="15">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="P13" s="15"/>
+        <v>1540</v>
+      </c>
+      <c r="P13" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="15">
         <v>10080061461</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>25</v>
       </c>
       <c r="K14" s="15">
         <v>2</v>
       </c>
       <c r="L14" s="15">
         <v>1.74</v>
       </c>
       <c r="M14" s="15">
         <v>1.67</v>
       </c>
       <c r="N14" s="15"/>
       <c r="O14" s="15">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="P14" s="15"/>
+        <v>129</v>
+      </c>
+      <c r="P14" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E15" s="15">
         <v>10000004849</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J15" s="15">
         <v>50</v>
       </c>
       <c r="K15" s="15">
         <v>0.37098</v>
       </c>
       <c r="L15" s="15">
         <v>0.32152</v>
       </c>
       <c r="M15" s="15">
         <v>0.30915</v>
       </c>
       <c r="N15" s="15"/>
       <c r="O15" s="15">
-        <v>6240</v>
-[...1 lines deleted...]
-      <c r="P15" s="15"/>
+        <v>6000</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>52</v>
+      </c>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E16" s="15">
         <v>10080032393</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="15"/>
       <c r="J16" s="15">
         <v>25</v>
       </c>
       <c r="K16" s="15">
         <v>1.59</v>
       </c>
       <c r="L16" s="15">
         <v>1.38</v>
       </c>
       <c r="M16" s="15">
         <v>1.33</v>
       </c>
-      <c r="N16" s="15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N16" s="15">
+        <v>1658</v>
+      </c>
+      <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E17" s="15">
         <v>10080054183</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="I17" s="15"/>
+      <c r="I17" s="15" t="s">
+        <v>57</v>
+      </c>
       <c r="J17" s="15">
         <v>25</v>
       </c>
       <c r="K17" s="15">
         <v>1.54</v>
       </c>
       <c r="L17" s="15">
         <v>1.33</v>
       </c>
       <c r="M17" s="15">
         <v>1.28</v>
       </c>
       <c r="N17" s="15">
-        <v>950</v>
-[...3 lines deleted...]
-      </c>
+        <v>855</v>
+      </c>
+      <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E18" s="15">
         <v>10000022541</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>200</v>
       </c>
       <c r="K18" s="15">
         <v>0.16836</v>
       </c>
       <c r="L18" s="15">
         <v>0.14591</v>
       </c>
       <c r="M18" s="15">
         <v>0.1403</v>
       </c>
-      <c r="N18" s="15"/>
+      <c r="N18" s="15">
+        <v>670</v>
+      </c>
       <c r="O18" s="15">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="P18" s="15"/>
+        <v>670</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E19" s="15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>1</v>
       </c>
       <c r="K19" s="15">
         <v>1.32</v>
       </c>
       <c r="L19" s="15">
         <v>0.63923</v>
       </c>
       <c r="M19" s="15">
         <v>0.58257</v>
       </c>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E20" s="15" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>40</v>
       </c>
       <c r="K20" s="15">
         <v>1.14</v>
       </c>
       <c r="L20" s="15">
         <v>0.98765</v>
       </c>
       <c r="M20" s="15">
         <v>0.9496599999999999</v>
       </c>
       <c r="N20" s="15">
-        <v>309</v>
+        <v>380</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E21" s="15">
         <v>10080034536</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I21" s="15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J21" s="15">
         <v>30</v>
       </c>
       <c r="K21" s="15">
         <v>1.09</v>
       </c>
       <c r="L21" s="15">
         <v>0.94128</v>
       </c>
       <c r="M21" s="15">
         <v>0.90508</v>
       </c>
-      <c r="N21" s="15"/>
+      <c r="N21" s="15">
+        <v>371</v>
+      </c>
       <c r="O21" s="15">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="P21" s="15"/>
+        <v>380</v>
+      </c>
+      <c r="P21" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E22" s="15">
         <v>10080003661</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>25</v>
       </c>
       <c r="K22" s="15">
         <v>1.05</v>
       </c>
       <c r="L22" s="15">
         <v>0.9075800000000001</v>
       </c>
       <c r="M22" s="15">
         <v>0.87268</v>
       </c>
       <c r="N22" s="15">
-        <v>1334</v>
-[...3 lines deleted...]
-      </c>
+        <v>3532</v>
+      </c>
+      <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E23" s="15">
         <v>10000009174</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J23" s="15">
         <v>50</v>
       </c>
       <c r="K23" s="15">
         <v>0.22377</v>
       </c>
       <c r="L23" s="15">
         <v>0.19393</v>
       </c>
       <c r="M23" s="15">
         <v>0.18648</v>
       </c>
       <c r="N23" s="15">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E24" s="15">
         <v>10080008506</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I24" s="15" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J24" s="15">
         <v>100</v>
       </c>
       <c r="K24" s="15">
         <v>0.54581</v>
       </c>
       <c r="L24" s="15">
         <v>0.28122</v>
       </c>
       <c r="M24" s="15">
         <v>0.2564</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E25" s="15">
         <v>10080008507</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J25" s="15">
         <v>50</v>
       </c>
       <c r="K25" s="15">
         <v>1.1</v>
       </c>
       <c r="L25" s="15">
         <v>0.58532</v>
       </c>
       <c r="M25" s="15">
         <v>0.49924</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E26" s="15">
         <v>10000017610</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>50</v>
       </c>
       <c r="K26" s="15">
         <v>0.43433</v>
       </c>
       <c r="L26" s="15">
         <v>0.37642</v>
       </c>
       <c r="M26" s="15">
         <v>0.36194</v>
       </c>
-      <c r="N26" s="15"/>
+      <c r="N26" s="15">
+        <v>1377</v>
+      </c>
       <c r="O26" s="15">
-        <v>5997</v>
-[...1 lines deleted...]
-      <c r="P26" s="15"/>
+        <v>4500</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E27" s="15">
         <v>10080003658</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>50</v>
       </c>
       <c r="K27" s="15">
         <v>0.4089</v>
       </c>
       <c r="L27" s="15">
         <v>0.35438</v>
       </c>
       <c r="M27" s="15">
         <v>0.34075</v>
       </c>
       <c r="N27" s="15">
-        <v>1274</v>
+        <v>1214</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E28" s="15">
         <v>10080008433</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>100</v>
       </c>
       <c r="K28" s="15">
         <v>0.28625</v>
       </c>
       <c r="L28" s="15">
         <v>0.24808</v>
       </c>
       <c r="M28" s="15">
         <v>0.23854</v>
       </c>
       <c r="N28" s="15">
         <v>34</v>
       </c>
       <c r="O28" s="15">
-        <v>4920</v>
-[...1 lines deleted...]
-      <c r="P28" s="15"/>
+        <v>2250</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E29" s="15">
         <v>10000010441</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>100</v>
       </c>
       <c r="K29" s="15">
         <v>0.24962</v>
       </c>
       <c r="L29" s="15">
         <v>0.21633</v>
       </c>
       <c r="M29" s="15">
         <v>0.20801</v>
       </c>
       <c r="N29" s="15">
-        <v>422</v>
+        <v>289</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E30" s="15">
         <v>10080028624</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>50</v>
       </c>
       <c r="K30" s="15">
-        <v>0.19313</v>
+        <v>0.26928</v>
       </c>
       <c r="L30" s="15">
-        <v>0.16738</v>
+        <v>0.23338</v>
       </c>
       <c r="M30" s="15">
-        <v>0.16094</v>
+        <v>0.2244</v>
       </c>
       <c r="N30" s="15"/>
-      <c r="O30" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>15</v>
       </c>
       <c r="K31" s="15">
         <v>50.11</v>
       </c>
       <c r="L31" s="15">
         <v>42.02</v>
       </c>
       <c r="M31" s="15">
         <v>40.41</v>
       </c>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E32" s="15">
         <v>10080049584</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="15" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J32" s="15">
         <v>40</v>
       </c>
       <c r="K32" s="15">
         <v>1.01</v>
       </c>
       <c r="L32" s="15">
         <v>0.87502</v>
       </c>
       <c r="M32" s="15">
         <v>0.84136</v>
       </c>
       <c r="N32" s="15">
         <v>26</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="15" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="J33" s="15">
         <v>30</v>
       </c>
       <c r="K33" s="15">
         <v>0.94746</v>
       </c>
       <c r="L33" s="15">
         <v>0.82113</v>
       </c>
       <c r="M33" s="15">
         <v>0.78955</v>
       </c>
       <c r="N33" s="15">
-        <v>1678</v>
+        <v>1370</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E34" s="15">
         <v>10080003659</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J34" s="15">
         <v>50</v>
       </c>
       <c r="K34" s="15">
         <v>0.43559</v>
       </c>
       <c r="L34" s="15">
         <v>0.37751</v>
       </c>
       <c r="M34" s="15">
         <v>0.36299</v>
       </c>
-      <c r="N34" s="15"/>
+      <c r="N34" s="15">
+        <v>819</v>
+      </c>
       <c r="O34" s="15">
-        <v>1956</v>
-[...1 lines deleted...]
-      <c r="P34" s="15"/>
+        <v>420</v>
+      </c>
+      <c r="P34" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E35" s="15" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I35" s="15" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J35" s="15">
         <v>30</v>
       </c>
       <c r="K35" s="15">
         <v>0.71201</v>
       </c>
       <c r="L35" s="15">
         <v>0.51514</v>
       </c>
       <c r="M35" s="15">
         <v>0.44952</v>
       </c>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E36" s="15" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>50</v>
       </c>
       <c r="K36" s="15">
         <v>0.95351</v>
       </c>
       <c r="L36" s="15">
         <v>0.82637</v>
       </c>
       <c r="M36" s="15">
         <v>0.79459</v>
       </c>
       <c r="N36" s="15">
-        <v>707</v>
+        <v>598</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E37" s="15" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>200</v>
       </c>
       <c r="K37" s="15">
         <v>0.19164</v>
       </c>
       <c r="L37" s="15">
         <v>0.16072</v>
       </c>
       <c r="M37" s="15">
         <v>0.15455</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>200</v>
       </c>
       <c r="K38" s="15">
         <v>0.16758</v>
       </c>
       <c r="L38" s="15">
         <v>0.14054</v>
       </c>
       <c r="M38" s="15">
         <v>0.13514</v>
       </c>
       <c r="N38" s="15"/>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15">
         <v>1000</v>
       </c>
       <c r="K39" s="15">
         <v>0.13952</v>
       </c>
       <c r="L39" s="15">
         <v>0.13952</v>
       </c>
       <c r="M39" s="15">
         <v>0.13952</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E40" s="15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J40" s="15">
         <v>50</v>
       </c>
       <c r="K40" s="15">
         <v>0.5230900000000001</v>
       </c>
       <c r="L40" s="15">
         <v>0.50035</v>
       </c>
       <c r="M40" s="15">
         <v>0.50035</v>
       </c>
       <c r="N40" s="15"/>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15">
         <v>50</v>
       </c>
       <c r="K41" s="15">
         <v>2.1</v>
       </c>
       <c r="L41" s="15">
         <v>1.76</v>
       </c>
       <c r="M41" s="15">
         <v>1.7</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E42" s="15">
         <v>10080067701</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15">
         <v>0.63035</v>
       </c>
       <c r="L42" s="15">
         <v>0.52868</v>
       </c>
       <c r="M42" s="15">
         <v>0.50835</v>
       </c>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1</v>
       </c>
       <c r="K43" s="15">
         <v>7.47</v>
       </c>
       <c r="L43" s="15">
         <v>6.47</v>
       </c>
       <c r="M43" s="15">
         <v>6.23</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E44" s="15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I44" s="15"/>
       <c r="J44" s="15">
         <v>100</v>
       </c>
       <c r="K44" s="15">
         <v>3.83</v>
       </c>
       <c r="L44" s="15">
         <v>3.21</v>
       </c>
       <c r="M44" s="15">
         <v>3.09</v>
       </c>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15">
         <v>300</v>
       </c>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14"/>
       <c r="C45" s="15"/>
@@ -2708,317 +2737,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>