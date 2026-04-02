--- v4 (2026-03-13)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>