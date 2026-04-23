--- v5 (2026-04-02)
+++ v6 (2026-04-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>