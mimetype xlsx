--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>