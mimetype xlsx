--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>246</v>
+        <v>335</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>