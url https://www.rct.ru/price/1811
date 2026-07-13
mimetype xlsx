--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>335</v>
+        <v>268</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>