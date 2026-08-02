--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>268</v>
+        <v>294</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>