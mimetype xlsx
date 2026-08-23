--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1523,51 +1523,51 @@
       <c r="D20" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15">
         <v>20</v>
       </c>
       <c r="K20" s="15">
         <v>0.57</v>
       </c>
       <c r="L20" s="15">
         <v>0.57</v>
       </c>
       <c r="M20" s="15">
         <v>0.57</v>
       </c>
       <c r="N20" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15"/>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>294</v>
+        <v>272</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>