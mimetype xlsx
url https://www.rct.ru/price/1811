--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="D26" s="15"/>
       <c r="E26" s="15" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>190</v>
       </c>
       <c r="K26" s="15">
         <v>0.26</v>
       </c>
       <c r="L26" s="15">
         <v>0.26</v>
       </c>
       <c r="M26" s="15">
         <v>0.26</v>
       </c>
       <c r="N26" s="15">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
     </row>
   </sheetData>