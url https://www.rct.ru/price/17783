--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>11.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1654,51 +1654,51 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.0163</v>
       </c>
       <c r="L10" s="15">
         <v>0.01195</v>
       </c>
       <c r="M10" s="15">
         <v>0.01</v>
       </c>
       <c r="N10" s="15">
-        <v>1287</v>
+        <v>1348</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1967,51 +1967,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>5214</v>
+        <v>3463</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2222,51 +2222,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1760</v>
+        <v>1700</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2335,90 +2335,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>66932</v>
+        <v>51139</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>62948</v>
+        <v>76745</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2487,90 +2487,90 @@
       <c r="D33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00749</v>
       </c>
       <c r="L33" s="15">
         <v>0.00749</v>
       </c>
       <c r="M33" s="15">
         <v>0.00749</v>
       </c>
       <c r="N33" s="15">
-        <v>103872</v>
+        <v>115558</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>549540</v>
+        <v>389790</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2676,51 +2676,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -3184,51 +3184,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>43250</v>
+        <v>33695</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3333,53 +3333,51 @@
       </c>
       <c r="D56" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="15">
         <v>10000005525</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2500</v>
       </c>
       <c r="K56" s="15">
         <v>0.02307</v>
       </c>
       <c r="L56" s="15">
         <v>0.01999</v>
       </c>
       <c r="M56" s="15">
         <v>0.01923</v>
       </c>
-      <c r="N56" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N56" s="15"/>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>161</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15">
@@ -3723,51 +3721,51 @@
       <c r="D67" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00717</v>
       </c>
       <c r="L67" s="15">
         <v>0.00717</v>
       </c>
       <c r="M67" s="15">
         <v>0.00717</v>
       </c>
       <c r="N67" s="15">
-        <v>801</v>
+        <v>738</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I68" s="15"/>
@@ -3799,90 +3797,90 @@
       <c r="D69" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.01003</v>
       </c>
       <c r="L69" s="15">
         <v>0.01003</v>
       </c>
       <c r="M69" s="15">
         <v>0.01003</v>
       </c>
       <c r="N69" s="15">
-        <v>77658</v>
+        <v>92551</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>375559</v>
+        <v>525783</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4091,51 +4089,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>152</v>
+        <v>111</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4204,51 +4202,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4393,51 +4391,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>6700</v>
+        <v>6900</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4469,51 +4467,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>1136</v>
+        <v>1040</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4545,51 +4543,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>2574</v>
+        <v>2792</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>