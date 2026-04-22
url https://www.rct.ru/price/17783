--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1654,51 +1654,51 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.0163</v>
       </c>
       <c r="L10" s="15">
         <v>0.01195</v>
       </c>
       <c r="M10" s="15">
         <v>0.01</v>
       </c>
       <c r="N10" s="15">
-        <v>1348</v>
+        <v>1716</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1967,51 +1967,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>3463</v>
+        <v>4055</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2222,51 +2222,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1700</v>
+        <v>1660</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2335,90 +2335,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>51139</v>
+        <v>60164</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>76745</v>
+        <v>68984</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2487,90 +2487,90 @@
       <c r="D33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00749</v>
       </c>
       <c r="L33" s="15">
         <v>0.00749</v>
       </c>
       <c r="M33" s="15">
         <v>0.00749</v>
       </c>
       <c r="N33" s="15">
-        <v>115558</v>
+        <v>102574</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>389790</v>
+        <v>485640</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2676,51 +2676,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>477</v>
+        <v>427</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -2853,51 +2853,51 @@
         <v>120</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00777</v>
       </c>
       <c r="L43" s="15">
         <v>0.00621</v>
       </c>
       <c r="M43" s="15">
         <v>0.00595</v>
       </c>
       <c r="N43" s="15">
-        <v>1292</v>
+        <v>1368</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="15"/>
@@ -3184,51 +3184,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>33695</v>
+        <v>33192</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3797,90 +3797,90 @@
       <c r="D69" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.01003</v>
       </c>
       <c r="L69" s="15">
         <v>0.01003</v>
       </c>
       <c r="M69" s="15">
         <v>0.01003</v>
       </c>
       <c r="N69" s="15">
-        <v>92551</v>
+        <v>71275</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>525783</v>
+        <v>456930</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4089,51 +4089,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4202,51 +4202,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>168</v>
+        <v>220</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4391,51 +4391,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>6900</v>
+        <v>8101</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4467,51 +4467,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>1040</v>
+        <v>992</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4543,51 +4543,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>2792</v>
+        <v>2610</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>