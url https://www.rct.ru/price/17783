--- v6 (2026-04-22)
+++ v7 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1654,51 +1654,51 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.0163</v>
       </c>
       <c r="L10" s="15">
         <v>0.01195</v>
       </c>
       <c r="M10" s="15">
         <v>0.01</v>
       </c>
       <c r="N10" s="15">
-        <v>1716</v>
+        <v>1246</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1967,51 +1967,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>4055</v>
+        <v>3605</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2222,51 +2222,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1660</v>
+        <v>1560</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2335,90 +2335,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>60164</v>
+        <v>55651</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>68984</v>
+        <v>52601</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2487,90 +2487,90 @@
       <c r="D33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00749</v>
       </c>
       <c r="L33" s="15">
         <v>0.00749</v>
       </c>
       <c r="M33" s="15">
         <v>0.00749</v>
       </c>
       <c r="N33" s="15">
-        <v>102574</v>
+        <v>103872</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>485640</v>
+        <v>472860</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2676,51 +2676,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>427</v>
+        <v>560</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -2853,51 +2853,51 @@
         <v>120</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00777</v>
       </c>
       <c r="L43" s="15">
         <v>0.00621</v>
       </c>
       <c r="M43" s="15">
         <v>0.00595</v>
       </c>
       <c r="N43" s="15">
-        <v>1368</v>
+        <v>1558</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="15"/>
@@ -3184,51 +3184,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>33192</v>
+        <v>26559</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3721,51 +3721,51 @@
       <c r="D67" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00717</v>
       </c>
       <c r="L67" s="15">
         <v>0.00717</v>
       </c>
       <c r="M67" s="15">
         <v>0.00717</v>
       </c>
       <c r="N67" s="15">
-        <v>738</v>
+        <v>576</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I68" s="15"/>
@@ -3797,90 +3797,90 @@
       <c r="D69" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.01003</v>
       </c>
       <c r="L69" s="15">
         <v>0.01003</v>
       </c>
       <c r="M69" s="15">
         <v>0.01003</v>
       </c>
       <c r="N69" s="15">
-        <v>71275</v>
+        <v>78722</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>456930</v>
+        <v>437802</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4089,51 +4089,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4202,51 +4202,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>220</v>
+        <v>153</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4391,51 +4391,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>8101</v>
+        <v>7100</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4467,51 +4467,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>992</v>
+        <v>1264</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4543,51 +4543,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>2610</v>
+        <v>3263</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>