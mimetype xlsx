--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1654,51 +1654,51 @@
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.0163</v>
       </c>
       <c r="L10" s="15">
         <v>0.01195</v>
       </c>
       <c r="M10" s="15">
         <v>0.01</v>
       </c>
       <c r="N10" s="15">
-        <v>1246</v>
+        <v>1409</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
@@ -1967,51 +1967,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>3605</v>
+        <v>2961</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2222,51 +2222,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1560</v>
+        <v>1620</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2335,90 +2335,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>55651</v>
+        <v>66180</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>52601</v>
+        <v>62948</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2487,90 +2487,90 @@
       <c r="D33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00749</v>
       </c>
       <c r="L33" s="15">
         <v>0.00749</v>
       </c>
       <c r="M33" s="15">
         <v>0.00749</v>
       </c>
       <c r="N33" s="15">
-        <v>103872</v>
+        <v>80501</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>472860</v>
+        <v>434521</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2676,51 +2676,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>560</v>
+        <v>504</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -2853,51 +2853,51 @@
         <v>120</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00777</v>
       </c>
       <c r="L43" s="15">
         <v>0.00621</v>
       </c>
       <c r="M43" s="15">
         <v>0.00595</v>
       </c>
       <c r="N43" s="15">
-        <v>1558</v>
+        <v>1653</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="15"/>
@@ -3184,51 +3184,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>26559</v>
+        <v>21534</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3721,51 +3721,51 @@
       <c r="D67" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00717</v>
       </c>
       <c r="L67" s="15">
         <v>0.00717</v>
       </c>
       <c r="M67" s="15">
         <v>0.00717</v>
       </c>
       <c r="N67" s="15">
-        <v>576</v>
+        <v>756</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I68" s="15"/>
@@ -3797,90 +3797,90 @@
       <c r="D69" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.01003</v>
       </c>
       <c r="L69" s="15">
         <v>0.01003</v>
       </c>
       <c r="M69" s="15">
         <v>0.01003</v>
       </c>
       <c r="N69" s="15">
-        <v>78722</v>
+        <v>73403</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>437802</v>
+        <v>487837</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4089,51 +4089,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4202,51 +4202,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4391,51 +4391,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>7100</v>
+        <v>6700</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4467,51 +4467,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>1264</v>
+        <v>1216</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4543,51 +4543,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>3263</v>
+        <v>2284</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>