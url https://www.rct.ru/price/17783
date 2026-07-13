--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1653,53 +1653,51 @@
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>1000</v>
       </c>
       <c r="K10" s="15">
         <v>0.0163</v>
       </c>
       <c r="L10" s="15">
         <v>0.01195</v>
       </c>
       <c r="M10" s="15">
         <v>0.01</v>
       </c>
-      <c r="N10" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
@@ -1967,51 +1965,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>2961</v>
+        <v>3037</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2222,51 +2220,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1620</v>
+        <v>1420</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2335,90 +2333,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>66180</v>
+        <v>47491</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>62948</v>
+        <v>61224</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2487,90 +2485,90 @@
       <c r="D33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00749</v>
       </c>
       <c r="L33" s="15">
         <v>0.00749</v>
       </c>
       <c r="M33" s="15">
         <v>0.00749</v>
       </c>
       <c r="N33" s="15">
-        <v>80501</v>
+        <v>83098</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>434521</v>
+        <v>511200</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2676,51 +2674,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>504</v>
+        <v>441</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -2853,51 +2851,51 @@
         <v>120</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00777</v>
       </c>
       <c r="L43" s="15">
         <v>0.00621</v>
       </c>
       <c r="M43" s="15">
         <v>0.00595</v>
       </c>
       <c r="N43" s="15">
-        <v>1653</v>
+        <v>1254</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="15"/>
@@ -3184,51 +3182,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>21534</v>
+        <v>26200</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3721,51 +3719,51 @@
       <c r="D67" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00717</v>
       </c>
       <c r="L67" s="15">
         <v>0.00717</v>
       </c>
       <c r="M67" s="15">
         <v>0.00717</v>
       </c>
       <c r="N67" s="15">
-        <v>756</v>
+        <v>666</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I68" s="15"/>
@@ -3836,51 +3834,51 @@
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>487837</v>
+        <v>519108</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4089,51 +4087,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4202,51 +4200,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4391,51 +4389,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>6700</v>
+        <v>7600</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4467,51 +4465,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>1216</v>
+        <v>1168</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4543,51 +4541,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>2284</v>
+        <v>2429</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>