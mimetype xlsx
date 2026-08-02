--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1965,51 +1965,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>3037</v>
+        <v>2696</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2220,51 +2220,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1420</v>
+        <v>1480</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2333,90 +2333,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>47491</v>
+        <v>45265</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>61224</v>
+        <v>75021</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2485,90 +2485,90 @@
       <c r="D33" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>1000</v>
       </c>
       <c r="K33" s="15">
         <v>0.00749</v>
       </c>
       <c r="L33" s="15">
         <v>0.00749</v>
       </c>
       <c r="M33" s="15">
         <v>0.00749</v>
       </c>
       <c r="N33" s="15">
-        <v>83098</v>
+        <v>103872</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>511200</v>
+        <v>492030</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2674,51 +2674,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>441</v>
+        <v>630</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -2851,51 +2851,51 @@
         <v>120</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00777</v>
       </c>
       <c r="L43" s="15">
         <v>0.00621</v>
       </c>
       <c r="M43" s="15">
         <v>0.00595</v>
       </c>
       <c r="N43" s="15">
-        <v>1254</v>
+        <v>1406</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="15"/>
@@ -3182,51 +3182,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>26200</v>
+        <v>25482</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3719,51 +3719,51 @@
       <c r="D67" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00717</v>
       </c>
       <c r="L67" s="15">
         <v>0.00717</v>
       </c>
       <c r="M67" s="15">
         <v>0.00717</v>
       </c>
       <c r="N67" s="15">
-        <v>666</v>
+        <v>603</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I68" s="15"/>
@@ -3795,90 +3795,90 @@
       <c r="D69" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.01003</v>
       </c>
       <c r="L69" s="15">
         <v>0.01003</v>
       </c>
       <c r="M69" s="15">
         <v>0.01003</v>
       </c>
       <c r="N69" s="15">
-        <v>73403</v>
+        <v>76594</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>519108</v>
+        <v>473808</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4087,51 +4087,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4200,51 +4200,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4389,51 +4389,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>7600</v>
+        <v>8400</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4465,51 +4465,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>1168</v>
+        <v>1232</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4541,51 +4541,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>2429</v>
+        <v>2465</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>