--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1965,51 +1965,51 @@
       <c r="D19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="15">
         <v>10080058116</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="15"/>
       <c r="J19" s="15">
         <v>2500</v>
       </c>
       <c r="K19" s="15">
         <v>0.02382</v>
       </c>
       <c r="L19" s="15">
         <v>0.02064</v>
       </c>
       <c r="M19" s="15">
         <v>0.01985</v>
       </c>
       <c r="N19" s="15">
-        <v>2696</v>
+        <v>2278</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15">
@@ -2220,51 +2220,51 @@
       <c r="D26" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.12658</v>
       </c>
       <c r="L26" s="15">
         <v>0.12108</v>
       </c>
       <c r="M26" s="15">
         <v>0.12108</v>
       </c>
       <c r="N26" s="15">
-        <v>1480</v>
+        <v>1260</v>
       </c>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="15"/>
@@ -2333,90 +2333,90 @@
       <c r="D29" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.00674</v>
       </c>
       <c r="L29" s="15">
         <v>0.00674</v>
       </c>
       <c r="M29" s="15">
         <v>0.00674</v>
       </c>
       <c r="N29" s="15">
-        <v>45265</v>
+        <v>60106</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.00749</v>
       </c>
       <c r="L30" s="15">
         <v>0.00749</v>
       </c>
       <c r="M30" s="15">
         <v>0.00749</v>
       </c>
       <c r="N30" s="15">
-        <v>75021</v>
+        <v>61224</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="15"/>
@@ -2524,51 +2524,51 @@
       <c r="D34" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.00674</v>
       </c>
       <c r="L34" s="15">
         <v>0.00674</v>
       </c>
       <c r="M34" s="15">
         <v>0.00674</v>
       </c>
       <c r="N34" s="15">
-        <v>492030</v>
+        <v>402570</v>
       </c>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="15">
         <v>10000000631</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I35" s="15"/>
@@ -2674,51 +2674,51 @@
       <c r="D38" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>1000</v>
       </c>
       <c r="K38" s="15">
         <v>0.01413</v>
       </c>
       <c r="L38" s="15">
         <v>0.01413</v>
       </c>
       <c r="M38" s="15">
         <v>0.01413</v>
       </c>
       <c r="N38" s="15">
-        <v>630</v>
+        <v>483</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>112</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E39" s="15">
         <v>10000000688</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="15"/>
@@ -2851,51 +2851,51 @@
         <v>120</v>
       </c>
       <c r="D43" s="15"/>
       <c r="E43" s="15" t="s">
         <v>121</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15">
         <v>1000</v>
       </c>
       <c r="K43" s="15">
         <v>0.00777</v>
       </c>
       <c r="L43" s="15">
         <v>0.00621</v>
       </c>
       <c r="M43" s="15">
         <v>0.00595</v>
       </c>
       <c r="N43" s="15">
-        <v>1406</v>
+        <v>1349</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="15"/>
@@ -3182,51 +3182,51 @@
       <c r="D52" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15">
         <v>1000</v>
       </c>
       <c r="K52" s="15">
         <v>0.00663</v>
       </c>
       <c r="L52" s="15">
         <v>0.00663</v>
       </c>
       <c r="M52" s="15">
         <v>0.00663</v>
       </c>
       <c r="N52" s="15">
-        <v>25482</v>
+        <v>22970</v>
       </c>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="15" t="s">
         <v>151</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="15"/>
@@ -3719,51 +3719,51 @@
       <c r="D67" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.00717</v>
       </c>
       <c r="L67" s="15">
         <v>0.00717</v>
       </c>
       <c r="M67" s="15">
         <v>0.00717</v>
       </c>
       <c r="N67" s="15">
-        <v>603</v>
+        <v>774</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I68" s="15"/>
@@ -3795,90 +3795,90 @@
       <c r="D69" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.01003</v>
       </c>
       <c r="L69" s="15">
         <v>0.01003</v>
       </c>
       <c r="M69" s="15">
         <v>0.01003</v>
       </c>
       <c r="N69" s="15">
-        <v>76594</v>
+        <v>88296</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="15" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.00903</v>
       </c>
       <c r="L70" s="15">
         <v>0.00903</v>
       </c>
       <c r="M70" s="15">
         <v>0.00903</v>
       </c>
       <c r="N70" s="15">
-        <v>473808</v>
+        <v>418369</v>
       </c>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="15" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15">
@@ -4087,51 +4087,51 @@
       <c r="D77" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="15">
         <v>10000005381</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>5000</v>
       </c>
       <c r="K77" s="15">
         <v>0.02888</v>
       </c>
       <c r="L77" s="15">
         <v>0.02407</v>
       </c>
       <c r="M77" s="15">
         <v>0.0231</v>
       </c>
       <c r="N77" s="15">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I78" s="15"/>
@@ -4200,51 +4200,51 @@
       <c r="D80" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="L80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="M80" s="15">
         <v>0.007820000000000001</v>
       </c>
       <c r="N80" s="15">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>228</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>230</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>231</v>
       </c>
       <c r="I81" s="15"/>
@@ -4389,51 +4389,51 @@
       </c>
       <c r="E85" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>242</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.03479</v>
       </c>
       <c r="L85" s="15">
         <v>0.03015</v>
       </c>
       <c r="M85" s="15">
         <v>0.02899</v>
       </c>
       <c r="N85" s="15">
-        <v>8400</v>
+        <v>7800</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I86" s="15"/>
@@ -4465,51 +4465,51 @@
       <c r="D87" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>248</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.01449</v>
       </c>
       <c r="L87" s="15">
         <v>0.01449</v>
       </c>
       <c r="M87" s="15">
         <v>0.01449</v>
       </c>
       <c r="N87" s="15">
-        <v>1232</v>
+        <v>1056</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I88" s="15"/>
@@ -4541,51 +4541,51 @@
       <c r="D89" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="15">
         <v>10080065112</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>5000</v>
       </c>
       <c r="K89" s="15">
         <v>0.04387</v>
       </c>
       <c r="L89" s="15">
         <v>0.03656</v>
       </c>
       <c r="M89" s="15">
         <v>0.03509</v>
       </c>
       <c r="N89" s="15">
-        <v>2465</v>
+        <v>2320</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="15"/>
       <c r="J90" s="15"/>
       <c r="K90" s="15"/>
       <c r="L90" s="15"/>
       <c r="M90" s="15"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
   </sheetData>