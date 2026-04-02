--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>01.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1811,261 +1811,261 @@
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
-        <v>0.00423</v>
+        <v>0.00461</v>
       </c>
       <c r="L9" s="15">
-        <v>0.00367</v>
+        <v>0.00399</v>
       </c>
       <c r="M9" s="15">
-        <v>0.00353</v>
+        <v>0.00384</v>
       </c>
       <c r="N9" s="15">
-        <v>23615</v>
+        <v>27040</v>
       </c>
       <c r="O9" s="15">
-        <v>15000</v>
+        <v>6000</v>
       </c>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15">
-        <v>2102</v>
+        <v>1018</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>78313</v>
+        <v>94157</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>15556</v>
+        <v>14304</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>58638</v>
+        <v>81561</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="J14" s="15">
         <v>2000</v>
       </c>
       <c r="K14" s="15">
         <v>0.00992</v>
       </c>
       <c r="L14" s="15">
         <v>0.00859</v>
       </c>
       <c r="M14" s="15">
         <v>0.00826</v>
       </c>
       <c r="N14" s="15">
-        <v>2343</v>
+        <v>264</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="15">
         <v>10080035642</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -2142,369 +2142,371 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>15090</v>
+        <v>12896</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>16632</v>
+        <v>14393</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5246</v>
+        <v>5319</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3776</v>
+        <v>4252</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>3253</v>
+        <v>3575</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>3960</v>
-[...1 lines deleted...]
-      <c r="O23" s="15"/>
+        <v>3394</v>
+      </c>
+      <c r="O23" s="15">
+        <v>3120</v>
+      </c>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>3162</v>
+        <v>3045</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="15"/>
@@ -2536,51 +2538,51 @@
       <c r="D27" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>5038</v>
+        <v>5290</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="15"/>
@@ -2614,51 +2616,51 @@
       <c r="D29" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3797</v>
+        <v>4437</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="15"/>
@@ -2690,129 +2692,131 @@
       <c r="D31" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="O31" s="15"/>
+        <v>962</v>
+      </c>
+      <c r="O31" s="15">
+        <v>1780</v>
+      </c>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>767</v>
+        <v>633</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>9595</v>
+        <v>7563</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I34" s="15"/>
@@ -2844,90 +2848,90 @@
       <c r="D35" s="15" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>5718</v>
+        <v>5944</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>2012</v>
+        <v>1179</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="15"/>
@@ -2959,51 +2963,51 @@
       <c r="D38" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>97</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>4079</v>
+        <v>3071</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>98</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>100</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
@@ -3033,51 +3037,51 @@
       <c r="D40" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>1694</v>
+        <v>1994</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>103</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>105</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -3107,51 +3111,51 @@
       <c r="D42" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>3082</v>
+        <v>3044</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>109</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>110</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -3335,51 +3339,51 @@
       <c r="D48" s="15" t="s">
         <v>121</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>115715</v>
+        <v>87003</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>122</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="I49" s="15"/>
@@ -3411,92 +3415,96 @@
       <c r="D50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.01077</v>
       </c>
       <c r="L50" s="15">
         <v>0.00933</v>
       </c>
       <c r="M50" s="15">
         <v>0.00898</v>
       </c>
       <c r="N50" s="15">
-        <v>34248</v>
-[...1 lines deleted...]
-      <c r="O50" s="15"/>
+        <v>21703</v>
+      </c>
+      <c r="O50" s="15">
+        <v>30000</v>
+      </c>
       <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
         <v>0.0108</v>
       </c>
       <c r="L51" s="15">
         <v>0.00936</v>
       </c>
       <c r="M51" s="15">
         <v>0.008999999999999999</v>
       </c>
       <c r="N51" s="15">
-        <v>14177</v>
-[...1 lines deleted...]
-      <c r="O51" s="15"/>
+        <v>13790</v>
+      </c>
+      <c r="O51" s="15">
+        <v>41000</v>
+      </c>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>125</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15"/>
       <c r="K52" s="15">
@@ -3561,51 +3569,51 @@
       <c r="D54" s="15" t="s">
         <v>136</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>16913</v>
+        <v>18734</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I55" s="15"/>
@@ -3636,52 +3644,56 @@
       </c>
       <c r="D56" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
         <v>0.01395</v>
       </c>
       <c r="L56" s="15">
         <v>0.01209</v>
       </c>
       <c r="M56" s="15">
         <v>0.01163</v>
       </c>
-      <c r="N56" s="15"/>
-      <c r="O56" s="15"/>
+      <c r="N56" s="15">
+        <v>1189</v>
+      </c>
+      <c r="O56" s="15">
+        <v>39500</v>
+      </c>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>143</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>125</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
@@ -3702,64 +3714,62 @@
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>144</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>145</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
-        <v>0.02126</v>
+        <v>0.02288</v>
       </c>
       <c r="L58" s="15">
-        <v>0.01842</v>
+        <v>0.01983</v>
       </c>
       <c r="M58" s="15">
-        <v>0.01771</v>
+        <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>1091</v>
-[...3 lines deleted...]
-      </c>
+        <v>5608</v>
+      </c>
+      <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>146</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
@@ -3854,140 +3864,138 @@
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
-        <v>0.01805</v>
+        <v>0.0194</v>
       </c>
       <c r="L62" s="15">
-        <v>0.01564</v>
+        <v>0.01681</v>
       </c>
       <c r="M62" s="15">
-        <v>0.01504</v>
+        <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>1395</v>
-[...3 lines deleted...]
-      </c>
+        <v>8410</v>
+      </c>
+      <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>153</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>154</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>155</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>989</v>
+        <v>1061</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>2253</v>
+        <v>2390</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>158</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>159</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I65" s="15"/>
@@ -4058,51 +4066,51 @@
       <c r="D67" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>20985</v>
+        <v>18825</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>164</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>166</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>125</v>
       </c>
       <c r="I68" s="15"/>
@@ -4134,51 +4142,51 @@
       <c r="D69" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>1974</v>
+        <v>2357</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>169</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I70" s="15"/>
@@ -4210,207 +4218,211 @@
       <c r="D71" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.0252</v>
       </c>
       <c r="L71" s="15">
         <v>0.02184</v>
       </c>
       <c r="M71" s="15">
         <v>0.021</v>
       </c>
       <c r="N71" s="15">
-        <v>3465</v>
-[...1 lines deleted...]
-      <c r="O71" s="15"/>
+        <v>2720</v>
+      </c>
+      <c r="O71" s="15">
+        <v>1420</v>
+      </c>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>8860</v>
+        <v>8388</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>32227</v>
+        <v>25782</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>177</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.02883</v>
       </c>
       <c r="L74" s="15">
         <v>0.02499</v>
       </c>
       <c r="M74" s="15">
         <v>0.02403</v>
       </c>
       <c r="N74" s="15">
-        <v>1737</v>
-[...1 lines deleted...]
-      <c r="O74" s="15"/>
+        <v>1409</v>
+      </c>
+      <c r="O74" s="15">
+        <v>1460</v>
+      </c>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>179</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2811</v>
+        <v>2875</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>183</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I76" s="15"/>
@@ -4442,90 +4454,90 @@
       <c r="D77" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>4107</v>
+        <v>3483</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>3389</v>
+        <v>3954</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>189</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>190</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>191</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
@@ -4555,51 +4567,51 @@
       <c r="D80" s="15" t="s">
         <v>193</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>194</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>464</v>
+        <v>374</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>195</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>196</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I81" s="15"/>
@@ -4631,92 +4643,92 @@
       <c r="D82" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>5310</v>
+        <v>3933</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>199</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
-        <v>0.06164</v>
+        <v>0.06015</v>
       </c>
       <c r="L83" s="15">
-        <v>0.05342</v>
+        <v>0.05213</v>
       </c>
       <c r="M83" s="15">
-        <v>0.05136</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.05013</v>
+      </c>
+      <c r="N83" s="15">
+        <v>1320</v>
+      </c>
+      <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>201</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
@@ -4820,51 +4832,51 @@
       <c r="D87" s="15" t="s">
         <v>207</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>4890</v>
+        <v>4831</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>208</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>210</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
@@ -4894,129 +4906,129 @@
       <c r="D89" s="15" t="s">
         <v>212</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>213</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>214</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>215</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>216</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1455</v>
+        <v>1610</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>217</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>218</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.15765</v>
       </c>
       <c r="L91" s="15">
         <v>0.10222</v>
       </c>
       <c r="M91" s="15">
         <v>0.07882</v>
       </c>
       <c r="N91" s="15">
-        <v>1018</v>
+        <v>952</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>221</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
@@ -5046,51 +5058,51 @@
       <c r="D93" s="15" t="s">
         <v>223</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>326</v>
+        <v>428</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>224</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>226</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I94" s="15"/>
@@ -5120,90 +5132,90 @@
         <v>227</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>228</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1568</v>
+        <v>1611</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>229</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>2939</v>
+        <v>2652</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>232</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>233</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>234</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
@@ -5237,51 +5249,51 @@
       <c r="D98" s="15" t="s">
         <v>236</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>837</v>
+        <v>800</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>237</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>239</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I99" s="15"/>
@@ -5348,51 +5360,51 @@
       <c r="D101" s="15" t="s">
         <v>244</v>
       </c>
       <c r="E101" s="15" t="s">
         <v>245</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.04521</v>
       </c>
       <c r="L101" s="15">
         <v>0.04521</v>
       </c>
       <c r="M101" s="15">
         <v>0.04521</v>
       </c>
       <c r="N101" s="15">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
         <v>246</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E102" s="15">
         <v>10080016962</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I102" s="15"/>
@@ -5424,90 +5436,90 @@
       <c r="D103" s="15" t="s">
         <v>249</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>250</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>252</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>255</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
@@ -5574,90 +5586,90 @@
       <c r="D107" s="15" t="s">
         <v>260</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>1081</v>
+        <v>1099</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>261</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>263</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>8630</v>
+        <v>9505</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>264</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
@@ -5687,51 +5699,51 @@
       <c r="D110" s="15" t="s">
         <v>268</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>269</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>3733</v>
+        <v>2908</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>270</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>271</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>272</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
@@ -5761,51 +5773,51 @@
       <c r="D112" s="15" t="s">
         <v>274</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>2570</v>
+        <v>2771</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>276</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>277</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
@@ -5874,51 +5886,51 @@
       <c r="D115" s="15" t="s">
         <v>283</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>284</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
@@ -5948,90 +5960,90 @@
       <c r="D117" s="15" t="s">
         <v>288</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>290</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>3796</v>
+        <v>4147</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>293</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
@@ -6061,51 +6073,51 @@
       <c r="D120" s="15" t="s">
         <v>297</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>298</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>2733</v>
+        <v>2646</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>299</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>300</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>301</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
@@ -6135,90 +6147,90 @@
       <c r="D122" s="15" t="s">
         <v>303</v>
       </c>
       <c r="E122" s="15" t="s">
         <v>304</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>500</v>
       </c>
       <c r="K122" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.08375</v>
       </c>
       <c r="M122" s="15">
         <v>0.06898</v>
       </c>
       <c r="N122" s="15">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>305</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>306</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>307</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1360</v>
+        <v>1536</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>308</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>310</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
@@ -6250,170 +6262,170 @@
       </c>
       <c r="E125" s="15" t="s">
         <v>313</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>314</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1239</v>
+        <v>1221</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>312</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>315</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>314</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>248</v>
+        <v>280</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>316</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>317</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>318</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>32</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>22027</v>
+        <v>23670</v>
       </c>
       <c r="O127" s="15"/>
       <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>319</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>320</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>1294278</v>
+        <v>1125092</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>