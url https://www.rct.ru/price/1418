--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>01.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,50 +106,53 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 2,54 мм тип HU</t>
   </si>
   <si>
     <t>I-DS1070-SCV02</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-02 корпус (I-DS1070-SCV02)</t>
   </si>
   <si>
     <t>CONNFLY</t>
   </si>
   <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-2.54-02-H</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-02 корпус (L-KLS1-2.54-02-H) </t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>I-DS1070-SCV03</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-03 корпус (DS1070-3FCV/I-DS1070-SCV03) </t>
   </si>
   <si>
     <t>L-KLS1-2.54-03-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-03 корпус (L-KLS1-2.54-03-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV04</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-04 корпус (I-DS1070-SCV04)</t>
@@ -971,50 +974,53 @@
     <t>10-00059572</t>
   </si>
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1820,4612 +1826,4632 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>0.00461</v>
       </c>
       <c r="L9" s="15">
         <v>0.00399</v>
       </c>
       <c r="M9" s="15">
         <v>0.00384</v>
       </c>
       <c r="N9" s="15">
-        <v>27040</v>
+        <v>32150</v>
       </c>
       <c r="O9" s="15">
-        <v>6000</v>
-[...1 lines deleted...]
-      <c r="P9" s="15"/>
+        <v>7500</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15">
-        <v>1018</v>
+        <v>1004</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>94157</v>
+        <v>99387</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>14304</v>
+        <v>12023</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>81561</v>
+        <v>60909</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J14" s="15">
         <v>2000</v>
       </c>
       <c r="K14" s="15">
         <v>0.00992</v>
       </c>
       <c r="L14" s="15">
         <v>0.00859</v>
       </c>
       <c r="M14" s="15">
         <v>0.00826</v>
       </c>
       <c r="N14" s="15">
-        <v>264</v>
+        <v>100</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080035642</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.05778</v>
       </c>
       <c r="L15" s="15">
         <v>0.0343</v>
       </c>
       <c r="M15" s="15">
         <v>0.0289</v>
       </c>
       <c r="N15" s="15">
         <v>7</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080059049</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01849</v>
       </c>
       <c r="L16" s="15">
         <v>0.0117</v>
       </c>
       <c r="M16" s="15">
         <v>0.01094</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>12896</v>
+        <v>10527</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>1030</v>
+        <v>905</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>14393</v>
+        <v>16287</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5319</v>
+        <v>5499</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>4252</v>
+        <v>3882</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>3575</v>
+        <v>2531</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>3394</v>
+        <v>3568</v>
       </c>
       <c r="O23" s="15">
-        <v>3120</v>
-[...1 lines deleted...]
-      <c r="P23" s="15"/>
+        <v>3280</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>237</v>
+        <v>152</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>3045</v>
+        <v>3240</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.02006</v>
       </c>
       <c r="L26" s="15">
         <v>0.01738</v>
       </c>
       <c r="M26" s="15">
         <v>0.01671</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>5290</v>
+        <v>4585</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.0476</v>
       </c>
       <c r="L28" s="15">
         <v>0.02827</v>
       </c>
       <c r="M28" s="15">
         <v>0.02381</v>
       </c>
       <c r="N28" s="15">
         <v>2</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>4437</v>
+        <v>3895</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.04477</v>
       </c>
       <c r="L30" s="15">
         <v>0.02892</v>
       </c>
       <c r="M30" s="15">
         <v>0.02705</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
         <v>962</v>
       </c>
       <c r="O31" s="15">
         <v>1780</v>
       </c>
-      <c r="P31" s="15"/>
+      <c r="P31" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>633</v>
+        <v>748</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>7563</v>
+        <v>6999</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.13253</v>
       </c>
       <c r="L34" s="15">
         <v>0.10604</v>
       </c>
       <c r="M34" s="15">
         <v>0.09939000000000001</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>5944</v>
+        <v>5342</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>1179</v>
+        <v>1295</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>500</v>
       </c>
       <c r="K37" s="15">
         <v>0.0505</v>
       </c>
       <c r="L37" s="15">
         <v>0.04681</v>
       </c>
       <c r="M37" s="15">
         <v>0.04557</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3071</v>
+        <v>3599</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.31531</v>
       </c>
       <c r="L39" s="15">
         <v>0.19953</v>
       </c>
       <c r="M39" s="15">
         <v>0.15765</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>1994</v>
+        <v>1803</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15">
         <v>0.33255</v>
       </c>
       <c r="L41" s="15">
         <v>0.21061</v>
       </c>
       <c r="M41" s="15">
         <v>0.16628</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>3044</v>
+        <v>3467</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>0.33994</v>
       </c>
       <c r="L43" s="15">
         <v>0.21554</v>
       </c>
       <c r="M43" s="15">
         <v>0.16997</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E44" s="15">
         <v>10080016548</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I44" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J44" s="15">
         <v>1000</v>
       </c>
       <c r="K44" s="15">
         <v>0.26382</v>
       </c>
       <c r="L44" s="15">
         <v>0.15665</v>
       </c>
       <c r="M44" s="15">
         <v>0.13191</v>
       </c>
       <c r="N44" s="15">
         <v>14</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E45" s="15">
         <v>10080064445</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J45" s="15">
         <v>500</v>
       </c>
       <c r="K45" s="15">
         <v>0.05534</v>
       </c>
       <c r="L45" s="15">
         <v>0.04796</v>
       </c>
       <c r="M45" s="15">
         <v>0.04611</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E46" s="15">
         <v>10000014680</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.2954</v>
       </c>
       <c r="L46" s="15">
         <v>0.16616</v>
       </c>
       <c r="M46" s="15">
         <v>0.14771</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E47" s="15">
         <v>10080016745</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2000</v>
       </c>
       <c r="K47" s="15">
         <v>0.02217</v>
       </c>
       <c r="L47" s="15">
         <v>0.01232</v>
       </c>
       <c r="M47" s="15">
         <v>0.01109</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>87003</v>
+        <v>117663</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="L49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="N49" s="15">
         <v>2</v>
       </c>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
-        <v>0.01077</v>
+        <v>0.01277</v>
       </c>
       <c r="L50" s="15">
-        <v>0.00933</v>
+        <v>0.01106</v>
       </c>
       <c r="M50" s="15">
-        <v>0.00898</v>
+        <v>0.01064</v>
       </c>
       <c r="N50" s="15">
-        <v>21703</v>
+        <v>26853</v>
       </c>
       <c r="O50" s="15">
-        <v>30000</v>
-[...1 lines deleted...]
-      <c r="P50" s="15"/>
+        <v>44500</v>
+      </c>
+      <c r="P50" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
-        <v>0.0108</v>
+        <v>0.01218</v>
       </c>
       <c r="L51" s="15">
-        <v>0.00936</v>
+        <v>0.01056</v>
       </c>
       <c r="M51" s="15">
-        <v>0.008999999999999999</v>
+        <v>0.01015</v>
       </c>
       <c r="N51" s="15">
-        <v>13790</v>
+        <v>14711</v>
       </c>
       <c r="O51" s="15">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="P51" s="15"/>
+        <v>44000</v>
+      </c>
+      <c r="P51" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E52" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15"/>
       <c r="K52" s="15">
         <v>0.0184</v>
       </c>
       <c r="L52" s="15">
         <v>0.0184</v>
       </c>
       <c r="M52" s="15">
         <v>0.0184</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E53" s="15">
         <v>10080010644</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>2000</v>
       </c>
       <c r="K53" s="15">
         <v>0.06158</v>
       </c>
       <c r="L53" s="15">
         <v>0.03326</v>
       </c>
       <c r="M53" s="15">
         <v>0.0308</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>18734</v>
+        <v>16008</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2000</v>
       </c>
       <c r="K55" s="15">
         <v>0.04681</v>
       </c>
       <c r="L55" s="15">
         <v>0.02586</v>
       </c>
       <c r="M55" s="15">
         <v>0.0234</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.01395</v>
+        <v>0.01635</v>
       </c>
       <c r="L56" s="15">
-        <v>0.01209</v>
+        <v>0.01417</v>
       </c>
       <c r="M56" s="15">
-        <v>0.01163</v>
+        <v>0.01363</v>
       </c>
       <c r="N56" s="15">
-        <v>1189</v>
+        <v>163</v>
       </c>
       <c r="O56" s="15">
-        <v>39500</v>
-[...1 lines deleted...]
-      <c r="P56" s="15"/>
+        <v>45000</v>
+      </c>
+      <c r="P56" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>0.0187</v>
       </c>
       <c r="L57" s="15">
         <v>0.0187</v>
       </c>
       <c r="M57" s="15">
         <v>0.0187</v>
       </c>
       <c r="N57" s="15">
         <v>2</v>
       </c>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>5608</v>
+        <v>5880</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.08622</v>
       </c>
       <c r="L59" s="15">
         <v>0.04557</v>
       </c>
       <c r="M59" s="15">
         <v>0.04311</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.0159</v>
       </c>
       <c r="L60" s="15">
         <v>0.0159</v>
       </c>
       <c r="M60" s="15">
         <v>0.0159</v>
       </c>
       <c r="N60" s="15">
         <v>2</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E61" s="15">
         <v>10080035715</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05123</v>
       </c>
       <c r="L61" s="15">
         <v>0.02722</v>
       </c>
       <c r="M61" s="15">
         <v>0.02322</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>8410</v>
+        <v>7850</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>1061</v>
+        <v>1004</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>2390</v>
+        <v>1896</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.10345</v>
       </c>
       <c r="L65" s="15">
         <v>0.05666</v>
       </c>
       <c r="M65" s="15">
         <v>0.05173</v>
       </c>
       <c r="N65" s="15">
         <v>84</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E66" s="15">
         <v>10080035716</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.05912</v>
       </c>
       <c r="L66" s="15">
         <v>0.03141</v>
       </c>
       <c r="M66" s="15">
         <v>0.0268</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>18825</v>
+        <v>23145</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>0.0296</v>
       </c>
       <c r="L68" s="15">
         <v>0.0296</v>
       </c>
       <c r="M68" s="15">
         <v>0.0296</v>
       </c>
       <c r="N68" s="15">
         <v>1</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>2357</v>
+        <v>2181</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.12563</v>
       </c>
       <c r="L70" s="15">
         <v>0.06775</v>
       </c>
       <c r="M70" s="15">
         <v>0.06281</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.0252</v>
+        <v>0.02838</v>
       </c>
       <c r="L71" s="15">
-        <v>0.02184</v>
+        <v>0.0246</v>
       </c>
       <c r="M71" s="15">
-        <v>0.021</v>
+        <v>0.02365</v>
       </c>
       <c r="N71" s="15">
-        <v>2720</v>
+        <v>3218</v>
       </c>
       <c r="O71" s="15">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="P71" s="15"/>
+        <v>1680</v>
+      </c>
+      <c r="P71" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>8388</v>
+        <v>7797</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>25782</v>
+        <v>30078</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
-        <v>0.02883</v>
+        <v>0.03258</v>
       </c>
       <c r="L74" s="15">
-        <v>0.02499</v>
+        <v>0.02824</v>
       </c>
       <c r="M74" s="15">
-        <v>0.02403</v>
+        <v>0.02715</v>
       </c>
       <c r="N74" s="15">
-        <v>1409</v>
+        <v>1216</v>
       </c>
       <c r="O74" s="15">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="P74" s="15"/>
+        <v>1260</v>
+      </c>
+      <c r="P74" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2875</v>
+        <v>2332</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>1000</v>
       </c>
       <c r="K76" s="15">
         <v>0.05543</v>
       </c>
       <c r="L76" s="15">
         <v>0.04434</v>
       </c>
       <c r="M76" s="15">
         <v>0.04187</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>3483</v>
+        <v>3223</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>3954</v>
+        <v>4465</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.1946</v>
       </c>
       <c r="L79" s="15">
         <v>0.11947</v>
       </c>
       <c r="M79" s="15">
         <v>0.0973</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>374</v>
+        <v>400</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.05235</v>
       </c>
       <c r="M81" s="15">
         <v>0.04465</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>3933</v>
+        <v>5834</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1320</v>
+        <v>1800</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
       </c>
       <c r="K84" s="15">
         <v>0.07899</v>
       </c>
       <c r="L84" s="15">
         <v>0.05175</v>
       </c>
       <c r="M84" s="15">
         <v>0.04494</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.0324</v>
       </c>
       <c r="L85" s="15">
         <v>0.0324</v>
       </c>
       <c r="M85" s="15">
         <v>0.0324</v>
       </c>
       <c r="N85" s="15">
         <v>1</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E86" s="15">
         <v>10080016748</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.13056</v>
       </c>
       <c r="L86" s="15">
         <v>0.08375</v>
       </c>
       <c r="M86" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>4831</v>
+        <v>4595</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="15">
         <v>0.21678</v>
       </c>
       <c r="L88" s="15">
         <v>0.13917</v>
       </c>
       <c r="M88" s="15">
         <v>0.10839</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>440</v>
+        <v>405</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1610</v>
+        <v>1915</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.15765</v>
       </c>
       <c r="L91" s="15">
         <v>0.10222</v>
       </c>
       <c r="M91" s="15">
         <v>0.07882</v>
       </c>
       <c r="N91" s="15">
-        <v>952</v>
+        <v>796</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.17983</v>
       </c>
       <c r="L92" s="15">
         <v>0.11577</v>
       </c>
       <c r="M92" s="15">
         <v>0.08991</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>428</v>
+        <v>459</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>250</v>
       </c>
       <c r="K94" s="15">
         <v>0.09829</v>
       </c>
       <c r="L94" s="15">
         <v>0.07858</v>
       </c>
       <c r="M94" s="15">
         <v>0.07378</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1611</v>
+        <v>1851</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>2652</v>
+        <v>3154</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.20446</v>
       </c>
       <c r="L97" s="15">
         <v>0.13056</v>
       </c>
       <c r="M97" s="15">
         <v>0.10222</v>
       </c>
       <c r="N97" s="15">
         <v>67</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>800</v>
+        <v>837</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>250</v>
       </c>
       <c r="K99" s="15">
         <v>0.06158</v>
       </c>
       <c r="L99" s="15">
         <v>0.05235</v>
       </c>
       <c r="M99" s="15">
         <v>0.04311</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E100" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="15">
         <v>0.22662</v>
       </c>
       <c r="L100" s="15">
         <v>0.14657</v>
       </c>
       <c r="M100" s="15">
         <v>0.11331</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E101" s="15" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.04521</v>
       </c>
       <c r="L101" s="15">
         <v>0.04521</v>
       </c>
       <c r="M101" s="15">
         <v>0.04521</v>
       </c>
       <c r="N101" s="15">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E102" s="15">
         <v>10080016962</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.11061</v>
       </c>
       <c r="L102" s="15">
         <v>0.08844</v>
       </c>
       <c r="M102" s="15">
         <v>0.08302</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>1046</v>
+        <v>1096</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E104" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="15">
         <v>0.2685</v>
       </c>
       <c r="L105" s="15">
         <v>0.17243</v>
       </c>
       <c r="M105" s="15">
         <v>0.13425</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15"/>
       <c r="K106" s="15">
         <v>0.0546</v>
       </c>
       <c r="L106" s="15">
         <v>0.0546</v>
       </c>
       <c r="M106" s="15">
         <v>0.0546</v>
       </c>
       <c r="N106" s="15">
         <v>2</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>1099</v>
+        <v>1567</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>9505</v>
+        <v>11006</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E109" s="15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="15">
         <v>0.28574</v>
       </c>
       <c r="L109" s="15">
         <v>0.18352</v>
       </c>
       <c r="M109" s="15">
         <v>0.14288</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E110" s="15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>2908</v>
+        <v>2952</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15"/>
       <c r="K111" s="15">
         <v>0.24141</v>
       </c>
       <c r="L111" s="15">
         <v>0.15272</v>
       </c>
       <c r="M111" s="15">
         <v>0.1207</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>2771</v>
+        <v>2530</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15"/>
       <c r="K113" s="15">
         <v>0.26111</v>
       </c>
       <c r="L113" s="15">
         <v>0.16874</v>
       </c>
       <c r="M113" s="15">
         <v>0.13056</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>500</v>
       </c>
       <c r="K114" s="15">
         <v>0.08622</v>
       </c>
       <c r="L114" s="15">
         <v>0.07328</v>
       </c>
       <c r="M114" s="15">
         <v>0.06035</v>
       </c>
       <c r="N114" s="15">
         <v>1</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15"/>
       <c r="K116" s="15">
         <v>0.27836</v>
       </c>
       <c r="L116" s="15">
         <v>0.17983</v>
       </c>
       <c r="M116" s="15">
         <v>0.13917</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>321</v>
+        <v>345</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4147</v>
+        <v>4789</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E119" s="15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15"/>
       <c r="K119" s="15">
         <v>0.27836</v>
       </c>
       <c r="L119" s="15">
         <v>0.17612</v>
       </c>
       <c r="M119" s="15">
         <v>0.13917</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>2646</v>
+        <v>3817</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15"/>
       <c r="K121" s="15">
         <v>0.2956</v>
       </c>
       <c r="L121" s="15">
         <v>0.19091</v>
       </c>
       <c r="M121" s="15">
         <v>0.1478</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>500</v>
       </c>
       <c r="K122" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.08375</v>
       </c>
       <c r="M122" s="15">
         <v>0.06898</v>
       </c>
       <c r="N122" s="15">
         <v>6</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1536</v>
+        <v>1430</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E124" s="15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15"/>
       <c r="K124" s="15">
         <v>0.33501</v>
       </c>
       <c r="L124" s="15">
         <v>0.21554</v>
       </c>
       <c r="M124" s="15">
         <v>0.16751</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1221</v>
+        <v>1147</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E126" s="15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>280</v>
+        <v>312</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>23670</v>
-[...2 lines deleted...]
-      <c r="P127" s="15"/>
+        <v>1135</v>
+      </c>
+      <c r="O127" s="15">
+        <v>89000</v>
+      </c>
+      <c r="P127" s="15" t="s">
+        <v>320</v>
+      </c>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>1125092</v>
+        <v>1103846</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>
@@ -6468,317 +6494,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>