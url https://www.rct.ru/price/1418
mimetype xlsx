--- v7 (2026-04-22)
+++ v8 (2026-05-12)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -974,53 +974,50 @@
     <t>10-00059572</t>
   </si>
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
-  </si>
-[...1 lines deleted...]
-    <t>23.04.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1826,213 +1823,213 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>0.00461</v>
       </c>
       <c r="L9" s="15">
         <v>0.00399</v>
       </c>
       <c r="M9" s="15">
         <v>0.00384</v>
       </c>
       <c r="N9" s="15">
-        <v>32150</v>
+        <v>21356</v>
       </c>
       <c r="O9" s="15">
-        <v>7500</v>
+        <v>7200</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15">
-        <v>1004</v>
+        <v>930</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>99387</v>
+        <v>77902</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>12023</v>
+        <v>14675</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>60909</v>
+        <v>48779</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -2150,373 +2147,373 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>10527</v>
+        <v>12337</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>905</v>
+        <v>1180</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>16287</v>
+        <v>11933</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5499</v>
+        <v>5282</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3882</v>
+        <v>3785</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>2531</v>
+        <v>3047</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>3568</v>
+        <v>1975</v>
       </c>
       <c r="O23" s="15">
-        <v>3280</v>
+        <v>2400</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>3240</v>
+        <v>3229</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15"/>
@@ -2548,51 +2545,51 @@
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>4585</v>
+        <v>3898</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="15"/>
@@ -2626,51 +2623,51 @@
       <c r="D29" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3895</v>
+        <v>3961</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="15"/>
@@ -2702,133 +2699,133 @@
       <c r="D31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
-        <v>962</v>
+        <v>788</v>
       </c>
       <c r="O31" s="15">
-        <v>1780</v>
+        <v>1640</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>748</v>
+        <v>709</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>6999</v>
+        <v>8106</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="15"/>
@@ -2860,90 +2857,90 @@
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>5342</v>
+        <v>4890</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>1295</v>
+        <v>1146</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I37" s="15"/>
@@ -2975,51 +2972,51 @@
       <c r="D38" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3599</v>
+        <v>3791</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
@@ -3049,51 +3046,51 @@
       <c r="D40" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>1803</v>
+        <v>1748</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -3123,51 +3120,51 @@
       <c r="D42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>3467</v>
+        <v>3429</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -3351,51 +3348,51 @@
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>117663</v>
+        <v>83886</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I49" s="15"/>
@@ -3427,97 +3424,97 @@
       <c r="D50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.01277</v>
       </c>
       <c r="L50" s="15">
         <v>0.01106</v>
       </c>
       <c r="M50" s="15">
         <v>0.01064</v>
       </c>
       <c r="N50" s="15">
-        <v>26853</v>
+        <v>7832</v>
       </c>
       <c r="O50" s="15">
-        <v>44500</v>
+        <v>38500</v>
       </c>
       <c r="P50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
         <v>0.01218</v>
       </c>
       <c r="L51" s="15">
         <v>0.01056</v>
       </c>
       <c r="M51" s="15">
         <v>0.01015</v>
       </c>
       <c r="N51" s="15">
-        <v>14711</v>
+        <v>14125</v>
       </c>
       <c r="O51" s="15">
-        <v>44000</v>
+        <v>42500</v>
       </c>
       <c r="P51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>126</v>
       </c>
@@ -3585,51 +3582,51 @@
       <c r="D54" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>16008</v>
+        <v>18144</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="15"/>
@@ -3661,54 +3658,54 @@
       <c r="D56" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
         <v>0.01635</v>
       </c>
       <c r="L56" s="15">
         <v>0.01417</v>
       </c>
       <c r="M56" s="15">
         <v>0.01363</v>
       </c>
       <c r="N56" s="15">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="O56" s="15">
-        <v>45000</v>
+        <v>35000</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>126</v>
       </c>
@@ -3741,51 +3738,51 @@
       <c r="D58" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>5880</v>
+        <v>3358</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I59" s="15"/>
@@ -3891,129 +3888,129 @@
       <c r="D62" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>7850</v>
+        <v>7513</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>1004</v>
+        <v>860</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>1896</v>
+        <v>1923</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="15"/>
@@ -4084,51 +4081,51 @@
       <c r="D67" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>23145</v>
+        <v>26388</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>165</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>167</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I68" s="15"/>
@@ -4160,51 +4157,51 @@
       <c r="D69" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>2181</v>
+        <v>1885</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I70" s="15"/>
@@ -4236,215 +4233,215 @@
       <c r="D71" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02838</v>
       </c>
       <c r="L71" s="15">
         <v>0.0246</v>
       </c>
       <c r="M71" s="15">
         <v>0.02365</v>
       </c>
       <c r="N71" s="15">
-        <v>3218</v>
+        <v>2318</v>
       </c>
       <c r="O71" s="15">
-        <v>1680</v>
+        <v>1220</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>7797</v>
+        <v>8728</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>30078</v>
+        <v>22559</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.03258</v>
       </c>
       <c r="L74" s="15">
         <v>0.02824</v>
       </c>
       <c r="M74" s="15">
         <v>0.02715</v>
       </c>
       <c r="N74" s="15">
-        <v>1216</v>
+        <v>1349</v>
       </c>
       <c r="O74" s="15">
-        <v>1260</v>
+        <v>1420</v>
       </c>
       <c r="P74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2332</v>
+        <v>2310</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="15"/>
@@ -4476,90 +4473,90 @@
       <c r="D77" s="15" t="s">
         <v>186</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>3223</v>
+        <v>3392</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>4465</v>
+        <v>4055</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
@@ -4589,51 +4586,51 @@
       <c r="D80" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>400</v>
+        <v>374</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I81" s="15"/>
@@ -4665,90 +4662,90 @@
       <c r="D82" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>5834</v>
+        <v>5781</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1800</v>
+        <v>1520</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="15"/>
@@ -4854,51 +4851,51 @@
       <c r="D87" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>4595</v>
+        <v>3771</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
@@ -4928,129 +4925,129 @@
       <c r="D89" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>405</v>
+        <v>360</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1915</v>
+        <v>1310</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
-        <v>0.15765</v>
+        <v>0.02016</v>
       </c>
       <c r="L91" s="15">
-        <v>0.10222</v>
+        <v>0.02016</v>
       </c>
       <c r="M91" s="15">
-        <v>0.07882</v>
+        <v>0.02016</v>
       </c>
       <c r="N91" s="15">
-        <v>796</v>
+        <v>961</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>220</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>222</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
@@ -5080,51 +5077,51 @@
       <c r="D93" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>459</v>
+        <v>357</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I94" s="15"/>
@@ -5154,51 +5151,51 @@
         <v>228</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1851</v>
+        <v>1712</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I96" s="15"/>
@@ -5271,51 +5268,51 @@
       <c r="D98" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>837</v>
+        <v>600</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I99" s="15"/>
@@ -5458,90 +5455,90 @@
       <c r="D103" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>1096</v>
+        <v>897</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>217</v>
+        <v>238</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>254</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>255</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>256</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
@@ -5608,90 +5605,90 @@
       <c r="D107" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>1567</v>
+        <v>633</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>11006</v>
+        <v>10005</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
@@ -5721,51 +5718,51 @@
       <c r="D110" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>2952</v>
+        <v>3386</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
@@ -5795,51 +5792,51 @@
       <c r="D112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>2530</v>
+        <v>3373</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
@@ -5908,51 +5905,51 @@
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
@@ -5982,90 +5979,90 @@
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4789</v>
+        <v>4147</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>296</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
@@ -6095,51 +6092,51 @@
       <c r="D120" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>3817</v>
+        <v>3774</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
@@ -6208,51 +6205,51 @@
       <c r="D123" s="15" t="s">
         <v>307</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>308</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1430</v>
+        <v>1016</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
@@ -6284,174 +6281,172 @@
       </c>
       <c r="E125" s="15" t="s">
         <v>314</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1147</v>
+        <v>1646</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>312</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>313</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>316</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>312</v>
+        <v>344</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>317</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>319</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>1135</v>
+        <v>842</v>
       </c>
       <c r="O127" s="15">
-        <v>89000</v>
-[...3 lines deleted...]
-      </c>
+        <v>66000</v>
+      </c>
+      <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>1103846</v>
+        <v>1431506</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>
@@ -6494,317 +6489,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>