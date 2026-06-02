--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,51 +106,51 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 2,54 мм тип HU</t>
   </si>
   <si>
     <t>I-DS1070-SCV02</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-02 корпус (I-DS1070-SCV02)</t>
   </si>
   <si>
     <t>CONNFLY</t>
   </si>
   <si>
-    <t>06.08.2026</t>
+    <t>20.08.2026</t>
   </si>
   <si>
     <t>L-KLS1-2.54-02-H</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-02 корпус (L-KLS1-2.54-02-H) </t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>I-DS1070-SCV03</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-03 корпус (DS1070-3FCV/I-DS1070-SCV03) </t>
   </si>
   <si>
     <t>L-KLS1-2.54-03-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-03 корпус (L-KLS1-2.54-03-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV04</t>
   </si>
@@ -974,50 +974,53 @@
     <t>10-00059572</t>
   </si>
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1823,213 +1826,213 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>0.00461</v>
       </c>
       <c r="L9" s="15">
         <v>0.00399</v>
       </c>
       <c r="M9" s="15">
         <v>0.00384</v>
       </c>
       <c r="N9" s="15">
-        <v>21356</v>
+        <v>18094</v>
       </c>
       <c r="O9" s="15">
-        <v>7200</v>
+        <v>7300</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15">
-        <v>930</v>
+        <v>905</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>77902</v>
+        <v>80963</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>14675</v>
+        <v>15205</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>48779</v>
+        <v>49269</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -2147,373 +2150,373 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>12337</v>
+        <v>12129</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>1180</v>
+        <v>905</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>11933</v>
+        <v>11657</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5282</v>
+        <v>5861</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3785</v>
+        <v>3445</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>3047</v>
+        <v>1901</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>1975</v>
+        <v>2279</v>
       </c>
       <c r="O23" s="15">
-        <v>2400</v>
+        <v>2720</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>3229</v>
+        <v>2381</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15"/>
@@ -2545,51 +2548,51 @@
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>3898</v>
+        <v>4929</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="15"/>
@@ -2623,51 +2626,51 @@
       <c r="D29" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3961</v>
+        <v>3623</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="15"/>
@@ -2699,133 +2702,133 @@
       <c r="D31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
-        <v>788</v>
+        <v>525</v>
       </c>
       <c r="O31" s="15">
-        <v>1640</v>
+        <v>1220</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>709</v>
+        <v>796</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>8106</v>
+        <v>10047</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="15"/>
@@ -2857,90 +2860,90 @@
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>4890</v>
+        <v>5191</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>1146</v>
+        <v>964</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I37" s="15"/>
@@ -2972,51 +2975,51 @@
       <c r="D38" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3791</v>
+        <v>3704</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
@@ -3046,51 +3049,51 @@
       <c r="D40" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>1748</v>
+        <v>2205</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -3120,51 +3123,51 @@
       <c r="D42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>3429</v>
+        <v>3005</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -3348,51 +3351,51 @@
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>83886</v>
+        <v>83532</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I49" s="15"/>
@@ -3423,98 +3426,96 @@
       </c>
       <c r="D50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.01277</v>
       </c>
       <c r="L50" s="15">
         <v>0.01106</v>
       </c>
       <c r="M50" s="15">
         <v>0.01064</v>
       </c>
-      <c r="N50" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N50" s="15"/>
       <c r="O50" s="15">
-        <v>38500</v>
+        <v>14904</v>
       </c>
       <c r="P50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
         <v>0.01218</v>
       </c>
       <c r="L51" s="15">
         <v>0.01056</v>
       </c>
       <c r="M51" s="15">
         <v>0.01015</v>
       </c>
       <c r="N51" s="15">
-        <v>14125</v>
+        <v>9983</v>
       </c>
       <c r="O51" s="15">
-        <v>42500</v>
+        <v>32000</v>
       </c>
       <c r="P51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>126</v>
       </c>
@@ -3582,51 +3583,51 @@
       <c r="D54" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>18144</v>
+        <v>15946</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="15"/>
@@ -3657,55 +3658,53 @@
       </c>
       <c r="D56" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
         <v>0.01635</v>
       </c>
       <c r="L56" s="15">
         <v>0.01417</v>
       </c>
       <c r="M56" s="15">
         <v>0.01363</v>
       </c>
-      <c r="N56" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>35000</v>
+        <v>32500</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>126</v>
       </c>
@@ -3738,51 +3737,51 @@
       <c r="D58" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>3358</v>
+        <v>2723</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I59" s="15"/>
@@ -3888,51 +3887,51 @@
       <c r="D62" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>7513</v>
+        <v>9067</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="15"/>
@@ -3966,51 +3965,51 @@
       <c r="D64" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>1923</v>
+        <v>2335</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="15"/>
@@ -4081,51 +4080,51 @@
       <c r="D67" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>26388</v>
+        <v>18450</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>165</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>167</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I68" s="15"/>
@@ -4157,51 +4156,51 @@
       <c r="D69" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>1885</v>
+        <v>1541</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I70" s="15"/>
@@ -4233,215 +4232,215 @@
       <c r="D71" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02838</v>
       </c>
       <c r="L71" s="15">
         <v>0.0246</v>
       </c>
       <c r="M71" s="15">
         <v>0.02365</v>
       </c>
       <c r="N71" s="15">
-        <v>2318</v>
+        <v>3371</v>
       </c>
       <c r="O71" s="15">
-        <v>1220</v>
+        <v>1760</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>8728</v>
+        <v>8520</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>22559</v>
+        <v>26498</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.03258</v>
       </c>
       <c r="L74" s="15">
         <v>0.02824</v>
       </c>
       <c r="M74" s="15">
         <v>0.02715</v>
       </c>
       <c r="N74" s="15">
-        <v>1349</v>
+        <v>1640</v>
       </c>
       <c r="O74" s="15">
-        <v>1420</v>
+        <v>1700</v>
       </c>
       <c r="P74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2310</v>
+        <v>1981</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="15"/>
@@ -4473,90 +4472,90 @@
       <c r="D77" s="15" t="s">
         <v>186</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>3392</v>
+        <v>4575</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>4055</v>
+        <v>4260</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
@@ -4586,51 +4585,51 @@
       <c r="D80" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>374</v>
+        <v>411</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I81" s="15"/>
@@ -4662,90 +4661,90 @@
       <c r="D82" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>5781</v>
+        <v>4460</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1520</v>
+        <v>1453</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="15"/>
@@ -4851,51 +4850,51 @@
       <c r="D87" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>3771</v>
+        <v>3947</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
@@ -4925,129 +4924,129 @@
       <c r="D89" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>360</v>
+        <v>305</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1310</v>
+        <v>1497</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.02016</v>
       </c>
       <c r="L91" s="15">
         <v>0.02016</v>
       </c>
       <c r="M91" s="15">
         <v>0.02016</v>
       </c>
       <c r="N91" s="15">
-        <v>961</v>
+        <v>891</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>220</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>222</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
@@ -5077,51 +5076,51 @@
       <c r="D93" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I94" s="15"/>
@@ -5151,90 +5150,90 @@
         <v>228</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1712</v>
+        <v>1431</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>3154</v>
+        <v>2258</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>235</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
@@ -5268,51 +5267,51 @@
       <c r="D98" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>600</v>
+        <v>739</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I99" s="15"/>
@@ -5455,90 +5454,90 @@
       <c r="D103" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>897</v>
+        <v>785</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>254</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>255</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>256</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
@@ -5605,90 +5604,90 @@
       <c r="D107" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>633</v>
+        <v>673</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>10005</v>
+        <v>7879</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
@@ -5718,51 +5717,51 @@
       <c r="D110" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>3386</v>
+        <v>3518</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
@@ -5792,51 +5791,51 @@
       <c r="D112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>3373</v>
+        <v>3212</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
@@ -5905,51 +5904,51 @@
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
@@ -5979,90 +5978,90 @@
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>349</v>
+        <v>378</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4147</v>
+        <v>4672</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>296</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
@@ -6092,51 +6091,51 @@
       <c r="D120" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>3774</v>
+        <v>2689</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
@@ -6205,51 +6204,51 @@
       <c r="D123" s="15" t="s">
         <v>307</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>308</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1016</v>
+        <v>1377</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
@@ -6281,51 +6280,51 @@
       </c>
       <c r="E125" s="15" t="s">
         <v>314</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1646</v>
+        <v>1535</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>312</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>313</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>316</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
@@ -6361,92 +6360,94 @@
       <c r="D127" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>319</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>842</v>
+        <v>778</v>
       </c>
       <c r="O127" s="15">
-        <v>66000</v>
-[...1 lines deleted...]
-      <c r="P127" s="15"/>
+        <v>61000</v>
+      </c>
+      <c r="P127" s="15" t="s">
+        <v>320</v>
+      </c>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>1431506</v>
+        <v>1357873</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>
@@ -6489,317 +6490,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>