--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,51 +106,51 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 2,54 мм тип HU</t>
   </si>
   <si>
     <t>I-DS1070-SCV02</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-02 корпус (I-DS1070-SCV02)</t>
   </si>
   <si>
     <t>CONNFLY</t>
   </si>
   <si>
-    <t>20.08.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>L-KLS1-2.54-02-H</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-02 корпус (L-KLS1-2.54-02-H) </t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>I-DS1070-SCV03</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-03 корпус (DS1070-3FCV/I-DS1070-SCV03) </t>
   </si>
   <si>
     <t>L-KLS1-2.54-03-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-03 корпус (L-KLS1-2.54-03-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV04</t>
   </si>
@@ -976,51 +976,51 @@
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
   </si>
   <si>
-    <t>13.08.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1825,55 +1825,53 @@
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>0.00461</v>
       </c>
       <c r="L9" s="15">
         <v>0.00399</v>
       </c>
       <c r="M9" s="15">
         <v>0.00384</v>
       </c>
-      <c r="N9" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N9" s="15"/>
       <c r="O9" s="15">
-        <v>7300</v>
+        <v>4691</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>33</v>
       </c>
@@ -1908,172 +1906,172 @@
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>80963</v>
+        <v>71089</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>15205</v>
+        <v>10772</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>49269</v>
+        <v>45541</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>43</v>
       </c>
       <c r="J14" s="15">
         <v>2000</v>
       </c>
       <c r="K14" s="15">
         <v>0.00992</v>
       </c>
       <c r="L14" s="15">
         <v>0.00859</v>
       </c>
       <c r="M14" s="15">
         <v>0.00826</v>
       </c>
       <c r="N14" s="15">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080035642</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="15" t="s">
@@ -2150,373 +2148,373 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>12129</v>
+        <v>13028</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>905</v>
+        <v>1029</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>11657</v>
+        <v>9377</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5861</v>
+        <v>4341</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3445</v>
+        <v>3785</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>1901</v>
+        <v>2353</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>2279</v>
+        <v>2614</v>
       </c>
       <c r="O23" s="15">
-        <v>2720</v>
+        <v>3120</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>2381</v>
+        <v>2772</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15"/>
@@ -2548,51 +2546,51 @@
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>4929</v>
+        <v>4979</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="15"/>
@@ -2626,51 +2624,51 @@
       <c r="D29" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3623</v>
+        <v>3526</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="15"/>
@@ -2702,133 +2700,133 @@
       <c r="D31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="O31" s="15">
-        <v>1220</v>
+        <v>1200</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>796</v>
+        <v>662</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>10047</v>
+        <v>7563</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="15"/>
@@ -2860,90 +2858,90 @@
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>5191</v>
+        <v>5619</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>964</v>
+        <v>845</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I37" s="15"/>
@@ -2975,51 +2973,51 @@
       <c r="D38" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3704</v>
+        <v>4084</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
@@ -3049,51 +3047,51 @@
       <c r="D40" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>2205</v>
+        <v>2286</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -3123,51 +3121,51 @@
       <c r="D42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>3005</v>
+        <v>3044</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -3351,51 +3349,51 @@
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>83532</v>
+        <v>104632</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I49" s="15"/>
@@ -3418,104 +3416,104 @@
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>127</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>128</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
-        <v>0.01277</v>
+        <v>0.01287</v>
       </c>
       <c r="L50" s="15">
-        <v>0.01106</v>
+        <v>0.01115</v>
       </c>
       <c r="M50" s="15">
-        <v>0.01064</v>
+        <v>0.01073</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15">
-        <v>14904</v>
+        <v>12718</v>
       </c>
       <c r="P50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
-        <v>0.01218</v>
+        <v>0.01227</v>
       </c>
       <c r="L51" s="15">
-        <v>0.01056</v>
+        <v>0.01063</v>
       </c>
       <c r="M51" s="15">
-        <v>0.01015</v>
+        <v>0.01023</v>
       </c>
       <c r="N51" s="15">
-        <v>9983</v>
+        <v>11880</v>
       </c>
       <c r="O51" s="15">
-        <v>32000</v>
+        <v>39500</v>
       </c>
       <c r="P51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>126</v>
       </c>
@@ -3583,51 +3581,51 @@
       <c r="D54" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>15946</v>
+        <v>21369</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="15"/>
@@ -3650,61 +3648,61 @@
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>140</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.01635</v>
+        <v>0.01647</v>
       </c>
       <c r="L56" s="15">
-        <v>0.01417</v>
+        <v>0.01427</v>
       </c>
       <c r="M56" s="15">
-        <v>0.01363</v>
+        <v>0.01373</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>32500</v>
+        <v>38500</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>126</v>
       </c>
@@ -3737,51 +3735,51 @@
       <c r="D58" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>2723</v>
+        <v>1084</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I59" s="15"/>
@@ -3887,129 +3885,129 @@
       <c r="D62" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>9067</v>
+        <v>8212</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>860</v>
+        <v>1176</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>2335</v>
+        <v>1704</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>159</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>160</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="15"/>
@@ -4080,51 +4078,51 @@
       <c r="D67" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>18450</v>
+        <v>19815</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>165</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>167</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I68" s="15"/>
@@ -4156,51 +4154,51 @@
       <c r="D69" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>1541</v>
+        <v>1143</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I70" s="15"/>
@@ -4223,224 +4221,224 @@
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>172</v>
       </c>
       <c r="D71" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.02838</v>
+        <v>0.02861</v>
       </c>
       <c r="L71" s="15">
-        <v>0.0246</v>
+        <v>0.02479</v>
       </c>
       <c r="M71" s="15">
-        <v>0.02365</v>
+        <v>0.02384</v>
       </c>
       <c r="N71" s="15">
-        <v>3371</v>
+        <v>3052</v>
       </c>
       <c r="O71" s="15">
-        <v>1760</v>
+        <v>1600</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>8520</v>
+        <v>9441</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>26498</v>
+        <v>25423</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
-        <v>0.03258</v>
+        <v>0.03284</v>
       </c>
       <c r="L74" s="15">
-        <v>0.02824</v>
+        <v>0.02846</v>
       </c>
       <c r="M74" s="15">
-        <v>0.02715</v>
+        <v>0.02736</v>
       </c>
       <c r="N74" s="15">
-        <v>1640</v>
+        <v>623</v>
       </c>
       <c r="O74" s="15">
-        <v>1700</v>
+        <v>1340</v>
       </c>
       <c r="P74" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>180</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>1981</v>
+        <v>2556</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="15"/>
@@ -4472,90 +4470,90 @@
       <c r="D77" s="15" t="s">
         <v>186</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>4575</v>
+        <v>4055</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>4260</v>
+        <v>3901</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
@@ -4585,51 +4583,51 @@
       <c r="D80" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>411</v>
+        <v>358</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I81" s="15"/>
@@ -4661,90 +4659,90 @@
       <c r="D82" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>4460</v>
+        <v>2973</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1453</v>
+        <v>1683</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="15"/>
@@ -4850,51 +4848,51 @@
       <c r="D87" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>3947</v>
+        <v>4595</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
@@ -4924,129 +4922,129 @@
       <c r="D89" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1497</v>
+        <v>1768</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.02016</v>
       </c>
       <c r="L91" s="15">
         <v>0.02016</v>
       </c>
       <c r="M91" s="15">
         <v>0.02016</v>
       </c>
       <c r="N91" s="15">
-        <v>891</v>
+        <v>771</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>220</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>222</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
@@ -5076,51 +5074,51 @@
       <c r="D93" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>342</v>
+        <v>362</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I94" s="15"/>
@@ -5150,90 +5148,90 @@
         <v>228</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1431</v>
+        <v>1364</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>2258</v>
+        <v>3046</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>235</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
@@ -5267,51 +5265,51 @@
       <c r="D98" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>739</v>
+        <v>664</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I99" s="15"/>
@@ -5454,90 +5452,90 @@
       <c r="D103" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>785</v>
+        <v>147</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>254</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>255</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>256</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
@@ -5604,90 +5602,90 @@
       <c r="D107" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>673</v>
+        <v>489</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>7879</v>
+        <v>10533</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
@@ -5717,51 +5715,51 @@
       <c r="D110" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>3518</v>
+        <v>3347</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
@@ -5791,51 +5789,51 @@
       <c r="D112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>3212</v>
+        <v>3410</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
@@ -5904,51 +5902,51 @@
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
@@ -5978,90 +5976,90 @@
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4672</v>
+        <v>4556</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>296</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
@@ -6091,51 +6089,51 @@
       <c r="D120" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>2689</v>
+        <v>3817</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
@@ -6204,51 +6202,51 @@
       <c r="D123" s="15" t="s">
         <v>307</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>308</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1377</v>
+        <v>1342</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
@@ -6280,174 +6278,174 @@
       </c>
       <c r="E125" s="15" t="s">
         <v>314</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1535</v>
+        <v>1572</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>312</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>313</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>316</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>344</v>
+        <v>276</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>317</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>319</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>778</v>
+        <v>804</v>
       </c>
       <c r="O127" s="15">
-        <v>61000</v>
+        <v>63000</v>
       </c>
       <c r="P127" s="15" t="s">
         <v>320</v>
       </c>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>1357873</v>
+        <v>918631</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>