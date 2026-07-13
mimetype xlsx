--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>23.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -976,51 +976,51 @@
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
   </si>
   <si>
-    <t>14.09.2026</t>
+    <t>01.10.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1827,210 +1827,210 @@
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>0.00461</v>
       </c>
       <c r="L9" s="15">
         <v>0.00399</v>
       </c>
       <c r="M9" s="15">
         <v>0.00384</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15">
-        <v>4691</v>
+        <v>6825</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15">
-        <v>905</v>
+        <v>793</v>
       </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>71089</v>
+        <v>83906</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>10772</v>
+        <v>10479</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>45541</v>
+        <v>52177</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -2148,373 +2148,373 @@
       </c>
       <c r="E17" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>13028</v>
+        <v>12437</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>1029</v>
+        <v>1070</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>9377</v>
+        <v>7477</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>4341</v>
+        <v>5243</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3785</v>
+        <v>3882</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>2353</v>
+        <v>1780</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>2614</v>
+        <v>2346</v>
       </c>
       <c r="O23" s="15">
-        <v>3120</v>
+        <v>2800</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>2772</v>
+        <v>2342</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15"/>
@@ -2546,51 +2546,51 @@
       <c r="D27" s="15" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>4979</v>
+        <v>4093</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="15"/>
@@ -2624,51 +2624,51 @@
       <c r="D29" s="15" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3526</v>
+        <v>3092</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="15"/>
@@ -2700,133 +2700,133 @@
       <c r="D31" s="15" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
-        <v>516</v>
+        <v>663</v>
       </c>
       <c r="O31" s="15">
-        <v>1200</v>
+        <v>1540</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>662</v>
+        <v>776</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>7563</v>
+        <v>8354</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="15"/>
@@ -2858,90 +2858,90 @@
       <c r="D35" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>5619</v>
+        <v>5127</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>845</v>
+        <v>653</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I37" s="15"/>
@@ -2973,51 +2973,51 @@
       <c r="D38" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>4084</v>
+        <v>3989</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
@@ -3047,51 +3047,51 @@
       <c r="D40" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>2286</v>
+        <v>2313</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>105</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -3121,51 +3121,51 @@
       <c r="D42" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>3044</v>
+        <v>2389</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>110</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -3349,51 +3349,51 @@
       <c r="D48" s="15" t="s">
         <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>104632</v>
+        <v>94604</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I49" s="15"/>
@@ -3426,94 +3426,94 @@
         <v>128</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.01287</v>
       </c>
       <c r="L50" s="15">
         <v>0.01115</v>
       </c>
       <c r="M50" s="15">
         <v>0.01073</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15">
-        <v>12718</v>
+        <v>17884</v>
       </c>
       <c r="P50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>129</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
         <v>0.01227</v>
       </c>
       <c r="L51" s="15">
         <v>0.01063</v>
       </c>
       <c r="M51" s="15">
         <v>0.01023</v>
       </c>
       <c r="N51" s="15">
-        <v>11880</v>
+        <v>9261</v>
       </c>
       <c r="O51" s="15">
-        <v>39500</v>
+        <v>31000</v>
       </c>
       <c r="P51" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>126</v>
       </c>
@@ -3581,51 +3581,51 @@
       <c r="D54" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>21369</v>
+        <v>18603</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>138</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>139</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="15"/>
@@ -3658,51 +3658,51 @@
         <v>141</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
         <v>0.01647</v>
       </c>
       <c r="L56" s="15">
         <v>0.01427</v>
       </c>
       <c r="M56" s="15">
         <v>0.01373</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>38500</v>
+        <v>44000</v>
       </c>
       <c r="P56" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>142</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>143</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>144</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>126</v>
       </c>
@@ -3735,51 +3735,51 @@
       <c r="D58" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>1084</v>
+        <v>998</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I59" s="15"/>
@@ -3885,90 +3885,90 @@
       <c r="D62" s="15" t="s">
         <v>153</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>8212</v>
+        <v>6715</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>154</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>155</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>156</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>1176</v>
+        <v>1104</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>157</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>158</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
@@ -4078,51 +4078,51 @@
       <c r="D67" s="15" t="s">
         <v>164</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>19815</v>
+        <v>19427</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>165</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>167</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>126</v>
       </c>
       <c r="I68" s="15"/>
@@ -4154,51 +4154,51 @@
       <c r="D69" s="15" t="s">
         <v>169</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>1143</v>
+        <v>827</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>170</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>171</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I70" s="15"/>
@@ -4230,133 +4230,133 @@
       <c r="D71" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02861</v>
       </c>
       <c r="L71" s="15">
         <v>0.02479</v>
       </c>
       <c r="M71" s="15">
         <v>0.02384</v>
       </c>
       <c r="N71" s="15">
-        <v>3052</v>
+        <v>2900</v>
       </c>
       <c r="O71" s="15">
-        <v>1600</v>
+        <v>1520</v>
       </c>
       <c r="P71" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>174</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>175</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>9441</v>
+        <v>8750</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>176</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>25423</v>
+        <v>29004</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>178</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>179</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
@@ -4394,51 +4394,51 @@
       <c r="D75" s="15" t="s">
         <v>181</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2556</v>
+        <v>2875</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>182</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>184</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="15"/>
@@ -4470,90 +4470,90 @@
       <c r="D77" s="15" t="s">
         <v>186</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>4055</v>
+        <v>4627</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>187</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>189</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>3901</v>
+        <v>4157</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>190</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>191</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
@@ -4583,51 +4583,51 @@
       <c r="D80" s="15" t="s">
         <v>194</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>195</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>358</v>
+        <v>162</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>196</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>197</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I81" s="15"/>
@@ -4659,90 +4659,90 @@
       <c r="D82" s="15" t="s">
         <v>199</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>2973</v>
+        <v>4064</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>200</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1683</v>
+        <v>1723</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="15"/>
@@ -4848,51 +4848,51 @@
       <c r="D87" s="15" t="s">
         <v>208</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>4595</v>
+        <v>3947</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>209</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>211</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
@@ -4922,129 +4922,129 @@
       <c r="D89" s="15" t="s">
         <v>213</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>214</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>310</v>
+        <v>405</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>215</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>216</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1768</v>
+        <v>1373</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>218</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.02016</v>
       </c>
       <c r="L91" s="15">
         <v>0.02016</v>
       </c>
       <c r="M91" s="15">
         <v>0.02016</v>
       </c>
       <c r="N91" s="15">
-        <v>771</v>
+        <v>879</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>220</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>221</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>222</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
@@ -5074,51 +5074,51 @@
       <c r="D93" s="15" t="s">
         <v>224</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>362</v>
+        <v>443</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>225</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>226</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>227</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I94" s="15"/>
@@ -5148,90 +5148,90 @@
         <v>228</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>229</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1364</v>
+        <v>1906</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>230</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>3046</v>
+        <v>2186</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>233</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>234</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>235</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
@@ -5265,51 +5265,51 @@
       <c r="D98" s="15" t="s">
         <v>237</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>238</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>239</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>240</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I99" s="15"/>
@@ -5452,90 +5452,90 @@
       <c r="D103" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>251</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>252</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>253</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>272</v>
+        <v>207</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>254</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>255</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>256</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
@@ -5602,90 +5602,90 @@
       <c r="D107" s="15" t="s">
         <v>261</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>489</v>
+        <v>705</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>262</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>263</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>264</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>10533</v>
+        <v>9201</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
@@ -5715,51 +5715,51 @@
       <c r="D110" s="15" t="s">
         <v>269</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>3347</v>
+        <v>2789</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>271</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
@@ -5789,51 +5789,51 @@
       <c r="D112" s="15" t="s">
         <v>275</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>3410</v>
+        <v>2816</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>277</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
@@ -5902,51 +5902,51 @@
       <c r="D115" s="15" t="s">
         <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>285</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
@@ -5976,90 +5976,90 @@
       <c r="D117" s="15" t="s">
         <v>289</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>383</v>
+        <v>349</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>291</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4556</v>
+        <v>3680</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>294</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>296</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
@@ -6089,51 +6089,51 @@
       <c r="D120" s="15" t="s">
         <v>298</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>3817</v>
+        <v>3470</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>300</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>302</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
@@ -6202,51 +6202,51 @@
       <c r="D123" s="15" t="s">
         <v>307</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>308</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1342</v>
+        <v>1483</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>309</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>310</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>311</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
@@ -6278,174 +6278,174 @@
       </c>
       <c r="E125" s="15" t="s">
         <v>314</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1572</v>
+        <v>1295</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>312</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>313</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>316</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>315</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>317</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>318</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>319</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>804</v>
+        <v>672</v>
       </c>
       <c r="O127" s="15">
-        <v>63000</v>
+        <v>70000</v>
       </c>
       <c r="P127" s="15" t="s">
         <v>320</v>
       </c>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>918631</v>
+        <v>992216</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>