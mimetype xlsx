--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,53 +106,50 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 2,54 мм тип HU</t>
   </si>
   <si>
     <t>I-DS1070-SCV02</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-02 корпус (I-DS1070-SCV02)</t>
   </si>
   <si>
     <t>CONNFLY</t>
   </si>
   <si>
-    <t>27.07.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>L-KLS1-2.54-02-H</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-02 корпус (L-KLS1-2.54-02-H) </t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>I-DS1070-SCV03</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-03 корпус (DS1070-3FCV/I-DS1070-SCV03) </t>
   </si>
   <si>
     <t>L-KLS1-2.54-03-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-03 корпус (L-KLS1-2.54-03-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV04</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-04 корпус (I-DS1070-SCV04)</t>
@@ -976,51 +973,51 @@
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
   </si>
   <si>
-    <t>01.10.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1826,4626 +1823,4602 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
         <v>0.00461</v>
       </c>
       <c r="L9" s="15">
         <v>0.00399</v>
       </c>
       <c r="M9" s="15">
         <v>0.00384</v>
       </c>
       <c r="N9" s="15"/>
-      <c r="O9" s="15">
-[...4 lines deleted...]
-      </c>
+      <c r="O9" s="15"/>
+      <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="15" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
-      <c r="N10" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>83906</v>
+        <v>85844</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="15" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>10479</v>
+        <v>11388</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>52177</v>
+        <v>39653</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="15" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J14" s="15">
         <v>2000</v>
       </c>
       <c r="K14" s="15">
         <v>0.00992</v>
       </c>
       <c r="L14" s="15">
         <v>0.00859</v>
       </c>
       <c r="M14" s="15">
         <v>0.00826</v>
       </c>
       <c r="N14" s="15">
         <v>22</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080035642</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.05778</v>
       </c>
       <c r="L15" s="15">
         <v>0.0343</v>
       </c>
       <c r="M15" s="15">
         <v>0.0289</v>
       </c>
       <c r="N15" s="15">
         <v>7</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="15" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080059049</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01849</v>
       </c>
       <c r="L16" s="15">
         <v>0.0117</v>
       </c>
       <c r="M16" s="15">
         <v>0.01094</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="D17" s="15" t="s">
+      <c r="E17" s="15" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>12437</v>
+        <v>8517</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I18" s="15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>1070</v>
+        <v>1152</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>7477</v>
+        <v>7247</v>
       </c>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I20" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5243</v>
+        <v>5031</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3882</v>
+        <v>4230</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>1780</v>
+        <v>2093</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01557</v>
       </c>
       <c r="L23" s="15">
         <v>0.01349</v>
       </c>
       <c r="M23" s="15">
         <v>0.01298</v>
       </c>
       <c r="N23" s="15">
-        <v>2346</v>
+        <v>2256</v>
       </c>
       <c r="O23" s="15">
-        <v>2800</v>
-[...3 lines deleted...]
-      </c>
+        <v>2760</v>
+      </c>
+      <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="D24" s="15" t="s">
+      <c r="E24" s="15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
         <v>2342</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.02006</v>
       </c>
       <c r="L26" s="15">
         <v>0.01738</v>
       </c>
       <c r="M26" s="15">
         <v>0.01671</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>4093</v>
+        <v>4909</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.0476</v>
       </c>
       <c r="L28" s="15">
         <v>0.02827</v>
       </c>
       <c r="M28" s="15">
         <v>0.02381</v>
       </c>
       <c r="N28" s="15">
         <v>2</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3092</v>
+        <v>4299</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.04477</v>
       </c>
       <c r="L30" s="15">
         <v>0.02892</v>
       </c>
       <c r="M30" s="15">
         <v>0.02705</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D31" s="15" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02384</v>
       </c>
       <c r="L31" s="15">
         <v>0.02066</v>
       </c>
       <c r="M31" s="15">
         <v>0.01986</v>
       </c>
       <c r="N31" s="15">
-        <v>663</v>
+        <v>628</v>
       </c>
       <c r="O31" s="15">
-        <v>1540</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" s="15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
         <v>776</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>8354</v>
+        <v>7676</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="15" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.13253</v>
       </c>
       <c r="L34" s="15">
         <v>0.10604</v>
       </c>
       <c r="M34" s="15">
         <v>0.09939000000000001</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>5127</v>
+        <v>6181</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="15" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>653</v>
+        <v>730</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="15" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>500</v>
       </c>
       <c r="K37" s="15">
         <v>0.0505</v>
       </c>
       <c r="L37" s="15">
         <v>0.04681</v>
       </c>
       <c r="M37" s="15">
         <v>0.04557</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="D38" s="15" t="s">
+      <c r="E38" s="15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3989</v>
+        <v>3894</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="D39" s="15" t="s">
+      <c r="E39" s="15" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.31531</v>
       </c>
       <c r="L39" s="15">
         <v>0.19953</v>
       </c>
       <c r="M39" s="15">
         <v>0.15765</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="15" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>2313</v>
+        <v>1965</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="D41" s="15" t="s">
+      <c r="E41" s="15" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15">
         <v>0.33255</v>
       </c>
       <c r="L41" s="15">
         <v>0.21061</v>
       </c>
       <c r="M41" s="15">
         <v>0.16628</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="D42" s="15" t="s">
+      <c r="E42" s="15" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>2389</v>
+        <v>2851</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="D43" s="15" t="s">
+      <c r="E43" s="15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>0.33994</v>
       </c>
       <c r="L43" s="15">
         <v>0.21554</v>
       </c>
       <c r="M43" s="15">
         <v>0.16997</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" s="15" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E44" s="15">
         <v>10080016548</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I44" s="15" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J44" s="15">
         <v>1000</v>
       </c>
       <c r="K44" s="15">
         <v>0.26382</v>
       </c>
       <c r="L44" s="15">
         <v>0.15665</v>
       </c>
       <c r="M44" s="15">
         <v>0.13191</v>
       </c>
       <c r="N44" s="15">
         <v>14</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E45" s="15">
         <v>10080064445</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J45" s="15">
         <v>500</v>
       </c>
       <c r="K45" s="15">
         <v>0.05534</v>
       </c>
       <c r="L45" s="15">
         <v>0.04796</v>
       </c>
       <c r="M45" s="15">
         <v>0.04611</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" s="15" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E46" s="15">
         <v>10000014680</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.2954</v>
       </c>
       <c r="L46" s="15">
         <v>0.16616</v>
       </c>
       <c r="M46" s="15">
         <v>0.14771</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" s="15" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E47" s="15">
         <v>10080016745</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2000</v>
       </c>
       <c r="K47" s="15">
         <v>0.02217</v>
       </c>
       <c r="L47" s="15">
         <v>0.01232</v>
       </c>
       <c r="M47" s="15">
         <v>0.01109</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="15" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>94604</v>
+        <v>58985</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D49" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="D49" s="15" t="s">
+      <c r="E49" s="15" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="L49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.009900000000000001</v>
       </c>
-      <c r="N49" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D50" s="15" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.01287</v>
       </c>
       <c r="L50" s="15">
         <v>0.01115</v>
       </c>
       <c r="M50" s="15">
         <v>0.01073</v>
       </c>
       <c r="N50" s="15"/>
       <c r="O50" s="15">
-        <v>17884</v>
-[...3 lines deleted...]
-      </c>
+        <v>10640</v>
+      </c>
+      <c r="P50" s="15"/>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D51" s="15" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
         <v>0.01227</v>
       </c>
       <c r="L51" s="15">
         <v>0.01063</v>
       </c>
       <c r="M51" s="15">
         <v>0.01023</v>
       </c>
       <c r="N51" s="15">
-        <v>9261</v>
+        <v>9268</v>
       </c>
       <c r="O51" s="15">
-        <v>31000</v>
-[...3 lines deleted...]
-      </c>
+        <v>40000</v>
+      </c>
+      <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D52" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="D52" s="15" t="s">
+      <c r="E52" s="15" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15"/>
       <c r="K52" s="15">
         <v>0.0184</v>
       </c>
       <c r="L52" s="15">
         <v>0.0184</v>
       </c>
       <c r="M52" s="15">
         <v>0.0184</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D53" s="15" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E53" s="15">
         <v>10080010644</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>2000</v>
       </c>
       <c r="K53" s="15">
         <v>0.06158</v>
       </c>
       <c r="L53" s="15">
         <v>0.03326</v>
       </c>
       <c r="M53" s="15">
         <v>0.0308</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D54" s="15" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>18603</v>
+        <v>20055</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="D55" s="15" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2000</v>
       </c>
       <c r="K55" s="15">
         <v>0.04681</v>
       </c>
       <c r="L55" s="15">
         <v>0.02586</v>
       </c>
       <c r="M55" s="15">
         <v>0.0234</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D56" s="15" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
         <v>0.01647</v>
       </c>
       <c r="L56" s="15">
         <v>0.01427</v>
       </c>
       <c r="M56" s="15">
         <v>0.01373</v>
       </c>
       <c r="N56" s="15"/>
       <c r="O56" s="15">
-        <v>44000</v>
-[...3 lines deleted...]
-      </c>
+        <v>41009</v>
+      </c>
+      <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>0.0187</v>
       </c>
       <c r="L57" s="15">
         <v>0.0187</v>
       </c>
       <c r="M57" s="15">
         <v>0.0187</v>
       </c>
-      <c r="N57" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>998</v>
+        <v>423</v>
       </c>
       <c r="O58" s="15"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D59" s="15" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.08622</v>
       </c>
       <c r="L59" s="15">
         <v>0.04557</v>
       </c>
       <c r="M59" s="15">
         <v>0.04311</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D60" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="E60" s="15" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.0159</v>
       </c>
       <c r="L60" s="15">
         <v>0.0159</v>
       </c>
       <c r="M60" s="15">
         <v>0.0159</v>
       </c>
       <c r="N60" s="15">
         <v>2</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D61" s="15" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E61" s="15">
         <v>10080035715</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05123</v>
       </c>
       <c r="L61" s="15">
         <v>0.02722</v>
       </c>
       <c r="M61" s="15">
         <v>0.02322</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D62" s="15" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>6715</v>
+        <v>3751</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>1104</v>
+        <v>1047</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="D64" s="15" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>1704</v>
+        <v>1886</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D65" s="15" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.10345</v>
       </c>
       <c r="L65" s="15">
         <v>0.05666</v>
       </c>
       <c r="M65" s="15">
         <v>0.05173</v>
       </c>
       <c r="N65" s="15">
         <v>84</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="D66" s="15" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E66" s="15">
         <v>10080035716</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.05912</v>
       </c>
       <c r="L66" s="15">
         <v>0.03141</v>
       </c>
       <c r="M66" s="15">
         <v>0.0268</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D67" s="15" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>19427</v>
+        <v>12237</v>
       </c>
       <c r="O67" s="15"/>
       <c r="P67" s="15"/>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="D68" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="D68" s="15" t="s">
+      <c r="E68" s="15" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>0.0296</v>
       </c>
       <c r="L68" s="15">
         <v>0.0296</v>
       </c>
       <c r="M68" s="15">
         <v>0.0296</v>
       </c>
       <c r="N68" s="15">
         <v>1</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.12563</v>
       </c>
       <c r="L70" s="15">
         <v>0.06775</v>
       </c>
       <c r="M70" s="15">
         <v>0.06281</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="D71" s="15" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02861</v>
       </c>
       <c r="L71" s="15">
         <v>0.02479</v>
       </c>
       <c r="M71" s="15">
         <v>0.02384</v>
       </c>
       <c r="N71" s="15">
-        <v>2900</v>
+        <v>3358</v>
       </c>
       <c r="O71" s="15">
-        <v>1520</v>
-[...3 lines deleted...]
-      </c>
+        <v>1760</v>
+      </c>
+      <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D72" s="15" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>8750</v>
+        <v>8290</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D73" s="15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>29004</v>
+        <v>23991</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D74" s="15" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.03284</v>
       </c>
       <c r="L74" s="15">
         <v>0.02846</v>
       </c>
       <c r="M74" s="15">
         <v>0.02736</v>
       </c>
       <c r="N74" s="15">
-        <v>623</v>
+        <v>790</v>
       </c>
       <c r="O74" s="15">
-        <v>1340</v>
-[...3 lines deleted...]
-      </c>
+        <v>1700</v>
+      </c>
+      <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D75" s="15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2875</v>
+        <v>2837</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D76" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="E76" s="15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>1000</v>
       </c>
       <c r="K76" s="15">
         <v>0.05543</v>
       </c>
       <c r="L76" s="15">
         <v>0.04434</v>
       </c>
       <c r="M76" s="15">
         <v>0.04187</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" s="15" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>4627</v>
+        <v>4679</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="D78" s="15" t="s">
         <v>187</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>4157</v>
+        <v>3439</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D79" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="D79" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.1946</v>
       </c>
       <c r="L79" s="15">
         <v>0.11947</v>
       </c>
       <c r="M79" s="15">
         <v>0.0973</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D80" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="D80" s="15" t="s">
+      <c r="E80" s="15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>162</v>
+        <v>205</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D81" s="15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.05235</v>
       </c>
       <c r="M81" s="15">
         <v>0.04465</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="D82" s="15" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>4064</v>
+        <v>4170</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D83" s="15" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1723</v>
+        <v>1528</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D84" s="15" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
       </c>
       <c r="K84" s="15">
         <v>0.07899</v>
       </c>
       <c r="L84" s="15">
         <v>0.05175</v>
       </c>
       <c r="M84" s="15">
         <v>0.04494</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D85" s="15" t="s">
         <v>204</v>
       </c>
-      <c r="D85" s="15" t="s">
+      <c r="E85" s="15" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.0324</v>
       </c>
       <c r="L85" s="15">
         <v>0.0324</v>
       </c>
       <c r="M85" s="15">
         <v>0.0324</v>
       </c>
       <c r="N85" s="15">
         <v>1</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E86" s="15">
         <v>10080016748</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.13056</v>
       </c>
       <c r="L86" s="15">
         <v>0.08375</v>
       </c>
       <c r="M86" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="D87" s="15" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>3947</v>
+        <v>4006</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="D88" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="D88" s="15" t="s">
+      <c r="E88" s="15" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="15">
         <v>0.21678</v>
       </c>
       <c r="L88" s="15">
         <v>0.13917</v>
       </c>
       <c r="M88" s="15">
         <v>0.10839</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="D89" s="15" t="s">
+      <c r="E89" s="15" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>405</v>
+        <v>345</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D90" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="D90" s="15" t="s">
+      <c r="E90" s="15" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1373</v>
+        <v>1497</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D91" s="15" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.02016</v>
       </c>
       <c r="L91" s="15">
         <v>0.02016</v>
       </c>
       <c r="M91" s="15">
         <v>0.02016</v>
       </c>
       <c r="N91" s="15">
         <v>879</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D92" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="D92" s="15" t="s">
+      <c r="E92" s="15" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.17983</v>
       </c>
       <c r="L92" s="15">
         <v>0.11577</v>
       </c>
       <c r="M92" s="15">
         <v>0.08991</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>443</v>
+        <v>362</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D94" s="15" t="s">
         <v>225</v>
       </c>
-      <c r="D94" s="15" t="s">
+      <c r="E94" s="15" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>250</v>
       </c>
       <c r="K94" s="15">
         <v>0.09829</v>
       </c>
       <c r="L94" s="15">
         <v>0.07858</v>
       </c>
       <c r="M94" s="15">
         <v>0.07378</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D95" s="15" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1906</v>
+        <v>1299</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D96" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="E96" s="15" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>2186</v>
+        <v>2688</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D97" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="D97" s="15" t="s">
+      <c r="E97" s="15" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.20446</v>
       </c>
       <c r="L97" s="15">
         <v>0.13056</v>
       </c>
       <c r="M97" s="15">
         <v>0.10222</v>
       </c>
       <c r="N97" s="15">
         <v>67</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D98" s="15" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>656</v>
+        <v>681</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D99" s="15" t="s">
         <v>238</v>
       </c>
-      <c r="D99" s="15" t="s">
+      <c r="E99" s="15" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>250</v>
       </c>
       <c r="K99" s="15">
         <v>0.06158</v>
       </c>
       <c r="L99" s="15">
         <v>0.05235</v>
       </c>
       <c r="M99" s="15">
         <v>0.04311</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D100" s="15" t="s">
         <v>241</v>
       </c>
-      <c r="D100" s="15" t="s">
+      <c r="E100" s="15" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="15">
         <v>0.22662</v>
       </c>
       <c r="L100" s="15">
         <v>0.14657</v>
       </c>
       <c r="M100" s="15">
         <v>0.11331</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D101" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="D101" s="15" t="s">
+      <c r="E101" s="15" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.04521</v>
       </c>
       <c r="L101" s="15">
         <v>0.04521</v>
       </c>
       <c r="M101" s="15">
         <v>0.04521</v>
       </c>
       <c r="N101" s="15">
         <v>85</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D102" s="15" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E102" s="15">
         <v>10080016962</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.11061</v>
       </c>
       <c r="L102" s="15">
         <v>0.08844</v>
       </c>
       <c r="M102" s="15">
         <v>0.08302</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D103" s="15" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>167</v>
+        <v>211</v>
       </c>
       <c r="O103" s="15"/>
       <c r="P103" s="15"/>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D104" s="15" t="s">
         <v>251</v>
       </c>
-      <c r="D104" s="15" t="s">
+      <c r="E104" s="15" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D105" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="E105" s="15" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="15">
         <v>0.2685</v>
       </c>
       <c r="L105" s="15">
         <v>0.17243</v>
       </c>
       <c r="M105" s="15">
         <v>0.13425</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D106" s="15" t="s">
         <v>257</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="E106" s="15" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15"/>
       <c r="K106" s="15">
         <v>0.0546</v>
       </c>
       <c r="L106" s="15">
         <v>0.0546</v>
       </c>
       <c r="M106" s="15">
         <v>0.0546</v>
       </c>
       <c r="N106" s="15">
         <v>2</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="D107" s="15" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>705</v>
+        <v>569</v>
       </c>
       <c r="O107" s="15"/>
       <c r="P107" s="15"/>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D108" s="15" t="s">
         <v>262</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>9201</v>
+        <v>8475</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D109" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="E109" s="15" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="15">
         <v>0.28574</v>
       </c>
       <c r="L109" s="15">
         <v>0.18352</v>
       </c>
       <c r="M109" s="15">
         <v>0.14288</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="D110" s="15" t="s">
         <v>268</v>
       </c>
-      <c r="D110" s="15" t="s">
+      <c r="E110" s="15" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>2789</v>
+        <v>3690</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="D111" s="15" t="s">
         <v>271</v>
       </c>
-      <c r="D111" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15"/>
       <c r="K111" s="15">
         <v>0.24141</v>
       </c>
       <c r="L111" s="15">
         <v>0.15272</v>
       </c>
       <c r="M111" s="15">
         <v>0.1207</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D112" s="15" t="s">
         <v>274</v>
       </c>
-      <c r="D112" s="15" t="s">
+      <c r="E112" s="15" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>2816</v>
+        <v>2736</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="D113" s="15" t="s">
         <v>277</v>
       </c>
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15"/>
       <c r="K113" s="15">
         <v>0.26111</v>
       </c>
       <c r="L113" s="15">
         <v>0.16874</v>
       </c>
       <c r="M113" s="15">
         <v>0.13056</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D114" s="15" t="s">
         <v>280</v>
       </c>
-      <c r="D114" s="15" t="s">
+      <c r="E114" s="15" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>500</v>
       </c>
       <c r="K114" s="15">
         <v>0.08622</v>
       </c>
       <c r="L114" s="15">
         <v>0.07328</v>
       </c>
       <c r="M114" s="15">
         <v>0.06035</v>
       </c>
       <c r="N114" s="15">
         <v>1</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D115" s="15" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="D116" s="15" t="s">
         <v>285</v>
       </c>
-      <c r="D116" s="15" t="s">
+      <c r="E116" s="15" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15"/>
       <c r="K116" s="15">
         <v>0.27836</v>
       </c>
       <c r="L116" s="15">
         <v>0.17983</v>
       </c>
       <c r="M116" s="15">
         <v>0.13917</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D117" s="15" t="s">
         <v>288</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="E117" s="15" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="D118" s="15" t="s">
         <v>291</v>
       </c>
-      <c r="D118" s="15" t="s">
+      <c r="E118" s="15" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>3680</v>
+        <v>4731</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D119" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="D119" s="15" t="s">
+      <c r="E119" s="15" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15"/>
       <c r="K119" s="15">
         <v>0.27836</v>
       </c>
       <c r="L119" s="15">
         <v>0.17612</v>
       </c>
       <c r="M119" s="15">
         <v>0.13917</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D120" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>3470</v>
+        <v>3036</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D121" s="15" t="s">
         <v>300</v>
       </c>
-      <c r="D121" s="15" t="s">
+      <c r="E121" s="15" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15"/>
       <c r="K121" s="15">
         <v>0.2956</v>
       </c>
       <c r="L121" s="15">
         <v>0.19091</v>
       </c>
       <c r="M121" s="15">
         <v>0.1478</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="D122" s="15" t="s">
         <v>303</v>
       </c>
-      <c r="D122" s="15" t="s">
+      <c r="E122" s="15" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>500</v>
       </c>
       <c r="K122" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.08375</v>
       </c>
       <c r="M122" s="15">
         <v>0.06898</v>
       </c>
       <c r="N122" s="15">
         <v>6</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D123" s="15" t="s">
         <v>306</v>
       </c>
-      <c r="D123" s="15" t="s">
+      <c r="E123" s="15" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1483</v>
+        <v>1233</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="D124" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="D124" s="15" t="s">
+      <c r="E124" s="15" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15"/>
       <c r="K124" s="15">
         <v>0.33501</v>
       </c>
       <c r="L124" s="15">
         <v>0.21554</v>
       </c>
       <c r="M124" s="15">
         <v>0.16751</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D125" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="D125" s="15" t="s">
+      <c r="E125" s="15" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I125" s="15" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1295</v>
+        <v>1572</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D126" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="D126" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="15" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I126" s="15" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D127" s="15" t="s">
         <v>317</v>
       </c>
-      <c r="D127" s="15" t="s">
+      <c r="E127" s="15" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
       <c r="N127" s="15">
-        <v>672</v>
+        <v>88</v>
       </c>
       <c r="O127" s="15">
-        <v>70000</v>
+        <v>61000</v>
       </c>
       <c r="P127" s="15" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D128" s="15" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>992216</v>
+        <v>902697</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>
@@ -6488,317 +6461,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>