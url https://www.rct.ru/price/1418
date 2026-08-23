--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,50 +106,53 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 2,54 мм тип HU</t>
   </si>
   <si>
     <t>I-DS1070-SCV02</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-02 корпус (I-DS1070-SCV02)</t>
   </si>
   <si>
     <t>CONNFLY</t>
   </si>
   <si>
+    <t>30.11.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-2.54-02-H</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-02 корпус (L-KLS1-2.54-02-H) </t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
     <t>I-DS1070-SCV03</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-03 корпус (DS1070-3FCV/I-DS1070-SCV03) </t>
   </si>
   <si>
     <t>L-KLS1-2.54-03-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-03 корпус (L-KLS1-2.54-03-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV04</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-04 корпус (I-DS1070-SCV04)</t>
@@ -187,50 +190,53 @@
   <si>
     <t>I-DS1070-SCV05</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-05 корпус (I-DS1070-SCV05)</t>
   </si>
   <si>
     <t>UT-00118173</t>
   </si>
   <si>
     <t xml:space="preserve">DS1070-5FCV CONNFLY, L-KLS1-2.54-05-H KLS, L-KLS1-2.54-05-H KLS, </t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-05 корпус (L-KLS1-2.54-05-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV06</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-06 корпус (I-DS1070-SCV06) </t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-06-H KLS, </t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>L-KLS1-2.54-06-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-06 корпус (L-KLS1-2.54-06-H)</t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1070-SCV06 CONNFLY, </t>
   </si>
   <si>
     <t>L-KLS1-2.54-07-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-07 (KLS1-2.54-07-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV07</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-07 корпус (I-DS1070-SCV07)</t>
   </si>
   <si>
     <t>I-DS1070-SCV08</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-08 корпус (I-DS1070-SCV08) </t>
@@ -971,53 +977,50 @@
     <t>10-00059572</t>
   </si>
   <si>
     <t>L-KLS1-2.54-20-R</t>
   </si>
   <si>
     <t>питания 2,54мм папа на плату прямой угол / WF-20R (L-KLS1-2.54-20-R)</t>
   </si>
   <si>
     <t>10-00059510</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-20-R KLS, </t>
   </si>
   <si>
     <t>UT-00134747</t>
   </si>
   <si>
     <t>L-KLS1-2.54-T</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (L-KLS1-2.54-T)</t>
   </si>
   <si>
     <t>UT-00095300</t>
-  </si>
-[...1 lines deleted...]
-    <t>19.08.2026</t>
   </si>
   <si>
     <t>T-DS1070-SC600</t>
   </si>
   <si>
     <t>Контакты / Контакты HU TERMINALS (T-DS1070-SC600)</t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
@@ -1814,4611 +1817,4647 @@
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
-        <v>0.00461</v>
+        <v>0.00491</v>
       </c>
       <c r="L9" s="15">
-        <v>0.00399</v>
+        <v>0.00425</v>
       </c>
       <c r="M9" s="15">
-        <v>0.00384</v>
+        <v>0.00409</v>
       </c>
       <c r="N9" s="15"/>
-      <c r="O9" s="15"/>
-      <c r="P9" s="15"/>
+      <c r="O9" s="15">
+        <v>58290</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15"/>
-      <c r="O10" s="15"/>
+      <c r="O10" s="15">
+        <v>1360</v>
+      </c>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>85844</v>
+        <v>89757</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>11388</v>
+        <v>10009</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>39653</v>
+        <v>44419</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J14" s="15">
         <v>2000</v>
       </c>
       <c r="K14" s="15">
         <v>0.00992</v>
       </c>
       <c r="L14" s="15">
         <v>0.00859</v>
       </c>
       <c r="M14" s="15">
         <v>0.00826</v>
       </c>
       <c r="N14" s="15">
         <v>22</v>
       </c>
-      <c r="O14" s="15"/>
+      <c r="O14" s="15">
+        <v>2250</v>
+      </c>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="15">
         <v>10080035642</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.05778</v>
       </c>
       <c r="L15" s="15">
         <v>0.0343</v>
       </c>
       <c r="M15" s="15">
         <v>0.0289</v>
       </c>
       <c r="N15" s="15">
         <v>7</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="15">
         <v>10080059049</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01849</v>
       </c>
       <c r="L16" s="15">
         <v>0.0117</v>
       </c>
       <c r="M16" s="15">
         <v>0.01094</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>8517</v>
+        <v>7686</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="O18" s="15"/>
+        <v>331</v>
+      </c>
+      <c r="O18" s="15">
+        <v>890</v>
+      </c>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>7247</v>
-[...2 lines deleted...]
-      <c r="P19" s="15"/>
+        <v>8314</v>
+      </c>
+      <c r="O19" s="15">
+        <v>12750</v>
+      </c>
+      <c r="P19" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>5031</v>
+        <v>4598</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>4230</v>
+        <v>3279</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>2093</v>
-[...2 lines deleted...]
-      <c r="P22" s="15"/>
+        <v>663</v>
+      </c>
+      <c r="O22" s="15">
+        <v>1360</v>
+      </c>
+      <c r="P22" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
-        <v>0.01557</v>
+        <v>0.01704</v>
       </c>
       <c r="L23" s="15">
-        <v>0.01349</v>
+        <v>0.01477</v>
       </c>
       <c r="M23" s="15">
-        <v>0.01298</v>
+        <v>0.0142</v>
       </c>
       <c r="N23" s="15">
-        <v>2256</v>
-[...3 lines deleted...]
-      </c>
+        <v>4875</v>
+      </c>
+      <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E24" s="15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
         <v>138</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>2342</v>
+        <v>3045</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I26" s="15"/>
       <c r="J26" s="15">
         <v>1000</v>
       </c>
       <c r="K26" s="15">
         <v>0.02006</v>
       </c>
       <c r="L26" s="15">
         <v>0.01738</v>
       </c>
       <c r="M26" s="15">
         <v>0.01671</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>4909</v>
+        <v>4737</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I28" s="15"/>
       <c r="J28" s="15">
         <v>500</v>
       </c>
       <c r="K28" s="15">
         <v>0.0476</v>
       </c>
       <c r="L28" s="15">
         <v>0.02827</v>
       </c>
       <c r="M28" s="15">
         <v>0.02381</v>
       </c>
       <c r="N28" s="15">
         <v>2</v>
       </c>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="B29" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>4299</v>
+        <v>3285</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I30" s="15"/>
       <c r="J30" s="15">
         <v>1000</v>
       </c>
       <c r="K30" s="15">
         <v>0.04477</v>
       </c>
       <c r="L30" s="15">
         <v>0.02892</v>
       </c>
       <c r="M30" s="15">
         <v>0.02705</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
-        <v>0.02384</v>
+        <v>0.02561</v>
       </c>
       <c r="L31" s="15">
-        <v>0.02066</v>
+        <v>0.02219</v>
       </c>
       <c r="M31" s="15">
-        <v>0.01986</v>
+        <v>0.02134</v>
       </c>
       <c r="N31" s="15">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>1722</v>
+      </c>
+      <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
       <c r="J33" s="15">
         <v>500</v>
       </c>
       <c r="K33" s="15">
         <v>0.0407</v>
       </c>
       <c r="L33" s="15">
         <v>0.03527</v>
       </c>
       <c r="M33" s="15">
         <v>0.03391</v>
       </c>
       <c r="N33" s="15">
-        <v>7676</v>
+        <v>7789</v>
       </c>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33"/>
     </row>
     <row r="34" spans="1:18">
       <c r="B34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E34" s="15">
         <v>10080016544</v>
       </c>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I34" s="15"/>
       <c r="J34" s="15">
         <v>1000</v>
       </c>
       <c r="K34" s="15">
         <v>0.13253</v>
       </c>
       <c r="L34" s="15">
         <v>0.10604</v>
       </c>
       <c r="M34" s="15">
         <v>0.09939000000000001</v>
       </c>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="B35" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>6181</v>
+        <v>4916</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>730</v>
-[...2 lines deleted...]
-      <c r="P36" s="15"/>
+        <v>692</v>
+      </c>
+      <c r="O36" s="15">
+        <v>1440</v>
+      </c>
+      <c r="P36" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>500</v>
       </c>
       <c r="K37" s="15">
         <v>0.0505</v>
       </c>
       <c r="L37" s="15">
         <v>0.04681</v>
       </c>
       <c r="M37" s="15">
         <v>0.04557</v>
       </c>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
       <c r="R37"/>
     </row>
     <row r="38" spans="1:18">
       <c r="B38" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E38" s="15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3894</v>
+        <v>3989</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E39" s="15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15">
         <v>0.31531</v>
       </c>
       <c r="L39" s="15">
         <v>0.19953</v>
       </c>
       <c r="M39" s="15">
         <v>0.15765</v>
       </c>
       <c r="N39" s="15"/>
       <c r="O39" s="15"/>
       <c r="P39" s="15"/>
       <c r="Q39" s="15"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="B40" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>1965</v>
+        <v>1939</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15">
         <v>0.33255</v>
       </c>
       <c r="L41" s="15">
         <v>0.21061</v>
       </c>
       <c r="M41" s="15">
         <v>0.16628</v>
       </c>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="B42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E42" s="15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>2851</v>
+        <v>2389</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E43" s="15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15">
         <v>0.33994</v>
       </c>
       <c r="L43" s="15">
         <v>0.21554</v>
       </c>
       <c r="M43" s="15">
         <v>0.16997</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43"/>
     </row>
     <row r="44" spans="1:18">
       <c r="B44" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E44" s="15">
         <v>10080016548</v>
       </c>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I44" s="15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J44" s="15">
         <v>1000</v>
       </c>
       <c r="K44" s="15">
         <v>0.26382</v>
       </c>
       <c r="L44" s="15">
         <v>0.15665</v>
       </c>
       <c r="M44" s="15">
         <v>0.13191</v>
       </c>
       <c r="N44" s="15">
         <v>14</v>
       </c>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="B45" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E45" s="15">
         <v>10080064445</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I45" s="15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J45" s="15">
         <v>500</v>
       </c>
       <c r="K45" s="15">
         <v>0.05534</v>
       </c>
       <c r="L45" s="15">
         <v>0.04796</v>
       </c>
       <c r="M45" s="15">
         <v>0.04611</v>
       </c>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E46" s="15">
         <v>10000014680</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I46" s="15"/>
       <c r="J46" s="15">
         <v>500</v>
       </c>
       <c r="K46" s="15">
         <v>0.2954</v>
       </c>
       <c r="L46" s="15">
         <v>0.16616</v>
       </c>
       <c r="M46" s="15">
         <v>0.14771</v>
       </c>
       <c r="N46" s="15"/>
       <c r="O46" s="15"/>
       <c r="P46" s="15"/>
       <c r="Q46" s="15"/>
       <c r="R46"/>
     </row>
     <row r="47" spans="1:18">
       <c r="B47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E47" s="15">
         <v>10080016745</v>
       </c>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I47" s="15"/>
       <c r="J47" s="15">
         <v>2000</v>
       </c>
       <c r="K47" s="15">
         <v>0.02217</v>
       </c>
       <c r="L47" s="15">
         <v>0.01232</v>
       </c>
       <c r="M47" s="15">
         <v>0.01109</v>
       </c>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
       <c r="Q47" s="15"/>
       <c r="R47"/>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>58985</v>
+        <v>68687</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E49" s="15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="L49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="M49" s="15">
         <v>0.009900000000000001</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="B50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
-        <v>0.01287</v>
+        <v>0.01277</v>
       </c>
       <c r="L50" s="15">
-        <v>0.01115</v>
+        <v>0.01106</v>
       </c>
       <c r="M50" s="15">
-        <v>0.01073</v>
-[...1 lines deleted...]
-      <c r="N50" s="15"/>
+        <v>0.01064</v>
+      </c>
+      <c r="N50" s="15">
+        <v>8982</v>
+      </c>
       <c r="O50" s="15">
-        <v>10640</v>
-[...1 lines deleted...]
-      <c r="P50" s="15"/>
+        <v>58500</v>
+      </c>
+      <c r="P50" s="15" t="s">
+        <v>30</v>
+      </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
-        <v>0.01227</v>
+        <v>0.01235</v>
       </c>
       <c r="L51" s="15">
-        <v>0.01063</v>
+        <v>0.0107</v>
       </c>
       <c r="M51" s="15">
-        <v>0.01023</v>
+        <v>0.01029</v>
       </c>
       <c r="N51" s="15">
-        <v>9268</v>
-[...3 lines deleted...]
-      </c>
+        <v>47839</v>
+      </c>
+      <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I52" s="15"/>
       <c r="J52" s="15"/>
       <c r="K52" s="15">
         <v>0.0184</v>
       </c>
       <c r="L52" s="15">
         <v>0.0184</v>
       </c>
       <c r="M52" s="15">
         <v>0.0184</v>
       </c>
       <c r="N52" s="15"/>
       <c r="O52" s="15"/>
       <c r="P52" s="15"/>
       <c r="Q52" s="15"/>
       <c r="R52"/>
     </row>
     <row r="53" spans="1:18">
       <c r="B53" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E53" s="15">
         <v>10080010644</v>
       </c>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I53" s="15"/>
       <c r="J53" s="15">
         <v>2000</v>
       </c>
       <c r="K53" s="15">
         <v>0.06158</v>
       </c>
       <c r="L53" s="15">
         <v>0.03326</v>
       </c>
       <c r="M53" s="15">
         <v>0.0308</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="15"/>
       <c r="Q53" s="15"/>
       <c r="R53"/>
     </row>
     <row r="54" spans="1:18">
       <c r="B54" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>20055</v>
+        <v>18408</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15">
         <v>2000</v>
       </c>
       <c r="K55" s="15">
         <v>0.04681</v>
       </c>
       <c r="L55" s="15">
         <v>0.02586</v>
       </c>
       <c r="M55" s="15">
         <v>0.0234</v>
       </c>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
       <c r="R55"/>
     </row>
     <row r="56" spans="1:18">
       <c r="B56" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
-        <v>0.01647</v>
+        <v>0.01658</v>
       </c>
       <c r="L56" s="15">
-        <v>0.01427</v>
+        <v>0.01437</v>
       </c>
       <c r="M56" s="15">
-        <v>0.01373</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.01381</v>
+      </c>
+      <c r="N56" s="15">
+        <v>40730</v>
+      </c>
+      <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="15">
         <v>0.0187</v>
       </c>
       <c r="L57" s="15">
         <v>0.0187</v>
       </c>
       <c r="M57" s="15">
         <v>0.0187</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57"/>
     </row>
     <row r="58" spans="1:18">
       <c r="B58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>423</v>
-[...2 lines deleted...]
-      <c r="P58" s="15"/>
+        <v>557</v>
+      </c>
+      <c r="O58" s="15">
+        <v>7900</v>
+      </c>
+      <c r="P58" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
       </c>
       <c r="K59" s="15">
         <v>0.08622</v>
       </c>
       <c r="L59" s="15">
         <v>0.04557</v>
       </c>
       <c r="M59" s="15">
         <v>0.04311</v>
       </c>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="B60" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E60" s="15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.0159</v>
       </c>
       <c r="L60" s="15">
         <v>0.0159</v>
       </c>
       <c r="M60" s="15">
         <v>0.0159</v>
       </c>
       <c r="N60" s="15">
         <v>2</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E61" s="15">
         <v>10080035715</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
         <v>1000</v>
       </c>
       <c r="K61" s="15">
         <v>0.05123</v>
       </c>
       <c r="L61" s="15">
         <v>0.02722</v>
       </c>
       <c r="M61" s="15">
         <v>0.02322</v>
       </c>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61"/>
     </row>
     <row r="62" spans="1:18">
       <c r="B62" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>3751</v>
-[...2 lines deleted...]
-      <c r="P62" s="15"/>
+        <v>3210</v>
+      </c>
+      <c r="O62" s="15">
+        <v>6500</v>
+      </c>
+      <c r="P62" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E63" s="15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>1047</v>
+        <v>1090</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>1886</v>
+        <v>2104</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I65" s="15"/>
       <c r="J65" s="15">
         <v>1000</v>
       </c>
       <c r="K65" s="15">
         <v>0.10345</v>
       </c>
       <c r="L65" s="15">
         <v>0.05666</v>
       </c>
       <c r="M65" s="15">
         <v>0.05173</v>
       </c>
       <c r="N65" s="15">
         <v>84</v>
       </c>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
       <c r="R65"/>
     </row>
     <row r="66" spans="1:18">
       <c r="B66" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E66" s="15">
         <v>10080035716</v>
       </c>
       <c r="F66" s="15"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I66" s="15"/>
       <c r="J66" s="15">
         <v>1000</v>
       </c>
       <c r="K66" s="15">
         <v>0.05912</v>
       </c>
       <c r="L66" s="15">
         <v>0.03141</v>
       </c>
       <c r="M66" s="15">
         <v>0.0268</v>
       </c>
       <c r="N66" s="15"/>
       <c r="O66" s="15"/>
       <c r="P66" s="15"/>
       <c r="Q66" s="15"/>
       <c r="R66"/>
     </row>
     <row r="67" spans="1:18">
       <c r="B67" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>12237</v>
-[...2 lines deleted...]
-      <c r="P67" s="15"/>
+        <v>11116</v>
+      </c>
+      <c r="O67" s="15">
+        <v>12400</v>
+      </c>
+      <c r="P67" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E68" s="15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
         <v>0.0296</v>
       </c>
       <c r="L68" s="15">
         <v>0.0296</v>
       </c>
       <c r="M68" s="15">
         <v>0.0296</v>
       </c>
       <c r="N68" s="15">
         <v>1</v>
       </c>
       <c r="O68" s="15"/>
       <c r="P68" s="15"/>
       <c r="Q68" s="15"/>
       <c r="R68"/>
     </row>
     <row r="69" spans="1:18">
       <c r="B69" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>828</v>
-[...2 lines deleted...]
-      <c r="P69" s="15"/>
+        <v>628</v>
+      </c>
+      <c r="O69" s="15">
+        <v>1260</v>
+      </c>
+      <c r="P69" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
       </c>
       <c r="K70" s="15">
         <v>0.12563</v>
       </c>
       <c r="L70" s="15">
         <v>0.06775</v>
       </c>
       <c r="M70" s="15">
         <v>0.06281</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
       <c r="R70"/>
     </row>
     <row r="71" spans="1:18">
       <c r="B71" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
-        <v>0.02861</v>
+        <v>0.02879</v>
       </c>
       <c r="L71" s="15">
-        <v>0.02479</v>
+        <v>0.02495</v>
       </c>
       <c r="M71" s="15">
-        <v>0.02384</v>
+        <v>0.02399</v>
       </c>
       <c r="N71" s="15">
-        <v>3358</v>
-[...3 lines deleted...]
-      </c>
+        <v>3489</v>
+      </c>
+      <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>8290</v>
+        <v>7944</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>23991</v>
+        <v>24349</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
-        <v>0.03284</v>
+        <v>0.03305</v>
       </c>
       <c r="L74" s="15">
-        <v>0.02846</v>
+        <v>0.02864</v>
       </c>
       <c r="M74" s="15">
-        <v>0.02736</v>
+        <v>0.02754</v>
       </c>
       <c r="N74" s="15">
-        <v>790</v>
-[...3 lines deleted...]
-      </c>
+        <v>2131</v>
+      </c>
+      <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2837</v>
+        <v>2524</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E76" s="15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I76" s="15"/>
       <c r="J76" s="15">
         <v>1000</v>
       </c>
       <c r="K76" s="15">
         <v>0.05543</v>
       </c>
       <c r="L76" s="15">
         <v>0.04434</v>
       </c>
       <c r="M76" s="15">
         <v>0.04187</v>
       </c>
       <c r="N76" s="15"/>
       <c r="O76" s="15"/>
       <c r="P76" s="15"/>
       <c r="Q76" s="15"/>
       <c r="R76"/>
     </row>
     <row r="77" spans="1:18">
       <c r="B77" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>4679</v>
+        <v>3604</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E78" s="15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>3439</v>
+        <v>4209</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E79" s="15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
       <c r="J79" s="15"/>
       <c r="K79" s="15">
         <v>0.1946</v>
       </c>
       <c r="L79" s="15">
         <v>0.11947</v>
       </c>
       <c r="M79" s="15">
         <v>0.0973</v>
       </c>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E80" s="15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I81" s="15"/>
       <c r="J81" s="15">
         <v>1000</v>
       </c>
       <c r="K81" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L81" s="15">
         <v>0.05235</v>
       </c>
       <c r="M81" s="15">
         <v>0.04465</v>
       </c>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
       <c r="R81"/>
     </row>
     <row r="82" spans="1:18">
       <c r="B82" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>4170</v>
+        <v>3189</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1528</v>
+        <v>1442</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I84" s="15"/>
       <c r="J84" s="15">
         <v>1000</v>
       </c>
       <c r="K84" s="15">
         <v>0.07899</v>
       </c>
       <c r="L84" s="15">
         <v>0.05175</v>
       </c>
       <c r="M84" s="15">
         <v>0.04494</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
       <c r="R84"/>
     </row>
     <row r="85" spans="1:18">
       <c r="B85" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I85" s="15"/>
       <c r="J85" s="15"/>
       <c r="K85" s="15">
         <v>0.0324</v>
       </c>
       <c r="L85" s="15">
         <v>0.0324</v>
       </c>
       <c r="M85" s="15">
         <v>0.0324</v>
       </c>
       <c r="N85" s="15">
         <v>1</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E86" s="15">
         <v>10080016748</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I86" s="15"/>
       <c r="J86" s="15">
         <v>1000</v>
       </c>
       <c r="K86" s="15">
         <v>0.13056</v>
       </c>
       <c r="L86" s="15">
         <v>0.08375</v>
       </c>
       <c r="M86" s="15">
         <v>0.06526999999999999</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>4006</v>
+        <v>3535</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="15">
         <v>0.21678</v>
       </c>
       <c r="L88" s="15">
         <v>0.13917</v>
       </c>
       <c r="M88" s="15">
         <v>0.10839</v>
       </c>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
       <c r="R88"/>
     </row>
     <row r="89" spans="1:18">
       <c r="B89" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>345</v>
+        <v>395</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1497</v>
+        <v>1851</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.02016</v>
       </c>
       <c r="L91" s="15">
         <v>0.02016</v>
       </c>
       <c r="M91" s="15">
         <v>0.02016</v>
       </c>
       <c r="N91" s="15">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
       <c r="J92" s="15"/>
       <c r="K92" s="15">
         <v>0.17983</v>
       </c>
       <c r="L92" s="15">
         <v>0.11577</v>
       </c>
       <c r="M92" s="15">
         <v>0.08991</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
       <c r="R92"/>
     </row>
     <row r="93" spans="1:18">
       <c r="B93" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E94" s="15" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I94" s="15"/>
       <c r="J94" s="15">
         <v>250</v>
       </c>
       <c r="K94" s="15">
         <v>0.09829</v>
       </c>
       <c r="L94" s="15">
         <v>0.07858</v>
       </c>
       <c r="M94" s="15">
         <v>0.07378</v>
       </c>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
       <c r="R94"/>
     </row>
     <row r="95" spans="1:18">
       <c r="B95" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1299</v>
+        <v>1646</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E96" s="15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>2688</v>
+        <v>3082</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E97" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
       <c r="J97" s="15">
         <v>500</v>
       </c>
       <c r="K97" s="15">
         <v>0.20446</v>
       </c>
       <c r="L97" s="15">
         <v>0.13056</v>
       </c>
       <c r="M97" s="15">
         <v>0.10222</v>
       </c>
       <c r="N97" s="15">
         <v>67</v>
       </c>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
       <c r="R97"/>
     </row>
     <row r="98" spans="1:18">
       <c r="B98" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I99" s="15"/>
       <c r="J99" s="15">
         <v>250</v>
       </c>
       <c r="K99" s="15">
         <v>0.06158</v>
       </c>
       <c r="L99" s="15">
         <v>0.05235</v>
       </c>
       <c r="M99" s="15">
         <v>0.04311</v>
       </c>
       <c r="N99" s="15"/>
       <c r="O99" s="15"/>
       <c r="P99" s="15"/>
       <c r="Q99" s="15"/>
       <c r="R99"/>
     </row>
     <row r="100" spans="1:18">
       <c r="B100" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E100" s="15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F100" s="15"/>
       <c r="G100" s="15"/>
       <c r="H100" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="15">
         <v>0.22662</v>
       </c>
       <c r="L100" s="15">
         <v>0.14657</v>
       </c>
       <c r="M100" s="15">
         <v>0.11331</v>
       </c>
       <c r="N100" s="15"/>
       <c r="O100" s="15"/>
       <c r="P100" s="15"/>
       <c r="Q100" s="15"/>
       <c r="R100"/>
     </row>
     <row r="101" spans="1:18">
       <c r="B101" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E101" s="15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I101" s="15"/>
       <c r="J101" s="15">
         <v>500</v>
       </c>
       <c r="K101" s="15">
         <v>0.04521</v>
       </c>
       <c r="L101" s="15">
         <v>0.04521</v>
       </c>
       <c r="M101" s="15">
         <v>0.04521</v>
       </c>
       <c r="N101" s="15">
         <v>85</v>
       </c>
       <c r="O101" s="15"/>
       <c r="P101" s="15"/>
       <c r="Q101" s="15"/>
       <c r="R101"/>
     </row>
     <row r="102" spans="1:18">
       <c r="B102" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E102" s="15">
         <v>10080016962</v>
       </c>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I102" s="15"/>
       <c r="J102" s="15">
         <v>500</v>
       </c>
       <c r="K102" s="15">
         <v>0.11061</v>
       </c>
       <c r="L102" s="15">
         <v>0.08844</v>
       </c>
       <c r="M102" s="15">
         <v>0.08302</v>
       </c>
       <c r="N102" s="15"/>
       <c r="O102" s="15"/>
       <c r="P102" s="15"/>
       <c r="Q102" s="15"/>
       <c r="R102"/>
     </row>
     <row r="103" spans="1:18">
       <c r="B103" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="P103" s="15"/>
+        <v>131</v>
+      </c>
+      <c r="O103" s="15">
+        <v>1800</v>
+      </c>
+      <c r="P103" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E104" s="15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E105" s="15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="15">
         <v>0.2685</v>
       </c>
       <c r="L105" s="15">
         <v>0.17243</v>
       </c>
       <c r="M105" s="15">
         <v>0.13425</v>
       </c>
       <c r="N105" s="15"/>
       <c r="O105" s="15"/>
       <c r="P105" s="15"/>
       <c r="Q105" s="15"/>
       <c r="R105"/>
     </row>
     <row r="106" spans="1:18">
       <c r="B106" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C106" s="15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E106" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I106" s="15"/>
       <c r="J106" s="15"/>
       <c r="K106" s="15">
         <v>0.0546</v>
       </c>
       <c r="L106" s="15">
         <v>0.0546</v>
       </c>
       <c r="M106" s="15">
         <v>0.0546</v>
       </c>
       <c r="N106" s="15">
         <v>2</v>
       </c>
       <c r="O106" s="15"/>
       <c r="P106" s="15"/>
       <c r="Q106" s="15"/>
       <c r="R106"/>
     </row>
     <row r="107" spans="1:18">
       <c r="B107" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>569</v>
-[...2 lines deleted...]
-      <c r="P107" s="15"/>
+        <v>585</v>
+      </c>
+      <c r="O107" s="15">
+        <v>1460</v>
+      </c>
+      <c r="P107" s="15" t="s">
+        <v>58</v>
+      </c>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E108" s="15" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>8475</v>
+        <v>10412</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E109" s="15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
       <c r="J109" s="15"/>
       <c r="K109" s="15">
         <v>0.28574</v>
       </c>
       <c r="L109" s="15">
         <v>0.18352</v>
       </c>
       <c r="M109" s="15">
         <v>0.14288</v>
       </c>
       <c r="N109" s="15"/>
       <c r="O109" s="15"/>
       <c r="P109" s="15"/>
       <c r="Q109" s="15"/>
       <c r="R109"/>
     </row>
     <row r="110" spans="1:18">
       <c r="B110" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E110" s="15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>3690</v>
+        <v>3861</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E111" s="15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
       <c r="J111" s="15"/>
       <c r="K111" s="15">
         <v>0.24141</v>
       </c>
       <c r="L111" s="15">
         <v>0.15272</v>
       </c>
       <c r="M111" s="15">
         <v>0.1207</v>
       </c>
       <c r="N111" s="15"/>
       <c r="O111" s="15"/>
       <c r="P111" s="15"/>
       <c r="Q111" s="15"/>
       <c r="R111"/>
     </row>
     <row r="112" spans="1:18">
       <c r="B112" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E112" s="15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>2736</v>
+        <v>2617</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
       <c r="J113" s="15"/>
       <c r="K113" s="15">
         <v>0.26111</v>
       </c>
       <c r="L113" s="15">
         <v>0.16874</v>
       </c>
       <c r="M113" s="15">
         <v>0.13056</v>
       </c>
       <c r="N113" s="15"/>
       <c r="O113" s="15"/>
       <c r="P113" s="15"/>
       <c r="Q113" s="15"/>
       <c r="R113"/>
     </row>
     <row r="114" spans="1:18">
       <c r="B114" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I114" s="15"/>
       <c r="J114" s="15">
         <v>500</v>
       </c>
       <c r="K114" s="15">
         <v>0.08622</v>
       </c>
       <c r="L114" s="15">
         <v>0.07328</v>
       </c>
       <c r="M114" s="15">
         <v>0.06035</v>
       </c>
       <c r="N114" s="15">
         <v>1</v>
       </c>
       <c r="O114" s="15"/>
       <c r="P114" s="15"/>
       <c r="Q114" s="15"/>
       <c r="R114"/>
     </row>
     <row r="115" spans="1:18">
       <c r="B115" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E116" s="15" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
       <c r="J116" s="15"/>
       <c r="K116" s="15">
         <v>0.27836</v>
       </c>
       <c r="L116" s="15">
         <v>0.17983</v>
       </c>
       <c r="M116" s="15">
         <v>0.13917</v>
       </c>
       <c r="N116" s="15"/>
       <c r="O116" s="15"/>
       <c r="P116" s="15"/>
       <c r="Q116" s="15"/>
       <c r="R116"/>
     </row>
     <row r="117" spans="1:18">
       <c r="B117" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E117" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>297</v>
+        <v>354</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E118" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4731</v>
+        <v>4672</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E119" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
       <c r="J119" s="15"/>
       <c r="K119" s="15">
         <v>0.27836</v>
       </c>
       <c r="L119" s="15">
         <v>0.17612</v>
       </c>
       <c r="M119" s="15">
         <v>0.13917</v>
       </c>
       <c r="N119" s="15"/>
       <c r="O119" s="15"/>
       <c r="P119" s="15"/>
       <c r="Q119" s="15"/>
       <c r="R119"/>
     </row>
     <row r="120" spans="1:18">
       <c r="B120" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E120" s="15" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>3036</v>
+        <v>2950</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
       <c r="J121" s="15"/>
       <c r="K121" s="15">
         <v>0.2956</v>
       </c>
       <c r="L121" s="15">
         <v>0.19091</v>
       </c>
       <c r="M121" s="15">
         <v>0.1478</v>
       </c>
       <c r="N121" s="15"/>
       <c r="O121" s="15"/>
       <c r="P121" s="15"/>
       <c r="Q121" s="15"/>
       <c r="R121"/>
     </row>
     <row r="122" spans="1:18">
       <c r="B122" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F122" s="15"/>
       <c r="G122" s="15"/>
       <c r="H122" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I122" s="15"/>
       <c r="J122" s="15">
         <v>500</v>
       </c>
       <c r="K122" s="15">
         <v>0.09853000000000001</v>
       </c>
       <c r="L122" s="15">
         <v>0.08375</v>
       </c>
       <c r="M122" s="15">
         <v>0.06898</v>
       </c>
       <c r="N122" s="15">
         <v>6</v>
       </c>
       <c r="O122" s="15"/>
       <c r="P122" s="15"/>
       <c r="Q122" s="15"/>
       <c r="R122"/>
     </row>
     <row r="123" spans="1:18">
       <c r="B123" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1233</v>
+        <v>1198</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E124" s="15" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
       <c r="J124" s="15"/>
       <c r="K124" s="15">
         <v>0.33501</v>
       </c>
       <c r="L124" s="15">
         <v>0.21554</v>
       </c>
       <c r="M124" s="15">
         <v>0.16751</v>
       </c>
       <c r="N124" s="15"/>
       <c r="O124" s="15"/>
       <c r="P124" s="15"/>
       <c r="Q124" s="15"/>
       <c r="R124"/>
     </row>
     <row r="125" spans="1:18">
       <c r="B125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1572</v>
+        <v>1461</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E126" s="15" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>284</v>
+        <v>316</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
-      <c r="N127" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N127" s="15"/>
       <c r="O127" s="15">
-        <v>61000</v>
-[...3 lines deleted...]
-      </c>
+        <v>135202</v>
+      </c>
+      <c r="P127" s="15"/>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>902697</v>
+        <v>1042700</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>
@@ -6461,317 +6500,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>