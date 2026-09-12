--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.08.2026</t>
+    <t>11.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,62 +106,65 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 2,54 мм тип HU</t>
   </si>
   <si>
     <t>I-DS1070-SCV02</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-02 корпус (I-DS1070-SCV02)</t>
   </si>
   <si>
     <t>CONNFLY</t>
   </si>
   <si>
-    <t>30.11.2026</t>
+    <t>29.11.2026</t>
   </si>
   <si>
     <t>L-KLS1-2.54-02-H</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-02 корпус (L-KLS1-2.54-02-H) </t>
   </si>
   <si>
     <t>KLS</t>
   </si>
   <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
     <t>I-DS1070-SCV03</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-03 корпус (DS1070-3FCV/I-DS1070-SCV03) </t>
   </si>
   <si>
     <t>L-KLS1-2.54-03-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-03 корпус (L-KLS1-2.54-03-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV04</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-04 корпус (I-DS1070-SCV04)</t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-04-H KLS, DN-2218H-04 DENA, </t>
   </si>
   <si>
     <t>L-KLS1-2.54-04-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-04 корпус (L-KLS1-2.54-04-H)</t>
@@ -188,53 +191,50 @@
     <t xml:space="preserve">L-KLS1-2.54-05-H KLS, L-KLS1-2.54-05-H KLS, I-DS1070-SCV05 CONNFLY, </t>
   </si>
   <si>
     <t>I-DS1070-SCV05</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-05 корпус (I-DS1070-SCV05)</t>
   </si>
   <si>
     <t>UT-00118173</t>
   </si>
   <si>
     <t xml:space="preserve">DS1070-5FCV CONNFLY, L-KLS1-2.54-05-H KLS, L-KLS1-2.54-05-H KLS, </t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-05 корпус (L-KLS1-2.54-05-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV06</t>
   </si>
   <si>
     <t xml:space="preserve">гнездо питания на кабель 2.54мм / HU-06 корпус (I-DS1070-SCV06) </t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS1-2.54-06-H KLS, </t>
-  </si>
-[...1 lines deleted...]
-    <t>22.12.2026</t>
   </si>
   <si>
     <t>L-KLS1-2.54-06-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-06 корпус (L-KLS1-2.54-06-H)</t>
   </si>
   <si>
     <t xml:space="preserve">I-DS1070-SCV06 CONNFLY, </t>
   </si>
   <si>
     <t>L-KLS1-2.54-07-H</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-07 (KLS1-2.54-07-H)</t>
   </si>
   <si>
     <t>I-DS1070-SCV07</t>
   </si>
   <si>
     <t>гнездо питания на кабель 2.54мм / HU-07 корпус (I-DS1070-SCV07)</t>
   </si>
   <si>
     <t>I-DS1070-SCV08</t>
   </si>
@@ -1817,712 +1817,716 @@
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15">
         <v>10080059045</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>2000</v>
       </c>
       <c r="K9" s="15">
-        <v>0.00491</v>
+        <v>0.0077</v>
       </c>
       <c r="L9" s="15">
-        <v>0.00425</v>
+        <v>0.0051</v>
       </c>
       <c r="M9" s="15">
-        <v>0.00409</v>
+        <v>0.0047</v>
       </c>
       <c r="N9" s="15"/>
       <c r="O9" s="15">
-        <v>58290</v>
+        <v>70803</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="15">
         <v>10080035639</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="15">
         <v>2000</v>
       </c>
       <c r="K10" s="15">
         <v>0.00506</v>
       </c>
       <c r="L10" s="15">
         <v>0.00438</v>
       </c>
       <c r="M10" s="15">
         <v>0.00421</v>
       </c>
       <c r="N10" s="15"/>
       <c r="O10" s="15">
-        <v>1360</v>
-[...1 lines deleted...]
-      <c r="P10" s="15"/>
+        <v>1780</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>34</v>
+      </c>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="15">
         <v>10080059047</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>2000</v>
       </c>
       <c r="K11" s="15">
         <v>0.006</v>
       </c>
       <c r="L11" s="15">
         <v>0.0052</v>
       </c>
       <c r="M11" s="15">
         <v>0.005</v>
       </c>
       <c r="N11" s="15">
-        <v>89757</v>
+        <v>93180</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="15">
         <v>10080035640</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>2000</v>
       </c>
       <c r="K12" s="15">
         <v>0.00722</v>
       </c>
       <c r="L12" s="15">
         <v>0.00625</v>
       </c>
       <c r="M12" s="15">
         <v>0.00601</v>
       </c>
       <c r="N12" s="15">
-        <v>10009</v>
+        <v>12032</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="15">
         <v>10080059048</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.008</v>
       </c>
       <c r="L13" s="15">
         <v>0.00693</v>
       </c>
       <c r="M13" s="15">
         <v>0.00666</v>
       </c>
       <c r="N13" s="15">
-        <v>44419</v>
+        <v>45126</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="15">
         <v>10080061267</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I14" s="15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J14" s="15">
         <v>2000</v>
       </c>
       <c r="K14" s="15">
         <v>0.00992</v>
       </c>
       <c r="L14" s="15">
         <v>0.00859</v>
       </c>
       <c r="M14" s="15">
         <v>0.00826</v>
       </c>
       <c r="N14" s="15">
         <v>22</v>
       </c>
       <c r="O14" s="15">
-        <v>2250</v>
-[...1 lines deleted...]
-      <c r="P14" s="15"/>
+        <v>2640</v>
+      </c>
+      <c r="P14" s="15" t="s">
+        <v>34</v>
+      </c>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="15">
         <v>10080035642</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J15" s="15">
         <v>1000</v>
       </c>
       <c r="K15" s="15">
         <v>0.05778</v>
       </c>
       <c r="L15" s="15">
         <v>0.0343</v>
       </c>
       <c r="M15" s="15">
         <v>0.0289</v>
       </c>
-      <c r="N15" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="15">
         <v>10080059049</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J16" s="15">
         <v>1000</v>
       </c>
       <c r="K16" s="15">
         <v>0.01849</v>
       </c>
       <c r="L16" s="15">
         <v>0.0117</v>
       </c>
       <c r="M16" s="15">
         <v>0.01094</v>
       </c>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="B17" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" s="15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J17" s="15">
         <v>1000</v>
       </c>
       <c r="K17" s="15">
         <v>0.0102</v>
       </c>
       <c r="L17" s="15">
         <v>0.008840000000000001</v>
       </c>
       <c r="M17" s="15">
         <v>0.008500000000000001</v>
       </c>
       <c r="N17" s="15">
-        <v>7686</v>
+        <v>7722</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="B18" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="15">
         <v>10080064443</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I18" s="15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.01148</v>
       </c>
       <c r="L18" s="15">
         <v>0.009950000000000001</v>
       </c>
       <c r="M18" s="15">
         <v>0.009560000000000001</v>
       </c>
       <c r="N18" s="15">
-        <v>331</v>
+        <v>262</v>
       </c>
       <c r="O18" s="15">
-        <v>890</v>
-[...1 lines deleted...]
-      <c r="P18" s="15"/>
+        <v>810</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>34</v>
+      </c>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="15">
         <v>10080059050</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J19" s="15">
         <v>1000</v>
       </c>
       <c r="K19" s="15">
         <v>0.012</v>
       </c>
       <c r="L19" s="15">
         <v>0.0104</v>
       </c>
       <c r="M19" s="15">
         <v>0.01</v>
       </c>
       <c r="N19" s="15">
-        <v>8314</v>
+        <v>7025</v>
       </c>
       <c r="O19" s="15">
-        <v>12750</v>
+        <v>12000</v>
       </c>
       <c r="P19" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q19" s="15"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="B20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="15">
         <v>10080035643</v>
       </c>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J20" s="15">
         <v>1000</v>
       </c>
       <c r="K20" s="15">
         <v>0.01503</v>
       </c>
       <c r="L20" s="15">
         <v>0.01303</v>
       </c>
       <c r="M20" s="15">
         <v>0.01253</v>
       </c>
       <c r="N20" s="15">
-        <v>4598</v>
+        <v>5747</v>
       </c>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="B21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="15">
         <v>10080047943</v>
       </c>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15"/>
       <c r="J21" s="15">
         <v>1000</v>
       </c>
       <c r="K21" s="15">
         <v>0.08024000000000001</v>
       </c>
       <c r="L21" s="15">
         <v>0.04763</v>
       </c>
       <c r="M21" s="15">
         <v>0.04012</v>
       </c>
       <c r="N21" s="15">
-        <v>3279</v>
+        <v>4040</v>
       </c>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="B22" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="15">
         <v>10080059262</v>
       </c>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="15"/>
       <c r="J22" s="15">
         <v>1000</v>
       </c>
       <c r="K22" s="15">
         <v>0.01361</v>
       </c>
       <c r="L22" s="15">
         <v>0.01179</v>
       </c>
       <c r="M22" s="15">
         <v>0.01134</v>
       </c>
       <c r="N22" s="15">
-        <v>663</v>
+        <v>384</v>
       </c>
       <c r="O22" s="15">
-        <v>1360</v>
+        <v>1620</v>
       </c>
       <c r="P22" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q22" s="15"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="B23" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="15">
         <v>10080059263</v>
       </c>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="15"/>
       <c r="J23" s="15">
         <v>1000</v>
       </c>
       <c r="K23" s="15">
         <v>0.01704</v>
       </c>
       <c r="L23" s="15">
         <v>0.01477</v>
       </c>
       <c r="M23" s="15">
         <v>0.0142</v>
       </c>
       <c r="N23" s="15">
-        <v>4875</v>
+        <v>5692</v>
       </c>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="B24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>68</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>70</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I24" s="15"/>
       <c r="J24" s="15">
         <v>1000</v>
       </c>
       <c r="K24" s="15">
         <v>0.0203</v>
       </c>
       <c r="L24" s="15">
         <v>0.01759</v>
       </c>
       <c r="M24" s="15">
         <v>0.01691</v>
       </c>
       <c r="N24" s="15">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="B25" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="15">
         <v>10080064363</v>
       </c>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="15"/>
       <c r="J25" s="15">
         <v>1000</v>
       </c>
       <c r="K25" s="15">
         <v>0.01788</v>
       </c>
       <c r="L25" s="15">
         <v>0.0155</v>
       </c>
       <c r="M25" s="15">
         <v>0.0149</v>
       </c>
       <c r="N25" s="15">
-        <v>3045</v>
+        <v>2616</v>
       </c>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="B26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>73</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="15">
         <v>10080059107</v>
       </c>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15"/>
@@ -2554,51 +2558,51 @@
       <c r="D27" s="15" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="15">
         <v>10080059264</v>
       </c>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="15"/>
       <c r="J27" s="15">
         <v>1000</v>
       </c>
       <c r="K27" s="15">
         <v>0.02001</v>
       </c>
       <c r="L27" s="15">
         <v>0.01734</v>
       </c>
       <c r="M27" s="15">
         <v>0.01668</v>
       </c>
       <c r="N27" s="15">
-        <v>4737</v>
+        <v>4152</v>
       </c>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>77</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E28" s="15">
         <v>10080059108</v>
       </c>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="15"/>
@@ -2632,51 +2636,51 @@
       <c r="D29" s="15" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="15">
         <v>10080059265</v>
       </c>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="15"/>
       <c r="J29" s="15">
         <v>1000</v>
       </c>
       <c r="K29" s="15">
         <v>0.02181</v>
       </c>
       <c r="L29" s="15">
         <v>0.0189</v>
       </c>
       <c r="M29" s="15">
         <v>0.01818</v>
       </c>
       <c r="N29" s="15">
-        <v>3285</v>
+        <v>3816</v>
       </c>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="B30" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="15">
         <v>10080064444</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I30" s="15"/>
@@ -2708,90 +2712,90 @@
       <c r="D31" s="15" t="s">
         <v>84</v>
       </c>
       <c r="E31" s="15">
         <v>10000001814</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1000</v>
       </c>
       <c r="K31" s="15">
         <v>0.02561</v>
       </c>
       <c r="L31" s="15">
         <v>0.02219</v>
       </c>
       <c r="M31" s="15">
         <v>0.02134</v>
       </c>
       <c r="N31" s="15">
-        <v>1722</v>
+        <v>2210</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>85</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="15">
         <v>10080016543</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>1000</v>
       </c>
       <c r="K32" s="15">
         <v>0.17428</v>
       </c>
       <c r="L32" s="15">
         <v>0.13941</v>
       </c>
       <c r="M32" s="15">
         <v>0.13067</v>
       </c>
       <c r="N32" s="15">
-        <v>786</v>
+        <v>681</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="15">
         <v>10000014676</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="15"/>
@@ -2862,96 +2866,96 @@
       <c r="D35" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="15">
         <v>10080059109</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>500</v>
       </c>
       <c r="K35" s="15">
         <v>0.07376000000000001</v>
       </c>
       <c r="L35" s="15">
         <v>0.04379</v>
       </c>
       <c r="M35" s="15">
         <v>0.03688</v>
       </c>
       <c r="N35" s="15">
-        <v>4916</v>
+        <v>5331</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>93</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="15">
         <v>10080059051</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>500</v>
       </c>
       <c r="K36" s="15">
         <v>0.04565</v>
       </c>
       <c r="L36" s="15">
         <v>0.03956</v>
       </c>
       <c r="M36" s="15">
         <v>0.03804</v>
       </c>
       <c r="N36" s="15">
-        <v>692</v>
+        <v>663</v>
       </c>
       <c r="O36" s="15">
-        <v>1440</v>
+        <v>1380</v>
       </c>
       <c r="P36" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="15">
         <v>10080018293</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I37" s="15"/>
       <c r="J37" s="15">
         <v>500</v>
@@ -2981,51 +2985,51 @@
       <c r="D38" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I38" s="15"/>
       <c r="J38" s="15">
         <v>500</v>
       </c>
       <c r="K38" s="15">
         <v>0.17379</v>
       </c>
       <c r="L38" s="15">
         <v>0.13906</v>
       </c>
       <c r="M38" s="15">
         <v>0.13032</v>
       </c>
       <c r="N38" s="15">
-        <v>3989</v>
+        <v>3799</v>
       </c>
       <c r="O38" s="15"/>
       <c r="P38" s="15"/>
       <c r="Q38" s="15"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="B39" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>102</v>
       </c>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="15"/>
@@ -3055,51 +3059,51 @@
       <c r="D40" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E40" s="15">
         <v>10080016546</v>
       </c>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I40" s="15"/>
       <c r="J40" s="15">
         <v>500</v>
       </c>
       <c r="K40" s="15">
         <v>0.16923</v>
       </c>
       <c r="L40" s="15">
         <v>0.13537</v>
       </c>
       <c r="M40" s="15">
         <v>0.12698</v>
       </c>
       <c r="N40" s="15">
-        <v>1939</v>
+        <v>1659</v>
       </c>
       <c r="O40" s="15"/>
       <c r="P40" s="15"/>
       <c r="Q40" s="15"/>
       <c r="R40"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="15"/>
@@ -3129,51 +3133,51 @@
       <c r="D42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15">
         <v>500</v>
       </c>
       <c r="K42" s="15">
         <v>0.19422</v>
       </c>
       <c r="L42" s="15">
         <v>0.15543</v>
       </c>
       <c r="M42" s="15">
         <v>0.14571</v>
       </c>
       <c r="N42" s="15">
-        <v>2389</v>
+        <v>2774</v>
       </c>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="B43" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E43" s="15" t="s">
         <v>113</v>
       </c>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="15"/>
@@ -3357,51 +3361,51 @@
       <c r="D48" s="15" t="s">
         <v>123</v>
       </c>
       <c r="E48" s="15">
         <v>10000001424</v>
       </c>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I48" s="15"/>
       <c r="J48" s="15">
         <v>2000</v>
       </c>
       <c r="K48" s="15">
         <v>0.00722</v>
       </c>
       <c r="L48" s="15">
         <v>0.00625</v>
       </c>
       <c r="M48" s="15">
         <v>0.00601</v>
       </c>
       <c r="N48" s="15">
-        <v>68687</v>
+        <v>72848</v>
       </c>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48"/>
     </row>
     <row r="49" spans="1:18">
       <c r="B49" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>124</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>126</v>
       </c>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15" t="s">
         <v>127</v>
       </c>
       <c r="I49" s="15"/>
@@ -3431,94 +3435,94 @@
       <c r="D50" s="15" t="s">
         <v>129</v>
       </c>
       <c r="E50" s="15">
         <v>10000006746</v>
       </c>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I50" s="15"/>
       <c r="J50" s="15">
         <v>2000</v>
       </c>
       <c r="K50" s="15">
         <v>0.01277</v>
       </c>
       <c r="L50" s="15">
         <v>0.01106</v>
       </c>
       <c r="M50" s="15">
         <v>0.01064</v>
       </c>
       <c r="N50" s="15">
-        <v>8982</v>
+        <v>1048</v>
       </c>
       <c r="O50" s="15">
-        <v>58500</v>
+        <v>44640</v>
       </c>
       <c r="P50" s="15" t="s">
         <v>30</v>
       </c>
       <c r="Q50" s="15"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="B51" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="15">
         <v>10000001774</v>
       </c>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="15"/>
       <c r="J51" s="15">
         <v>2000</v>
       </c>
       <c r="K51" s="15">
         <v>0.01235</v>
       </c>
       <c r="L51" s="15">
         <v>0.0107</v>
       </c>
       <c r="M51" s="15">
         <v>0.01029</v>
       </c>
       <c r="N51" s="15">
-        <v>47839</v>
+        <v>35441</v>
       </c>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="B52" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>132</v>
       </c>
       <c r="D52" s="15" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="15" t="s">
         <v>134</v>
       </c>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15" t="s">
         <v>127</v>
       </c>
       <c r="I52" s="15"/>
@@ -3585,51 +3589,51 @@
       <c r="D54" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E54" s="15">
         <v>10000008857</v>
       </c>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15">
         <v>2000</v>
       </c>
       <c r="K54" s="15">
         <v>0.05082</v>
       </c>
       <c r="L54" s="15">
         <v>0.02332</v>
       </c>
       <c r="M54" s="15">
         <v>0.02057</v>
       </c>
       <c r="N54" s="15">
-        <v>18408</v>
+        <v>20862</v>
       </c>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
       <c r="R54"/>
     </row>
     <row r="55" spans="1:18">
       <c r="B55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D55" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E55" s="15">
         <v>10080016746</v>
       </c>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I55" s="15"/>
@@ -3661,51 +3665,51 @@
       <c r="D56" s="15" t="s">
         <v>142</v>
       </c>
       <c r="E56" s="15">
         <v>10000001425</v>
       </c>
       <c r="F56" s="15"/>
       <c r="G56" s="15"/>
       <c r="H56" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15">
         <v>2000</v>
       </c>
       <c r="K56" s="15">
         <v>0.01658</v>
       </c>
       <c r="L56" s="15">
         <v>0.01437</v>
       </c>
       <c r="M56" s="15">
         <v>0.01381</v>
       </c>
       <c r="N56" s="15">
-        <v>40730</v>
+        <v>35959</v>
       </c>
       <c r="O56" s="15"/>
       <c r="P56" s="15"/>
       <c r="Q56" s="15"/>
       <c r="R56"/>
     </row>
     <row r="57" spans="1:18">
       <c r="B57" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>143</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>145</v>
       </c>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15" t="s">
         <v>127</v>
       </c>
       <c r="I57" s="15"/>
@@ -3735,57 +3739,57 @@
       <c r="D58" s="15" t="s">
         <v>147</v>
       </c>
       <c r="E58" s="15">
         <v>10000008858</v>
       </c>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I58" s="15"/>
       <c r="J58" s="15">
         <v>2000</v>
       </c>
       <c r="K58" s="15">
         <v>0.02288</v>
       </c>
       <c r="L58" s="15">
         <v>0.01983</v>
       </c>
       <c r="M58" s="15">
         <v>0.01906</v>
       </c>
       <c r="N58" s="15">
-        <v>557</v>
+        <v>399</v>
       </c>
       <c r="O58" s="15">
         <v>7900</v>
       </c>
       <c r="P58" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q58" s="15"/>
       <c r="R58"/>
     </row>
     <row r="59" spans="1:18">
       <c r="B59" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>148</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>149</v>
       </c>
       <c r="E59" s="15">
         <v>10080011015</v>
       </c>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I59" s="15"/>
       <c r="J59" s="15">
         <v>2000</v>
@@ -3812,53 +3816,51 @@
       <c r="C60" s="15" t="s">
         <v>150</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E60" s="15" t="s">
         <v>152</v>
       </c>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15" t="s">
         <v>127</v>
       </c>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15">
         <v>0.0159</v>
       </c>
       <c r="L60" s="15">
         <v>0.0159</v>
       </c>
       <c r="M60" s="15">
         <v>0.0159</v>
       </c>
-      <c r="N60" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60"/>
     </row>
     <row r="61" spans="1:18">
       <c r="B61" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>150</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>151</v>
       </c>
       <c r="E61" s="15">
         <v>10080035715</v>
       </c>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I61" s="15"/>
       <c r="J61" s="15">
@@ -3889,133 +3891,133 @@
       <c r="D62" s="15" t="s">
         <v>154</v>
       </c>
       <c r="E62" s="15">
         <v>10000001732</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>1000</v>
       </c>
       <c r="K62" s="15">
         <v>0.0194</v>
       </c>
       <c r="L62" s="15">
         <v>0.01681</v>
       </c>
       <c r="M62" s="15">
         <v>0.01616</v>
       </c>
       <c r="N62" s="15">
-        <v>3210</v>
+        <v>2924</v>
       </c>
       <c r="O62" s="15">
-        <v>6500</v>
+        <v>8900</v>
       </c>
       <c r="P62" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>156</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>157</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I63" s="15"/>
       <c r="J63" s="15">
         <v>1000</v>
       </c>
       <c r="K63" s="15">
         <v>0.05666</v>
       </c>
       <c r="L63" s="15">
         <v>0.0308</v>
       </c>
       <c r="M63" s="15">
         <v>0.02832</v>
       </c>
       <c r="N63" s="15">
-        <v>1090</v>
+        <v>889</v>
       </c>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63"/>
     </row>
     <row r="64" spans="1:18">
       <c r="B64" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>158</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>159</v>
       </c>
       <c r="E64" s="15">
         <v>10000005925</v>
       </c>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="15"/>
       <c r="J64" s="15">
         <v>1000</v>
       </c>
       <c r="K64" s="15">
         <v>0.02835</v>
       </c>
       <c r="L64" s="15">
         <v>0.02457</v>
       </c>
       <c r="M64" s="15">
         <v>0.02363</v>
       </c>
       <c r="N64" s="15">
-        <v>2104</v>
+        <v>1426</v>
       </c>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64"/>
     </row>
     <row r="65" spans="1:18">
       <c r="B65" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>160</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>161</v>
       </c>
       <c r="E65" s="15">
         <v>10080011016</v>
       </c>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="15"/>
@@ -4086,57 +4088,57 @@
       <c r="D67" s="15" t="s">
         <v>165</v>
       </c>
       <c r="E67" s="15">
         <v>10000001426</v>
       </c>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="15"/>
       <c r="J67" s="15">
         <v>1000</v>
       </c>
       <c r="K67" s="15">
         <v>0.02093</v>
       </c>
       <c r="L67" s="15">
         <v>0.01814</v>
       </c>
       <c r="M67" s="15">
         <v>0.01744</v>
       </c>
       <c r="N67" s="15">
-        <v>11116</v>
+        <v>7996</v>
       </c>
       <c r="O67" s="15">
-        <v>12400</v>
+        <v>12600</v>
       </c>
       <c r="P67" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q67" s="15"/>
       <c r="R67"/>
     </row>
     <row r="68" spans="1:18">
       <c r="B68" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>167</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>168</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15" t="s">
         <v>127</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="15"/>
       <c r="K68" s="15">
@@ -4166,57 +4168,57 @@
       <c r="D69" s="15" t="s">
         <v>170</v>
       </c>
       <c r="E69" s="15">
         <v>10000008859</v>
       </c>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I69" s="15"/>
       <c r="J69" s="15">
         <v>1000</v>
       </c>
       <c r="K69" s="15">
         <v>0.03233</v>
       </c>
       <c r="L69" s="15">
         <v>0.02802</v>
       </c>
       <c r="M69" s="15">
         <v>0.02694</v>
       </c>
       <c r="N69" s="15">
-        <v>628</v>
+        <v>562</v>
       </c>
       <c r="O69" s="15">
-        <v>1260</v>
+        <v>1200</v>
       </c>
       <c r="P69" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q69" s="15"/>
       <c r="R69"/>
     </row>
     <row r="70" spans="1:18">
       <c r="B70" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>171</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>172</v>
       </c>
       <c r="E70" s="15">
         <v>10080011017</v>
       </c>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I70" s="15"/>
       <c r="J70" s="15">
         <v>1000</v>
@@ -4246,207 +4248,207 @@
       <c r="D71" s="15" t="s">
         <v>174</v>
       </c>
       <c r="E71" s="15">
         <v>10000006422</v>
       </c>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15">
         <v>1000</v>
       </c>
       <c r="K71" s="15">
         <v>0.02879</v>
       </c>
       <c r="L71" s="15">
         <v>0.02495</v>
       </c>
       <c r="M71" s="15">
         <v>0.02399</v>
       </c>
       <c r="N71" s="15">
-        <v>3489</v>
+        <v>4769</v>
       </c>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71"/>
     </row>
     <row r="72" spans="1:18">
       <c r="B72" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>175</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E72" s="15">
         <v>10000007293</v>
       </c>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I72" s="15"/>
       <c r="J72" s="15">
         <v>1000</v>
       </c>
       <c r="K72" s="15">
         <v>0.1478</v>
       </c>
       <c r="L72" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M72" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N72" s="15">
-        <v>7944</v>
+        <v>10362</v>
       </c>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72"/>
     </row>
     <row r="73" spans="1:18">
       <c r="B73" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>177</v>
       </c>
       <c r="D73" s="15" t="s">
         <v>178</v>
       </c>
       <c r="E73" s="15">
         <v>10080015955</v>
       </c>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I73" s="15"/>
       <c r="J73" s="15">
         <v>1000</v>
       </c>
       <c r="K73" s="15">
         <v>0.1478</v>
       </c>
       <c r="L73" s="15">
         <v>0.08006000000000001</v>
       </c>
       <c r="M73" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="N73" s="15">
-        <v>24349</v>
+        <v>29720</v>
       </c>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73"/>
     </row>
     <row r="74" spans="1:18">
       <c r="B74" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>179</v>
       </c>
       <c r="D74" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E74" s="15">
         <v>10000001427</v>
       </c>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I74" s="15"/>
       <c r="J74" s="15">
         <v>1000</v>
       </c>
       <c r="K74" s="15">
         <v>0.03305</v>
       </c>
       <c r="L74" s="15">
         <v>0.02864</v>
       </c>
       <c r="M74" s="15">
         <v>0.02754</v>
       </c>
       <c r="N74" s="15">
-        <v>2131</v>
+        <v>2196</v>
       </c>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74"/>
     </row>
     <row r="75" spans="1:18">
       <c r="B75" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>181</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E75" s="15">
         <v>10000008860</v>
       </c>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I75" s="15"/>
       <c r="J75" s="15">
         <v>1000</v>
       </c>
       <c r="K75" s="15">
         <v>0.04466</v>
       </c>
       <c r="L75" s="15">
         <v>0.0387</v>
       </c>
       <c r="M75" s="15">
         <v>0.03721</v>
       </c>
       <c r="N75" s="15">
-        <v>2524</v>
+        <v>2259</v>
       </c>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75"/>
     </row>
     <row r="76" spans="1:18">
       <c r="B76" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>183</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>184</v>
       </c>
       <c r="E76" s="15" t="s">
         <v>185</v>
       </c>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I76" s="15"/>
@@ -4478,90 +4480,90 @@
       <c r="D77" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E77" s="15">
         <v>10000014681</v>
       </c>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I77" s="15"/>
       <c r="J77" s="15">
         <v>1000</v>
       </c>
       <c r="K77" s="15">
         <v>0.03242</v>
       </c>
       <c r="L77" s="15">
         <v>0.02809</v>
       </c>
       <c r="M77" s="15">
         <v>0.02701</v>
       </c>
       <c r="N77" s="15">
-        <v>3604</v>
+        <v>3715</v>
       </c>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77"/>
     </row>
     <row r="78" spans="1:18">
       <c r="B78" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>188</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>189</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>190</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I78" s="15"/>
       <c r="J78" s="15">
         <v>1000</v>
       </c>
       <c r="K78" s="15">
         <v>0.07513</v>
       </c>
       <c r="L78" s="15">
         <v>0.06035</v>
       </c>
       <c r="M78" s="15">
         <v>0.05666</v>
       </c>
       <c r="N78" s="15">
-        <v>4209</v>
+        <v>3439</v>
       </c>
       <c r="O78" s="15"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="15"/>
       <c r="R78"/>
     </row>
     <row r="79" spans="1:18">
       <c r="B79" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>191</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>192</v>
       </c>
       <c r="E79" s="15" t="s">
         <v>193</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I79" s="15"/>
@@ -4591,51 +4593,51 @@
       <c r="D80" s="15" t="s">
         <v>195</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>196</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>1000</v>
       </c>
       <c r="K80" s="15">
         <v>0.05145</v>
       </c>
       <c r="L80" s="15">
         <v>0.04459</v>
       </c>
       <c r="M80" s="15">
         <v>0.04288</v>
       </c>
       <c r="N80" s="15">
-        <v>139</v>
+        <v>193</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>197</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>198</v>
       </c>
       <c r="E81" s="15">
         <v>10080035717</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I81" s="15"/>
@@ -4667,90 +4669,90 @@
       <c r="D82" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E82" s="15">
         <v>10000001428</v>
       </c>
       <c r="F82" s="15"/>
       <c r="G82" s="15"/>
       <c r="H82" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I82" s="15"/>
       <c r="J82" s="15">
         <v>1000</v>
       </c>
       <c r="K82" s="15">
         <v>0.03647</v>
       </c>
       <c r="L82" s="15">
         <v>0.0316</v>
       </c>
       <c r="M82" s="15">
         <v>0.03039</v>
       </c>
       <c r="N82" s="15">
-        <v>3189</v>
+        <v>3336</v>
       </c>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
       <c r="R82"/>
     </row>
     <row r="83" spans="1:18">
       <c r="B83" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>201</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E83" s="15">
         <v>10000014684</v>
       </c>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="15"/>
       <c r="J83" s="15">
         <v>500</v>
       </c>
       <c r="K83" s="15">
         <v>0.06015</v>
       </c>
       <c r="L83" s="15">
         <v>0.05213</v>
       </c>
       <c r="M83" s="15">
         <v>0.05013</v>
       </c>
       <c r="N83" s="15">
-        <v>1442</v>
+        <v>1175</v>
       </c>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
       <c r="R83"/>
     </row>
     <row r="84" spans="1:18">
       <c r="B84" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>203</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E84" s="15">
         <v>10080012589</v>
       </c>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I84" s="15"/>
@@ -4856,51 +4858,51 @@
       <c r="D87" s="15" t="s">
         <v>209</v>
       </c>
       <c r="E87" s="15">
         <v>10000014685</v>
       </c>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I87" s="15"/>
       <c r="J87" s="15">
         <v>1000</v>
       </c>
       <c r="K87" s="15">
         <v>0.03465</v>
       </c>
       <c r="L87" s="15">
         <v>0.03003</v>
       </c>
       <c r="M87" s="15">
         <v>0.02888</v>
       </c>
       <c r="N87" s="15">
-        <v>3535</v>
+        <v>3594</v>
       </c>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
       <c r="R87"/>
     </row>
     <row r="88" spans="1:18">
       <c r="B88" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>210</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>211</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>212</v>
       </c>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="15"/>
@@ -4930,129 +4932,129 @@
       <c r="D89" s="15" t="s">
         <v>214</v>
       </c>
       <c r="E89" s="15" t="s">
         <v>215</v>
       </c>
       <c r="F89" s="15"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="15"/>
       <c r="J89" s="15">
         <v>500</v>
       </c>
       <c r="K89" s="15">
         <v>0.04935</v>
       </c>
       <c r="L89" s="15">
         <v>0.04277</v>
       </c>
       <c r="M89" s="15">
         <v>0.04113</v>
       </c>
       <c r="N89" s="15">
-        <v>395</v>
+        <v>450</v>
       </c>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
       <c r="R89"/>
     </row>
     <row r="90" spans="1:18">
       <c r="B90" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>216</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>217</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>218</v>
       </c>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I90" s="15"/>
       <c r="J90" s="15">
         <v>1000</v>
       </c>
       <c r="K90" s="15">
         <v>0.15765</v>
       </c>
       <c r="L90" s="15">
         <v>0.10222</v>
       </c>
       <c r="M90" s="15">
         <v>0.07882</v>
       </c>
       <c r="N90" s="15">
-        <v>1851</v>
+        <v>1373</v>
       </c>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
       <c r="R90"/>
     </row>
     <row r="91" spans="1:18">
       <c r="B91" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>219</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>220</v>
       </c>
       <c r="E91" s="15">
         <v>10000001775</v>
       </c>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="15"/>
       <c r="J91" s="15">
         <v>1000</v>
       </c>
       <c r="K91" s="15">
         <v>0.02016</v>
       </c>
       <c r="L91" s="15">
         <v>0.02016</v>
       </c>
       <c r="M91" s="15">
         <v>0.02016</v>
       </c>
       <c r="N91" s="15">
-        <v>891</v>
+        <v>932</v>
       </c>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
       <c r="R91"/>
     </row>
     <row r="92" spans="1:18">
       <c r="B92" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>221</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>222</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>223</v>
       </c>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I92" s="15"/>
@@ -5082,51 +5084,51 @@
       <c r="D93" s="15" t="s">
         <v>225</v>
       </c>
       <c r="E93" s="15">
         <v>10080016958</v>
       </c>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I93" s="15"/>
       <c r="J93" s="15">
         <v>500</v>
       </c>
       <c r="K93" s="15">
         <v>0.05235</v>
       </c>
       <c r="L93" s="15">
         <v>0.04537</v>
       </c>
       <c r="M93" s="15">
         <v>0.04363</v>
       </c>
       <c r="N93" s="15">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
       <c r="R93"/>
     </row>
     <row r="94" spans="1:18">
       <c r="B94" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C94" s="15" t="s">
         <v>226</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>227</v>
       </c>
       <c r="E94" s="15" t="s">
         <v>228</v>
       </c>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I94" s="15"/>
@@ -5156,90 +5158,90 @@
         <v>229</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E95" s="15">
         <v>10000014688</v>
       </c>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="15">
         <v>0.05489</v>
       </c>
       <c r="L95" s="15">
         <v>0.04757</v>
       </c>
       <c r="M95" s="15">
         <v>0.04574</v>
       </c>
       <c r="N95" s="15">
-        <v>1646</v>
+        <v>1513</v>
       </c>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
       <c r="R95"/>
     </row>
     <row r="96" spans="1:18">
       <c r="B96" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E96" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F96" s="15"/>
       <c r="G96" s="15"/>
       <c r="H96" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I96" s="15"/>
       <c r="J96" s="15">
         <v>500</v>
       </c>
       <c r="K96" s="15">
         <v>0.04927</v>
       </c>
       <c r="L96" s="15">
         <v>0.04187</v>
       </c>
       <c r="M96" s="15">
         <v>0.03449</v>
       </c>
       <c r="N96" s="15">
-        <v>3082</v>
+        <v>2759</v>
       </c>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
       <c r="R96"/>
     </row>
     <row r="97" spans="1:18">
       <c r="B97" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E97" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="15"/>
@@ -5273,51 +5275,51 @@
       <c r="D98" s="15" t="s">
         <v>238</v>
       </c>
       <c r="E98" s="15">
         <v>10000014689</v>
       </c>
       <c r="F98" s="15"/>
       <c r="G98" s="15"/>
       <c r="H98" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I98" s="15"/>
       <c r="J98" s="15">
         <v>500</v>
       </c>
       <c r="K98" s="15">
         <v>0.05148</v>
       </c>
       <c r="L98" s="15">
         <v>0.04462</v>
       </c>
       <c r="M98" s="15">
         <v>0.0429</v>
       </c>
       <c r="N98" s="15">
-        <v>673</v>
+        <v>523</v>
       </c>
       <c r="O98" s="15"/>
       <c r="P98" s="15"/>
       <c r="Q98" s="15"/>
       <c r="R98"/>
     </row>
     <row r="99" spans="1:18">
       <c r="B99" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>239</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>240</v>
       </c>
       <c r="E99" s="15" t="s">
         <v>241</v>
       </c>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I99" s="15"/>
@@ -5460,94 +5462,94 @@
       <c r="D103" s="15" t="s">
         <v>251</v>
       </c>
       <c r="E103" s="15">
         <v>10000014691</v>
       </c>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
       <c r="H103" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I103" s="15"/>
       <c r="J103" s="15">
         <v>500</v>
       </c>
       <c r="K103" s="15">
         <v>0.06303</v>
       </c>
       <c r="L103" s="15">
         <v>0.05463</v>
       </c>
       <c r="M103" s="15">
         <v>0.05253</v>
       </c>
       <c r="N103" s="15">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="O103" s="15">
-        <v>1800</v>
+        <v>1420</v>
       </c>
       <c r="P103" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q103" s="15"/>
       <c r="R103"/>
     </row>
     <row r="104" spans="1:18">
       <c r="B104" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>252</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>253</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>254</v>
       </c>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I104" s="15"/>
       <c r="J104" s="15">
         <v>500</v>
       </c>
       <c r="K104" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L104" s="15">
         <v>0.06281</v>
       </c>
       <c r="M104" s="15">
         <v>0.05173</v>
       </c>
       <c r="N104" s="15">
-        <v>234</v>
+        <v>180</v>
       </c>
       <c r="O104" s="15"/>
       <c r="P104" s="15"/>
       <c r="Q104" s="15"/>
       <c r="R104"/>
     </row>
     <row r="105" spans="1:18">
       <c r="B105" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>255</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>256</v>
       </c>
       <c r="E105" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="15"/>
@@ -5614,94 +5616,94 @@
       <c r="D107" s="15" t="s">
         <v>262</v>
       </c>
       <c r="E107" s="15">
         <v>10000001776</v>
       </c>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I107" s="15"/>
       <c r="J107" s="15">
         <v>500</v>
       </c>
       <c r="K107" s="15">
         <v>0.0615</v>
       </c>
       <c r="L107" s="15">
         <v>0.0533</v>
       </c>
       <c r="M107" s="15">
         <v>0.05125</v>
       </c>
       <c r="N107" s="15">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="O107" s="15">
-        <v>1460</v>
+        <v>1440</v>
       </c>
       <c r="P107" s="15" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="Q107" s="15"/>
       <c r="R107"/>
     </row>
     <row r="108" spans="1:18">
       <c r="B108" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>263</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>264</v>
       </c>
       <c r="E108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I108" s="15"/>
       <c r="J108" s="15">
         <v>500</v>
       </c>
       <c r="K108" s="15">
         <v>0.12267</v>
       </c>
       <c r="L108" s="15">
         <v>0.09815</v>
       </c>
       <c r="M108" s="15">
         <v>0.092</v>
       </c>
       <c r="N108" s="15">
-        <v>10412</v>
+        <v>10775</v>
       </c>
       <c r="O108" s="15"/>
       <c r="P108" s="15"/>
       <c r="Q108" s="15"/>
       <c r="R108"/>
     </row>
     <row r="109" spans="1:18">
       <c r="B109" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>266</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>267</v>
       </c>
       <c r="E109" s="15" t="s">
         <v>268</v>
       </c>
       <c r="F109" s="15"/>
       <c r="G109" s="15"/>
       <c r="H109" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I109" s="15"/>
@@ -5731,51 +5733,51 @@
       <c r="D110" s="15" t="s">
         <v>270</v>
       </c>
       <c r="E110" s="15" t="s">
         <v>271</v>
       </c>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I110" s="15"/>
       <c r="J110" s="15">
         <v>500</v>
       </c>
       <c r="K110" s="15">
         <v>0.04927</v>
       </c>
       <c r="L110" s="15">
         <v>0.04187</v>
       </c>
       <c r="M110" s="15">
         <v>0.03449</v>
       </c>
       <c r="N110" s="15">
-        <v>3861</v>
+        <v>3432</v>
       </c>
       <c r="O110" s="15"/>
       <c r="P110" s="15"/>
       <c r="Q110" s="15"/>
       <c r="R110"/>
     </row>
     <row r="111" spans="1:18">
       <c r="B111" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C111" s="15" t="s">
         <v>272</v>
       </c>
       <c r="D111" s="15" t="s">
         <v>273</v>
       </c>
       <c r="E111" s="15" t="s">
         <v>274</v>
       </c>
       <c r="F111" s="15"/>
       <c r="G111" s="15"/>
       <c r="H111" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I111" s="15"/>
@@ -5805,51 +5807,51 @@
       <c r="D112" s="15" t="s">
         <v>276</v>
       </c>
       <c r="E112" s="15" t="s">
         <v>277</v>
       </c>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I112" s="15"/>
       <c r="J112" s="15">
         <v>500</v>
       </c>
       <c r="K112" s="15">
         <v>0.04927</v>
       </c>
       <c r="L112" s="15">
         <v>0.04187</v>
       </c>
       <c r="M112" s="15">
         <v>0.03449</v>
       </c>
       <c r="N112" s="15">
-        <v>2617</v>
+        <v>3569</v>
       </c>
       <c r="O112" s="15"/>
       <c r="P112" s="15"/>
       <c r="Q112" s="15"/>
       <c r="R112"/>
     </row>
     <row r="113" spans="1:18">
       <c r="B113" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>278</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>280</v>
       </c>
       <c r="F113" s="15"/>
       <c r="G113" s="15"/>
       <c r="H113" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="15"/>
@@ -5918,51 +5920,51 @@
       <c r="D115" s="15" t="s">
         <v>285</v>
       </c>
       <c r="E115" s="15">
         <v>10000001733</v>
       </c>
       <c r="F115" s="15"/>
       <c r="G115" s="15"/>
       <c r="H115" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I115" s="15"/>
       <c r="J115" s="15">
         <v>500</v>
       </c>
       <c r="K115" s="15">
         <v>0.18451</v>
       </c>
       <c r="L115" s="15">
         <v>0.09680999999999999</v>
       </c>
       <c r="M115" s="15">
         <v>0.08757</v>
       </c>
       <c r="N115" s="15">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O115" s="15"/>
       <c r="P115" s="15"/>
       <c r="Q115" s="15"/>
       <c r="R115"/>
     </row>
     <row r="116" spans="1:18">
       <c r="B116" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>286</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>287</v>
       </c>
       <c r="E116" s="15" t="s">
         <v>288</v>
       </c>
       <c r="F116" s="15"/>
       <c r="G116" s="15"/>
       <c r="H116" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I116" s="15"/>
@@ -5992,90 +5994,90 @@
       <c r="D117" s="15" t="s">
         <v>290</v>
       </c>
       <c r="E117" s="15" t="s">
         <v>291</v>
       </c>
       <c r="F117" s="15"/>
       <c r="G117" s="15"/>
       <c r="H117" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="15"/>
       <c r="J117" s="15">
         <v>500</v>
       </c>
       <c r="K117" s="15">
         <v>0.10437</v>
       </c>
       <c r="L117" s="15">
         <v>0.09045</v>
       </c>
       <c r="M117" s="15">
         <v>0.08698</v>
       </c>
       <c r="N117" s="15">
-        <v>354</v>
+        <v>321</v>
       </c>
       <c r="O117" s="15"/>
       <c r="P117" s="15"/>
       <c r="Q117" s="15"/>
       <c r="R117"/>
     </row>
     <row r="118" spans="1:18">
       <c r="B118" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>292</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>293</v>
       </c>
       <c r="E118" s="15" t="s">
         <v>294</v>
       </c>
       <c r="F118" s="15"/>
       <c r="G118" s="15"/>
       <c r="H118" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I118" s="15"/>
       <c r="J118" s="15">
         <v>500</v>
       </c>
       <c r="K118" s="15">
         <v>0.08622</v>
       </c>
       <c r="L118" s="15">
         <v>0.07328</v>
       </c>
       <c r="M118" s="15">
         <v>0.06035</v>
       </c>
       <c r="N118" s="15">
-        <v>4672</v>
+        <v>4147</v>
       </c>
       <c r="O118" s="15"/>
       <c r="P118" s="15"/>
       <c r="Q118" s="15"/>
       <c r="R118"/>
     </row>
     <row r="119" spans="1:18">
       <c r="B119" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>295</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>296</v>
       </c>
       <c r="E119" s="15" t="s">
         <v>297</v>
       </c>
       <c r="F119" s="15"/>
       <c r="G119" s="15"/>
       <c r="H119" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I119" s="15"/>
@@ -6105,51 +6107,51 @@
       <c r="D120" s="15" t="s">
         <v>299</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>300</v>
       </c>
       <c r="F120" s="15"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I120" s="15"/>
       <c r="J120" s="15">
         <v>500</v>
       </c>
       <c r="K120" s="15">
         <v>0.04927</v>
       </c>
       <c r="L120" s="15">
         <v>0.04187</v>
       </c>
       <c r="M120" s="15">
         <v>0.03449</v>
       </c>
       <c r="N120" s="15">
-        <v>2950</v>
+        <v>3470</v>
       </c>
       <c r="O120" s="15"/>
       <c r="P120" s="15"/>
       <c r="Q120" s="15"/>
       <c r="R120"/>
     </row>
     <row r="121" spans="1:18">
       <c r="B121" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>301</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>302</v>
       </c>
       <c r="E121" s="15" t="s">
         <v>303</v>
       </c>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I121" s="15"/>
@@ -6218,51 +6220,51 @@
       <c r="D123" s="15" t="s">
         <v>308</v>
       </c>
       <c r="E123" s="15" t="s">
         <v>309</v>
       </c>
       <c r="F123" s="15"/>
       <c r="G123" s="15"/>
       <c r="H123" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I123" s="15"/>
       <c r="J123" s="15">
         <v>500</v>
       </c>
       <c r="K123" s="15">
         <v>0.07625999999999999</v>
       </c>
       <c r="L123" s="15">
         <v>0.06609</v>
       </c>
       <c r="M123" s="15">
         <v>0.06355</v>
       </c>
       <c r="N123" s="15">
-        <v>1198</v>
+        <v>1421</v>
       </c>
       <c r="O123" s="15"/>
       <c r="P123" s="15"/>
       <c r="Q123" s="15"/>
       <c r="R123"/>
     </row>
     <row r="124" spans="1:18">
       <c r="B124" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>310</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>311</v>
       </c>
       <c r="E124" s="15" t="s">
         <v>312</v>
       </c>
       <c r="F124" s="15"/>
       <c r="G124" s="15"/>
       <c r="H124" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I124" s="15"/>
@@ -6294,170 +6296,174 @@
       </c>
       <c r="E125" s="15" t="s">
         <v>315</v>
       </c>
       <c r="F125" s="15"/>
       <c r="G125" s="15"/>
       <c r="H125" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>316</v>
       </c>
       <c r="J125" s="15">
         <v>500</v>
       </c>
       <c r="K125" s="15">
         <v>0.07389999999999999</v>
       </c>
       <c r="L125" s="15">
         <v>0.06281</v>
       </c>
       <c r="M125" s="15">
         <v>0.05173</v>
       </c>
       <c r="N125" s="15">
-        <v>1461</v>
+        <v>1554</v>
       </c>
       <c r="O125" s="15"/>
       <c r="P125" s="15"/>
       <c r="Q125" s="15"/>
       <c r="R125"/>
     </row>
     <row r="126" spans="1:18">
       <c r="B126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>313</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>314</v>
       </c>
       <c r="E126" s="15" t="s">
         <v>317</v>
       </c>
       <c r="F126" s="15"/>
       <c r="G126" s="15"/>
       <c r="H126" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>316</v>
       </c>
       <c r="J126" s="15">
         <v>250</v>
       </c>
       <c r="K126" s="15">
         <v>0.18934</v>
       </c>
       <c r="L126" s="15">
         <v>0.13699</v>
       </c>
       <c r="M126" s="15">
         <v>0.11953</v>
       </c>
       <c r="N126" s="15">
-        <v>316</v>
+        <v>268</v>
       </c>
       <c r="O126" s="15"/>
       <c r="P126" s="15"/>
       <c r="Q126" s="15"/>
       <c r="R126"/>
     </row>
     <row r="127" spans="1:18">
       <c r="B127" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>318</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>319</v>
       </c>
       <c r="E127" s="15" t="s">
         <v>320</v>
       </c>
       <c r="F127" s="15"/>
       <c r="G127" s="15"/>
       <c r="H127" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I127" s="15"/>
       <c r="J127" s="15">
         <v>10000</v>
       </c>
       <c r="K127" s="15">
         <v>0.00357</v>
       </c>
       <c r="L127" s="15">
         <v>0.00309</v>
       </c>
       <c r="M127" s="15">
         <v>0.00298</v>
       </c>
-      <c r="N127" s="15"/>
+      <c r="N127" s="15">
+        <v>73956</v>
+      </c>
       <c r="O127" s="15">
-        <v>135202</v>
-[...1 lines deleted...]
-      <c r="P127" s="15"/>
+        <v>80000</v>
+      </c>
+      <c r="P127" s="15" t="s">
+        <v>34</v>
+      </c>
       <c r="Q127" s="15"/>
       <c r="R127"/>
     </row>
     <row r="128" spans="1:18">
       <c r="B128" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C128" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D128" s="15" t="s">
         <v>322</v>
       </c>
       <c r="E128" s="15">
         <v>10000002684</v>
       </c>
       <c r="F128" s="15"/>
       <c r="G128" s="15"/>
       <c r="H128" s="15" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="15"/>
       <c r="J128" s="15">
         <v>9000</v>
       </c>
       <c r="K128" s="15">
         <v>0.0048</v>
       </c>
       <c r="L128" s="15">
         <v>0.00416</v>
       </c>
       <c r="M128" s="15">
         <v>0.004</v>
       </c>
       <c r="N128" s="15">
-        <v>1042700</v>
+        <v>619057</v>
       </c>
       <c r="O128" s="15"/>
       <c r="P128" s="15"/>
       <c r="Q128" s="15"/>
       <c r="R128"/>
     </row>
     <row r="129" spans="1:18">
       <c r="B129" s="14"/>
       <c r="C129" s="15"/>
       <c r="D129" s="15"/>
       <c r="E129" s="15"/>
       <c r="F129" s="15"/>
       <c r="G129" s="15"/>
       <c r="H129" s="15"/>
       <c r="I129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="15"/>
       <c r="L129" s="15"/>
       <c r="M129" s="15"/>
       <c r="N129" s="15"/>
       <c r="O129" s="15"/>
       <c r="P129" s="15"/>
       <c r="Q129" s="15"/>
     </row>
   </sheetData>