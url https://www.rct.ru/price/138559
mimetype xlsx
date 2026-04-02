--- v3 (2026-03-12)
+++ v4 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -977,51 +977,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>7583</v>
+        <v>6516</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>150</v>
       </c>
       <c r="K11" s="15">
         <v>0.2508</v>
       </c>
       <c r="L11" s="15">
         <v>0.22572</v>
       </c>
       <c r="M11" s="15">
         <v>0.209</v>
       </c>
       <c r="N11" s="15">
-        <v>4590</v>
+        <v>3036</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
     </row>
   </sheetData>