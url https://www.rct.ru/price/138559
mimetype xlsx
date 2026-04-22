--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -977,51 +977,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>6516</v>
+        <v>7737</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>150</v>
       </c>
       <c r="K11" s="15">
         <v>0.2508</v>
       </c>
       <c r="L11" s="15">
         <v>0.22572</v>
       </c>
       <c r="M11" s="15">
         <v>0.209</v>
       </c>
       <c r="N11" s="15">
-        <v>3036</v>
+        <v>2728</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
     </row>
   </sheetData>