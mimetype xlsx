--- v5 (2026-04-22)
+++ v6 (2026-05-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -977,51 +977,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>7737</v>
+        <v>9061</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>150</v>
       </c>
       <c r="K11" s="15">
         <v>0.2508</v>
       </c>
       <c r="L11" s="15">
         <v>0.22572</v>
       </c>
       <c r="M11" s="15">
         <v>0.209</v>
       </c>
       <c r="N11" s="15">
-        <v>2728</v>
+        <v>3300</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
     </row>
   </sheetData>