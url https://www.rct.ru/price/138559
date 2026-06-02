--- v6 (2026-05-12)
+++ v7 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -977,51 +977,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>9061</v>
+        <v>7025</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>150</v>
       </c>
       <c r="K11" s="15">
         <v>0.2508</v>
       </c>
       <c r="L11" s="15">
         <v>0.22572</v>
       </c>
       <c r="M11" s="15">
         <v>0.209</v>
       </c>
       <c r="N11" s="15">
-        <v>3300</v>
+        <v>2684</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
     </row>
   </sheetData>