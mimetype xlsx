--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -977,51 +977,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>7025</v>
+        <v>8857</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>150</v>
       </c>
       <c r="K11" s="15">
         <v>0.2508</v>
       </c>
       <c r="L11" s="15">
         <v>0.22572</v>
       </c>
       <c r="M11" s="15">
         <v>0.209</v>
       </c>
       <c r="N11" s="15">
-        <v>2684</v>
+        <v>1628</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
     </row>
   </sheetData>