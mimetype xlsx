--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -977,51 +977,51 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>8857</v>
+        <v>8043</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1054,53 +1054,51 @@
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="15">
         <v>150</v>
       </c>
       <c r="K11" s="15">
         <v>0.2508</v>
       </c>
       <c r="L11" s="15">
         <v>0.22572</v>
       </c>
       <c r="M11" s="15">
         <v>0.209</v>
       </c>
-      <c r="N11" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>