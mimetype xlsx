--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -109,75 +109,75 @@
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>шаг 7,50</t>
   </si>
   <si>
     <t>GT129-7.5-02P-14-01</t>
   </si>
   <si>
     <t>крышка снизу (-01) / GT129-7.5-02P-14-01 with cover</t>
   </si>
   <si>
     <t>UT-00142517</t>
   </si>
   <si>
     <t>GOLTEN</t>
   </si>
   <si>
-    <t xml:space="preserve">GT129-7.5-02P-14-14 GOLTEN, DG129-7.5-02P-14-00Z(H) DEGSON, GT129-7.5-02P-14-00 GOLTEN, </t>
+    <t xml:space="preserve">GT129-7.5-02P-14-14 GOLTEN, DG130-7.5-02P-14-00Z(H) DEGSON, DG129-7.5-02P-14-00Z(H) DEGSON, L-KLS2-130-7.50-02P-4S KLS, TL403V-02P-G12S Tianli, GT129-7.5-02P-14-00 GOLTEN, </t>
   </si>
   <si>
     <t>GT129-7.5-02P-14-14</t>
   </si>
   <si>
     <t>с крышкой снизу и ослабленными винтами / GT129-7.5-02P-14-14</t>
   </si>
   <si>
     <t>UT-00154835</t>
   </si>
   <si>
-    <t xml:space="preserve">DG129-7.5-02P-14-00Z(H) DEGSON, GT129-7.5-02P-14-01 GOLTEN, GT129-7.5-02P-14-00 GOLTEN, </t>
+    <t xml:space="preserve">DG130-7.5-02P-14-00Z(H) DEGSON, DG129-7.5-02P-14-00Z(H) DEGSON, L-KLS2-130-7.50-02P-4S KLS, TL403V-02P-G12S Tianli, GT129-7.5-02P-14-01 GOLTEN, GT129-7.5-02P-14-00 GOLTEN, </t>
   </si>
   <si>
     <t>GT129-7.5-03P-14-01</t>
   </si>
   <si>
     <t>крышка снизу (-01) / GT129-7.5-03P-14-01 with cover</t>
   </si>
   <si>
     <t>UT-00142518</t>
   </si>
   <si>
-    <t xml:space="preserve">DG129-7.5-03P-14-00Z(H) DEGSON, GT129-7.5-03P-14-00 GOLTEN, DG129-7.5-03P-14-00A(H) DEGSON, </t>
+    <t xml:space="preserve">DG130-7.5-03P-14-00Z(H) DEGSON, DG129-7.5-03P-14-00Z(H) DEGSON, L-KLS2-130-7.50-03P-4S KLS, TL403V-03P-G12S Tianli, GT129-7.5-03P-14-00 GOLTEN, DG130-7.5-03P-14-00A(H) DEGSON, DG129-7.5-03P-14-00A(H) DEGSON, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Адрес:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
@@ -977,89 +977,91 @@
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>8043</v>
+        <v>7330</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="15">
         <v>0.17532</v>
       </c>
       <c r="L10" s="15">
         <v>0.15194</v>
       </c>
       <c r="M10" s="15">
         <v>0.1461</v>
       </c>
-      <c r="N10" s="15"/>
+      <c r="N10" s="15">
+        <v>69000</v>
+      </c>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>