--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -966,102 +966,104 @@
       <c r="R7" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="B9" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="15"/>
+      <c r="J9" s="15">
+        <v>200</v>
+      </c>
       <c r="K9" s="15">
         <v>0.16419</v>
       </c>
       <c r="L9" s="15">
         <v>0.14777</v>
       </c>
       <c r="M9" s="15">
         <v>0.13683</v>
       </c>
       <c r="N9" s="15">
-        <v>7330</v>
+        <v>7432</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="J10" s="15"/>
+      <c r="J10" s="15">
+        <v>200</v>
+      </c>
       <c r="K10" s="15">
         <v>0.17532</v>
       </c>
       <c r="L10" s="15">
         <v>0.15194</v>
       </c>
       <c r="M10" s="15">
         <v>0.1461</v>
       </c>
-      <c r="N10" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="B11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>39</v>