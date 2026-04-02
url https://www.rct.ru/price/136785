--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1030,51 +1030,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>4000</v>
       </c>
       <c r="K9" s="15">
         <v>0.0031</v>
       </c>
       <c r="L9" s="15">
         <v>0.0031</v>
       </c>
       <c r="M9" s="15">
         <v>0.0031</v>
       </c>
       <c r="N9" s="15">
-        <v>1859</v>
+        <v>2590</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
@@ -1110,217 +1110,217 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>672</v>
+        <v>712</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>1169</v>
+        <v>994</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>3155</v>
+        <v>3428</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>