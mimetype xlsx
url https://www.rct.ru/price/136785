--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1030,51 +1030,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>4000</v>
       </c>
       <c r="K9" s="15">
         <v>0.0031</v>
       </c>
       <c r="L9" s="15">
         <v>0.0031</v>
       </c>
       <c r="M9" s="15">
         <v>0.0031</v>
       </c>
       <c r="N9" s="15">
-        <v>2590</v>
+        <v>2682</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
@@ -1110,217 +1110,217 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>712</v>
+        <v>488</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>348</v>
+        <v>273</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>994</v>
+        <v>1035</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>3428</v>
+        <v>3467</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>