--- v7 (2026-04-22)
+++ v8 (2026-05-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1030,51 +1030,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>4000</v>
       </c>
       <c r="K9" s="15">
         <v>0.0031</v>
       </c>
       <c r="L9" s="15">
         <v>0.0031</v>
       </c>
       <c r="M9" s="15">
         <v>0.0031</v>
       </c>
       <c r="N9" s="15">
-        <v>2682</v>
+        <v>2164</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
@@ -1110,217 +1110,217 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>273</v>
+        <v>388</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>1035</v>
+        <v>1088</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>3467</v>
+        <v>2532</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>