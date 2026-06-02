--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1030,51 +1030,51 @@
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>4000</v>
       </c>
       <c r="K9" s="15">
         <v>0.0031</v>
       </c>
       <c r="L9" s="15">
         <v>0.0031</v>
       </c>
       <c r="M9" s="15">
         <v>0.0031</v>
       </c>
       <c r="N9" s="15">
-        <v>2164</v>
+        <v>2499</v>
       </c>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
@@ -1110,217 +1110,217 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>199</v>
+        <v>159</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>504</v>
+        <v>664</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>388</v>
+        <v>335</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>1088</v>
+        <v>860</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>2532</v>
+        <v>3000</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>