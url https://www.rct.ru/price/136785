--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1029,53 +1029,51 @@
         <v>28</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="15"/>
       <c r="G9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15">
         <v>4000</v>
       </c>
       <c r="K9" s="15">
         <v>0.0031</v>
       </c>
       <c r="L9" s="15">
         <v>0.0031</v>
       </c>
       <c r="M9" s="15">
         <v>0.0031</v>
       </c>
-      <c r="N9" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="B10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>31</v>
       </c>
@@ -1110,217 +1108,217 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>159</v>
+        <v>221</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>664</v>
+        <v>616</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>860</v>
+        <v>931</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>3000</v>
+        <v>2493</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>