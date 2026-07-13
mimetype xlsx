--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1108,217 +1108,217 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>221</v>
+        <v>179</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>616</v>
+        <v>688</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>931</v>
+        <v>85</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>2493</v>
+        <v>3000</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>