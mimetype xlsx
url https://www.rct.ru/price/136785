--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1108,133 +1108,133 @@
       </c>
       <c r="E11" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>4000</v>
       </c>
       <c r="K11" s="15">
         <v>0.00386</v>
       </c>
       <c r="L11" s="15">
         <v>0.00386</v>
       </c>
       <c r="M11" s="15">
         <v>0.00386</v>
       </c>
       <c r="N11" s="15">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>688</v>
+        <v>576</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
@@ -1274,51 +1274,51 @@
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>3000</v>
+        <v>2454</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>