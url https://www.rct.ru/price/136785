--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1149,176 +1149,176 @@
       </c>
       <c r="E12" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>4000</v>
       </c>
       <c r="K12" s="15">
         <v>0.01328</v>
       </c>
       <c r="L12" s="15">
         <v>0.01328</v>
       </c>
       <c r="M12" s="15">
         <v>0.01328</v>
       </c>
       <c r="N12" s="15">
-        <v>576</v>
+        <v>520</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="I13" s="15"/>
       <c r="J13" s="15">
         <v>2000</v>
       </c>
       <c r="K13" s="15">
         <v>0.01486</v>
       </c>
       <c r="L13" s="15">
         <v>0.01486</v>
       </c>
       <c r="M13" s="15">
         <v>0.01486</v>
       </c>
       <c r="N13" s="15">
-        <v>330</v>
+        <v>370</v>
       </c>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="15">
         <v>1</v>
       </c>
       <c r="K14" s="15">
         <v>0.04926</v>
       </c>
       <c r="L14" s="15">
         <v>0.03728</v>
       </c>
       <c r="M14" s="15">
         <v>0.03462</v>
       </c>
       <c r="N14" s="15">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="15"/>
       <c r="J15" s="15">
         <v>4000</v>
       </c>
       <c r="K15" s="15">
         <v>0.00616</v>
       </c>
       <c r="L15" s="15">
         <v>0.00616</v>
       </c>
       <c r="M15" s="15">
         <v>0.00616</v>
       </c>
       <c r="N15" s="15">
-        <v>2454</v>
+        <v>3194</v>
       </c>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="B16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="15"/>
       <c r="G16" s="15" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>45</v>