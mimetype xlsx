--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -761,50 +761,53 @@
     <t>Кт961а</t>
   </si>
   <si>
     <t>Транзистор Кт961а</t>
   </si>
   <si>
     <t>10-00077098</t>
   </si>
   <si>
     <t>Кт961б</t>
   </si>
   <si>
     <t>Транзистор Кт961б</t>
   </si>
   <si>
     <t>10-00077099</t>
   </si>
   <si>
     <t>Кт972а</t>
   </si>
   <si>
     <t>Транзистор Кт972а</t>
   </si>
   <si>
     <t xml:space="preserve">BD679A HOTTECH, BD679A ST, </t>
+  </si>
+  <si>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Кт973а</t>
   </si>
   <si>
     <t>Транзистор Кт973а</t>
   </si>
   <si>
     <t>10-00077101</t>
   </si>
   <si>
     <t xml:space="preserve">BD680A HOTTECH, BD680A HOTTECH, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -1694,92 +1697,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>3729</v>
+        <v>5502</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1811,51 +1814,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -1955,51 +1958,51 @@
       <c r="D18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="15">
         <v>10080017921</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="15"/>
       <c r="J18" s="15">
         <v>1000</v>
       </c>
       <c r="K18" s="15">
         <v>0.07413</v>
       </c>
       <c r="L18" s="15">
         <v>0.05803</v>
       </c>
       <c r="M18" s="15">
         <v>0.0557</v>
       </c>
       <c r="N18" s="15">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="B19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="15"/>
@@ -2463,51 +2466,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>4896</v>
+        <v>5760</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2570,90 +2573,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2926,51 +2929,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3549,51 +3552,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>892</v>
+        <v>872</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4148,90 +4151,90 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>500</v>
+        <v>531</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>581</v>
+        <v>702</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4371,76 +4374,78 @@
       </c>
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
-      <c r="N85" s="15">
-[...3 lines deleted...]
-      <c r="P85" s="15"/>
+      <c r="N85" s="15"/>
+      <c r="O85" s="15">
+        <v>3200</v>
+      </c>
+      <c r="P85" s="15" t="s">
+        <v>249</v>
+      </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.13609</v>
       </c>
       <c r="L86" s="15">
         <v>0.11516</v>
       </c>
       <c r="M86" s="15">
         <v>0</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
@@ -4494,317 +4499,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>