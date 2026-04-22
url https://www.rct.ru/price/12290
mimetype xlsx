--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -761,53 +761,50 @@
     <t>Кт961а</t>
   </si>
   <si>
     <t>Транзистор Кт961а</t>
   </si>
   <si>
     <t>10-00077098</t>
   </si>
   <si>
     <t>Кт961б</t>
   </si>
   <si>
     <t>Транзистор Кт961б</t>
   </si>
   <si>
     <t>10-00077099</t>
   </si>
   <si>
     <t>Кт972а</t>
   </si>
   <si>
     <t>Транзистор Кт972а</t>
   </si>
   <si>
     <t xml:space="preserve">BD679A HOTTECH, BD679A ST, </t>
-  </si>
-[...1 lines deleted...]
-    <t>16.04.2026</t>
   </si>
   <si>
     <t>Кт973а</t>
   </si>
   <si>
     <t>Транзистор Кт973а</t>
   </si>
   <si>
     <t>10-00077101</t>
   </si>
   <si>
     <t xml:space="preserve">BD680A HOTTECH, BD680A HOTTECH, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -1697,92 +1694,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>5502</v>
+        <v>4771</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1814,51 +1811,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2466,51 +2463,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>5760</v>
+        <v>5328</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2573,90 +2570,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2929,51 +2926,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3552,51 +3549,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4151,90 +4148,90 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>531</v>
+        <v>624</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>702</v>
+        <v>236</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4374,78 +4371,76 @@
       </c>
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
-      <c r="N85" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N85" s="15">
+        <v>4450</v>
+      </c>
+      <c r="O85" s="15"/>
+      <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>250</v>
       </c>
-      <c r="D86" s="15" t="s">
+      <c r="E86" s="15" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.13609</v>
       </c>
       <c r="L86" s="15">
         <v>0.11516</v>
       </c>
       <c r="M86" s="15">
         <v>0</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
@@ -4499,317 +4494,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>