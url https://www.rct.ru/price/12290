--- v8 (2026-04-22)
+++ v9 (2026-05-31)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>21.04.2026</t>
+    <t>29.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1694,92 +1694,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>4771</v>
+        <v>3578</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>435</v>
+        <v>335</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1811,51 +1811,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2424,90 +2424,90 @@
       <c r="D31" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>95</v>
       </c>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15">
         <v>1</v>
       </c>
       <c r="K31" s="15">
         <v>0.021</v>
       </c>
       <c r="L31" s="15">
         <v>0.021</v>
       </c>
       <c r="M31" s="15">
         <v>0.021</v>
       </c>
       <c r="N31" s="15">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="B32" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>96</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>5328</v>
+        <v>6408</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2570,90 +2570,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>299</v>
+        <v>230</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>218</v>
+        <v>150</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2926,51 +2926,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3549,51 +3549,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>862</v>
+        <v>642</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4148,90 +4148,90 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>624</v>
+        <v>500</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4371,53 +4371,51 @@
       </c>
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
-      <c r="N85" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
         <v>252</v>
       </c>
       <c r="J86" s="15"/>