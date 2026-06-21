--- v9 (2026-05-31)
+++ v10 (2026-06-21)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>29.05.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -761,50 +761,53 @@
     <t>Кт961а</t>
   </si>
   <si>
     <t>Транзистор Кт961а</t>
   </si>
   <si>
     <t>10-00077098</t>
   </si>
   <si>
     <t>Кт961б</t>
   </si>
   <si>
     <t>Транзистор Кт961б</t>
   </si>
   <si>
     <t>10-00077099</t>
   </si>
   <si>
     <t>Кт972а</t>
   </si>
   <si>
     <t>Транзистор Кт972а</t>
   </si>
   <si>
     <t xml:space="preserve">BD679A HOTTECH, BD679A ST, </t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>Кт973а</t>
   </si>
   <si>
     <t>Транзистор Кт973а</t>
   </si>
   <si>
     <t>10-00077101</t>
   </si>
   <si>
     <t xml:space="preserve">BD680A HOTTECH, BD680A HOTTECH, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -1694,92 +1697,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>3578</v>
+        <v>4786</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1811,51 +1814,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2463,51 +2466,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>6408</v>
+        <v>5472</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2570,90 +2573,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2926,51 +2929,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3549,51 +3552,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>642</v>
+        <v>702</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4187,51 +4190,51 @@
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4372,73 +4375,77 @@
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
       <c r="N85" s="15"/>
-      <c r="O85" s="15"/>
-      <c r="P85" s="15"/>
+      <c r="O85" s="15">
+        <v>6880</v>
+      </c>
+      <c r="P85" s="15" t="s">
+        <v>249</v>
+      </c>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E86" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.13609</v>
       </c>
       <c r="L86" s="15">
         <v>0.11516</v>
       </c>
       <c r="M86" s="15">
         <v>0</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
@@ -4492,317 +4499,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>