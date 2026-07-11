--- v10 (2026-06-21)
+++ v11 (2026-07-11)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.06.2026</t>
+    <t>10.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -761,53 +761,50 @@
     <t>Кт961а</t>
   </si>
   <si>
     <t>Транзистор Кт961а</t>
   </si>
   <si>
     <t>10-00077098</t>
   </si>
   <si>
     <t>Кт961б</t>
   </si>
   <si>
     <t>Транзистор Кт961б</t>
   </si>
   <si>
     <t>10-00077099</t>
   </si>
   <si>
     <t>Кт972а</t>
   </si>
   <si>
     <t>Транзистор Кт972а</t>
   </si>
   <si>
     <t xml:space="preserve">BD679A HOTTECH, BD679A ST, </t>
-  </si>
-[...1 lines deleted...]
-    <t>18.06.2026</t>
   </si>
   <si>
     <t>Кт973а</t>
   </si>
   <si>
     <t>Транзистор Кт973а</t>
   </si>
   <si>
     <t>10-00077101</t>
   </si>
   <si>
     <t xml:space="preserve">BD680A HOTTECH, BD680A HOTTECH, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
@@ -1697,92 +1694,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>4786</v>
+        <v>3841</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>315</v>
+        <v>385</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1814,51 +1811,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2466,51 +2463,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>5472</v>
+        <v>4680</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2573,90 +2570,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2929,51 +2926,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3552,51 +3549,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>702</v>
+        <v>882</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4151,90 +4148,90 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4374,78 +4371,76 @@
       </c>
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
-      <c r="N85" s="15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N85" s="15">
+        <v>5440</v>
+      </c>
+      <c r="O85" s="15"/>
+      <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D86" s="15" t="s">
         <v>250</v>
       </c>
-      <c r="D86" s="15" t="s">
+      <c r="E86" s="15" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="J86" s="15"/>
       <c r="K86" s="15">
         <v>0.13609</v>
       </c>
       <c r="L86" s="15">
         <v>0.11516</v>
       </c>
       <c r="M86" s="15">
         <v>0</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
       <c r="R86"/>
     </row>
     <row r="87" spans="1:18">
       <c r="B87" s="14"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
@@ -4499,317 +4494,317 @@
     <col min="6" max="6" width="13.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.7109375" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="23.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1"/>
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1"/>
       <c r="B5" s="13" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1"/>
       <c r="B6" s="8" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1"/>
       <c r="B7" s="8" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1"/>
       <c r="B8" s="13" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1"/>
       <c r="B9" s="13" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1"/>
       <c r="B10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1"/>
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>