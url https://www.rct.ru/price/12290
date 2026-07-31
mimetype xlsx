--- v11 (2026-07-11)
+++ v12 (2026-07-31)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>10.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1694,92 +1694,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>3841</v>
+        <v>3718</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>385</v>
+        <v>360</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1811,51 +1811,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2463,51 +2463,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>4680</v>
+        <v>5832</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2570,90 +2570,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>259</v>
+        <v>226</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2926,51 +2926,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3549,51 +3549,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>882</v>
+        <v>782</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4148,90 +4148,90 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4372,51 +4372,51 @@
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
       <c r="N85" s="15">
-        <v>5440</v>
+        <v>6960</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
         <v>252</v>
       </c>