--- v12 (2026-07-31)
+++ v13 (2026-08-20)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>19.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1694,92 +1694,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>3718</v>
+        <v>3704</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>360</v>
+        <v>380</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1811,51 +1811,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2463,51 +2463,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>5832</v>
+        <v>4320</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2570,90 +2570,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2926,51 +2926,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3549,51 +3549,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>782</v>
+        <v>872</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4148,51 +4148,51 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>492</v>
+        <v>562</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
@@ -4372,51 +4372,51 @@
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
       <c r="N85" s="15">
-        <v>6960</v>
+        <v>5187</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
         <v>252</v>
       </c>