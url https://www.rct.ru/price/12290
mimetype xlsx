--- v13 (2026-08-20)
+++ v14 (2026-09-10)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>19.08.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -1694,92 +1694,92 @@
       </c>
       <c r="E11" s="15">
         <v>10080007226</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="15">
         <v>1000</v>
       </c>
       <c r="K11" s="15">
         <v>0.33935</v>
       </c>
       <c r="L11" s="15">
         <v>0.22644</v>
       </c>
       <c r="M11" s="15">
         <v>0.20591</v>
       </c>
       <c r="N11" s="15">
-        <v>3704</v>
+        <v>3583</v>
       </c>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="B12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="15"/>
       <c r="J12" s="15">
         <v>1000</v>
       </c>
       <c r="K12" s="15">
         <v>0.30921</v>
       </c>
       <c r="L12" s="15">
         <v>0.21051</v>
       </c>
       <c r="M12" s="15">
         <v>0.19266</v>
       </c>
       <c r="N12" s="15">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="B13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="15"/>
@@ -1811,51 +1811,51 @@
       <c r="D14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="15"/>
       <c r="J14" s="15">
         <v>200</v>
       </c>
       <c r="K14" s="15">
         <v>0.065</v>
       </c>
       <c r="L14" s="15">
         <v>0.065</v>
       </c>
       <c r="M14" s="15">
         <v>0.065</v>
       </c>
       <c r="N14" s="15">
-        <v>130</v>
+        <v>170</v>
       </c>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15">
@@ -2463,51 +2463,51 @@
       <c r="D32" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="15"/>
       <c r="J32" s="15">
         <v>200</v>
       </c>
       <c r="K32" s="15">
         <v>0.025</v>
       </c>
       <c r="L32" s="15">
         <v>0.025</v>
       </c>
       <c r="M32" s="15">
         <v>0.025</v>
       </c>
       <c r="N32" s="15">
-        <v>4320</v>
+        <v>5256</v>
       </c>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="B33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="15"/>
@@ -2570,90 +2570,90 @@
       <c r="D35" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>107</v>
       </c>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15"/>
       <c r="J35" s="15">
         <v>1</v>
       </c>
       <c r="K35" s="15">
         <v>0.00025</v>
       </c>
       <c r="L35" s="15">
         <v>0.01913</v>
       </c>
       <c r="M35" s="15">
         <v>0.01913</v>
       </c>
       <c r="N35" s="15">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="B36" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D36" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>110</v>
       </c>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="15"/>
       <c r="J36" s="15">
         <v>200</v>
       </c>
       <c r="K36" s="15">
         <v>0.00071</v>
       </c>
       <c r="L36" s="15">
         <v>0.02768</v>
       </c>
       <c r="M36" s="15">
         <v>0.02516</v>
       </c>
       <c r="N36" s="15">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="B37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="15">
         <v>10000022295</v>
       </c>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="15"/>
@@ -2926,51 +2926,51 @@
       <c r="D45" s="15" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I45" s="15"/>
       <c r="J45" s="15">
         <v>200</v>
       </c>
       <c r="K45" s="15">
         <v>0.032</v>
       </c>
       <c r="L45" s="15">
         <v>0.032</v>
       </c>
       <c r="M45" s="15">
         <v>0.032</v>
       </c>
       <c r="N45" s="15">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>139</v>
       </c>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="15"/>
@@ -3549,51 +3549,51 @@
         <v>184</v>
       </c>
       <c r="D62" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E62" s="15">
         <v>10000004290</v>
       </c>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15">
         <v>200</v>
       </c>
       <c r="K62" s="15">
         <v>0.221</v>
       </c>
       <c r="L62" s="15">
         <v>0.221</v>
       </c>
       <c r="M62" s="15">
         <v>0.221</v>
       </c>
       <c r="N62" s="15">
-        <v>872</v>
+        <v>752</v>
       </c>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62"/>
     </row>
     <row r="63" spans="1:18">
       <c r="B63" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>188</v>
       </c>
       <c r="F63" s="15"/>
       <c r="G63" s="15"/>
       <c r="H63" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I63" s="15"/>
@@ -4148,90 +4148,90 @@
         <v>229</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="15">
         <v>10080002411</v>
       </c>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15">
         <v>1000</v>
       </c>
       <c r="K79" s="15">
         <v>0.0542</v>
       </c>
       <c r="L79" s="15">
         <v>0.05149</v>
       </c>
       <c r="M79" s="15">
         <v>0.04879</v>
       </c>
       <c r="N79" s="15">
-        <v>562</v>
+        <v>617</v>
       </c>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
       <c r="R79"/>
     </row>
     <row r="80" spans="1:18">
       <c r="B80" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="15" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>233</v>
       </c>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="15"/>
       <c r="J80" s="15">
         <v>500</v>
       </c>
       <c r="K80" s="15">
         <v>0.065</v>
       </c>
       <c r="L80" s="15">
         <v>0.065</v>
       </c>
       <c r="M80" s="15">
         <v>0.065</v>
       </c>
       <c r="N80" s="15">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
       <c r="R80"/>
     </row>
     <row r="81" spans="1:18">
       <c r="B81" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>236</v>
       </c>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I81" s="15"/>
@@ -4372,51 +4372,51 @@
       <c r="D85" s="15" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="15">
         <v>10000001604</v>
       </c>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="15" t="s">
         <v>248</v>
       </c>
       <c r="J85" s="15">
         <v>1000</v>
       </c>
       <c r="K85" s="15">
         <v>0.51808</v>
       </c>
       <c r="L85" s="15">
         <v>0.34213</v>
       </c>
       <c r="M85" s="15">
         <v>0.31085</v>
       </c>
       <c r="N85" s="15">
-        <v>5187</v>
+        <v>5373</v>
       </c>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
       <c r="R85"/>
     </row>
     <row r="86" spans="1:18">
       <c r="B86" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="15" t="s">
         <v>251</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15" t="s">
         <v>252</v>
       </c>