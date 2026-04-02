--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.03.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>