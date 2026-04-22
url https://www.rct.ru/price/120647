--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.04.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>