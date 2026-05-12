--- v8 (2026-04-22)
+++ v9 (2026-05-12)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.04.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>