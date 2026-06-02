--- v9 (2026-05-12)
+++ v10 (2026-06-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>