--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>02.06.2026</t>
+    <t>22.06.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>