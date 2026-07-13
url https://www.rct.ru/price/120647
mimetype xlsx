--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>22.06.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
@@ -106,51 +106,51 @@
   <si>
     <t>Ожидается</t>
   </si>
   <si>
     <t>Дата  поставки</t>
   </si>
   <si>
     <t>MOQ</t>
   </si>
   <si>
     <t>Кратность отгрузки</t>
   </si>
   <si>
     <t>Клеммники GAOSONG</t>
   </si>
   <si>
     <t>15EDGK-3.81-04P-14-00S(H)</t>
   </si>
   <si>
     <t>15EDGK-3.81-04P-14-00S(H) (GAOSONG)</t>
   </si>
   <si>
     <t>DEGSON</t>
   </si>
   <si>
-    <t xml:space="preserve">15EGTK-3.81-04P-14-00A(H) GOLTEN, MC 1.5/ 4-ST-3.81 PHOENIX CONTACT, BL 3.81/04/180 WEIDMUELLER, EC381V-04P DINKLE, TJ0431530000G ANYTEK, MC420-38104 DECA, GSP002-3.81-04P-11-00A(H) GOOSVN, L-KLS2-EDK-3.81-04P-4S KLS, 15EDGK-3.81-04P-14-00Z(H) DEGSON, 15EGTK-3.81-04P-14-00 GOLTEN, TLPS-100V-1066-04P-G12S Tianli, ULO-TB13-15K/3.81-04P ULO, </t>
+    <t xml:space="preserve">15EGTK-3.81-04P-14-00A(H) GOLTEN, MC 1.5/ 4-ST-3.81 PHOENIX CONTACT, BL 3.81/04/180 WEIDMUELLER, EC381V-04P DINKLE, TJ0431530000G ANYTEK, MC420-38104 DECA, MC420-381-04P DECA, GSP002-3.81-04P-11-00A(H) GOOSVN, L-KLS2-EDK-3.81-04P-4S KLS, 15EDGK-3.81-04P-14-00Z(H) DEGSON, 15EGTK-3.81-04P-14-00 GOLTEN, TLPS-100V-1066-04P-G12S Tianli, ULO-TB13-15K/3.81-04P ULO, </t>
   </si>
   <si>
     <t>DG127-5.0-03P-14-00S(H)</t>
   </si>
   <si>
     <t>DG127-5.0-03P-14-00S(H) (GAOSONG)</t>
   </si>
   <si>
     <t xml:space="preserve">GT127-5.0-03P-14-00A(H) GOLTEN, L-KLS2-127-5.00-03P-4C KLS, 282836-3 TE Connectivity, DG127-5.0-03P-14-00Z(H) DEGSON, GT127-5.0-03P-14-00 GOLTEN, TL208V-03P-G12S Tianli, CM-127-5.0-3P-14 FUCON, </t>
   </si>
   <si>
     <t>DG130-5.0-03P-14-00S(H)</t>
   </si>
   <si>
     <t xml:space="preserve">DG130-5.0-03P-14-00S(H) (GAOSONG) </t>
   </si>
   <si>
     <t xml:space="preserve">L-KLS2-130-5.00-03P-4S KLS, DG130-5.0-03P-14-00Z(H) DEGSON, </t>
   </si>
   <si>
     <t>ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Электронные компоненты</t>
   </si>