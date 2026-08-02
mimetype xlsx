--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>13.07.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>