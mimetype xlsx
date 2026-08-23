--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Контактная информация" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Прайс-лист ООО "РАДИОТЕХ"</t>
   </si>
   <si>
     <t>Адрес: 127015, Россия, Москва, ул. Новодмитровская, д.2, корп.2, этаж 14, офис "Радиотех".</t>
   </si>
   <si>
     <t xml:space="preserve">обновление: </t>
   </si>
   <si>
-    <t>31.07.2026</t>
+    <t>21.08.2026</t>
   </si>
   <si>
     <t>Тел.: 8-495-795-08-05</t>
   </si>
   <si>
     <t>Все цены в УЕ</t>
   </si>
   <si>
     <t>1УЕ = 1$ США ЦБ РФ + 2%</t>
   </si>
   <si>
     <t>Электронная почта: info@rct.ru</t>
   </si>
   <si>
     <t>http://www.rct.ru</t>
   </si>
   <si>
     <t>Категории</t>
   </si>
   <si>
     <t>Номенклатура</t>
   </si>
   <si>
     <t>Описание</t>
   </si>